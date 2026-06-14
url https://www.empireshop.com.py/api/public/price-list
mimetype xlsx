--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -410,32526 +410,31226 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1623"/>
+  <dimension ref="A1:F1558"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14.83203125" customWidth="1"/>
     <col min="2" max="2" width="50.83203125" customWidth="1"/>
     <col min="3" max="3" width="28.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="22.83203125" customWidth="1"/>
     <col min="6" max="6" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Código</v>
       </c>
       <c r="B1" t="str">
         <v>Nombre</v>
       </c>
       <c r="C1" t="str">
         <v>Categoría</v>
       </c>
       <c r="D1" t="str">
         <v>Precio (U$)</v>
       </c>
       <c r="E1" t="str">
         <v>Precio anterior (U$)</v>
       </c>
       <c r="F1" t="str">
         <v>Promoción</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>41-3</v>
+        <v>313-1</v>
       </c>
       <c r="B2" t="str">
-        <v>AC10A ENCHUFE MULTI BLANCO</v>
+        <v>AC10A ENCHUFE MULTI NEGRO</v>
       </c>
       <c r="C2" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D2">
         <v>25.99</v>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
       <c r="F2" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>313-1</v>
+        <v>314-8</v>
       </c>
       <c r="B3" t="str">
-        <v>AC10A ENCHUFE MULTI NEGRO</v>
+        <v>AC13A ADAPTADOR C/CABLE NEGRO</v>
       </c>
       <c r="C3" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D3">
-        <v>25.99</v>
+        <v>21.99</v>
       </c>
       <c r="E3" t="str">
         <v/>
       </c>
       <c r="F3" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>314-8</v>
+        <v>315-5</v>
       </c>
       <c r="B4" t="str">
-        <v>AC13A ADAPTADOR C/CABLE NEGRO</v>
+        <v>AC14A ADAPTADOR C/ ALARGUE BLANCO</v>
       </c>
       <c r="C4" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D4">
-        <v>21.99</v>
+        <v>16.99</v>
       </c>
       <c r="E4" t="str">
         <v/>
       </c>
       <c r="F4" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>315-5</v>
+        <v>1174-7</v>
       </c>
       <c r="B5" t="str">
-        <v>AC14A ADAPTADOR C/ ALARGUE BLANCO</v>
+        <v>ACC BOOSTER PRO MINI PINK POUCH MEDICUBE</v>
       </c>
       <c r="C5" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D5">
-        <v>16.99</v>
+        <v>3</v>
       </c>
       <c r="E5" t="str">
         <v/>
       </c>
       <c r="F5" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>448-0</v>
+        <v>1175-4</v>
       </c>
       <c r="B6" t="str">
-        <v>AC14A ADAPTDOR C/ ALARGUE NEGRO</v>
+        <v>ACC PINCEL JELLY BRUSH MEDICUBE</v>
       </c>
       <c r="C6" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D6">
-        <v>16.99</v>
+        <v>5.99</v>
       </c>
       <c r="E6" t="str">
         <v/>
       </c>
       <c r="F6" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>449-7</v>
+        <v>1827-2</v>
       </c>
       <c r="B7" t="str">
-        <v>AC15 ADAPTADOR UNIVERSAL NEGRO</v>
+        <v>ACEITE VICTORIA´S SECRET NATURAL FEEL COMFORT(VAINILLA)128ML</v>
       </c>
       <c r="C7" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>14.99</v>
       </c>
       <c r="E7" t="str">
         <v/>
       </c>
       <c r="F7" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>370-4</v>
+        <v>449-7</v>
       </c>
       <c r="B8" t="str">
-        <v>AC6 ADAPTADOR UNIVERSAL NEGRO</v>
+        <v>ADAPTADOR UNIVERSAL AC15 NEGRO HOCO</v>
       </c>
       <c r="C8" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D8">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E8" t="str">
         <v/>
       </c>
       <c r="F8" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>1828-9</v>
+        <v>370-4</v>
       </c>
       <c r="B9" t="str">
-        <v>ACEITE V.S NATURAL FEEL CALM(COCONUT)128ML</v>
+        <v>ADAPTADOR UNIVERSAL NEGRO AC6 HOCO</v>
       </c>
       <c r="C9" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D9">
-        <v>14.99</v>
+        <v>10</v>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
       <c r="F9" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>1827-2</v>
+        <v>448-0</v>
       </c>
       <c r="B10" t="str">
-        <v>ACEITE V.S NATURAL FEEL COMFORT(VAINILLA)128ML</v>
+        <v>ADAPTDOR C/ ALARGUE AC14A NEGRO HOCO</v>
       </c>
       <c r="C10" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D10">
-        <v>14.99</v>
+        <v>16.99</v>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
       <c r="F10" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>1082-5</v>
+        <v>1557-8</v>
       </c>
       <c r="B11" t="str">
-        <v>AM SWAP IPHONE 15 128GB AMARELO</v>
+        <v>AGE-R BOOSTER PRO MINI PLUS MEDICUBE</v>
       </c>
       <c r="C11" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D11">
-        <v>455</v>
+        <v>98.99</v>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
       <c r="F11" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>1083-2</v>
+        <v>349-0</v>
       </c>
       <c r="B12" t="str">
-        <v>AM SWAP IPHONE 15 128GB AZUL</v>
+        <v>ALFOMBRILLA P/MOUSE NEGRO GM30 HOCO</v>
       </c>
       <c r="C12" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D12">
-        <v>455</v>
+        <v>8</v>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>1084-9</v>
+        <v>1082-5</v>
       </c>
       <c r="B13" t="str">
-        <v>AM SWAP IPHONE 15 128GB PINK</v>
+        <v>AM SWAP IPHONE 15 128GB AMARELO</v>
       </c>
       <c r="C13" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D13">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
       <c r="F13" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>1085-6</v>
+        <v>1596-7</v>
       </c>
       <c r="B14" t="str">
-        <v>AM SWAP IPHONE 15 128GB PRETO</v>
+        <v>AM SWAP IPHONE 15 PROMAX 512GB AZUL</v>
       </c>
       <c r="C14" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D14">
-        <v>458</v>
+        <v>680</v>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
       <c r="F14" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>1596-7</v>
+        <v>1597-4</v>
       </c>
       <c r="B15" t="str">
-        <v>AM SWAP IPHONE 15 PROMAX 512GB AZUL</v>
+        <v>AM SWAP IPHONE 15 PROMAX 512GB BLANCO</v>
       </c>
       <c r="C15" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D15">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="E15" t="str">
         <v/>
       </c>
       <c r="F15" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>1597-4</v>
+        <v>1274-4</v>
       </c>
       <c r="B16" t="str">
-        <v>AM SWAP IPHONE 15 PROMAX 512GB BLANCO</v>
+        <v>AM SWAP IPHONE 16 PRO 256GB NATURAL</v>
       </c>
       <c r="C16" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D16">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="E16" t="str">
         <v/>
       </c>
       <c r="F16" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>1599-8</v>
+        <v>1601-8</v>
       </c>
       <c r="B17" t="str">
-        <v>AM SWAP IPHONE 15 PROMAX 512GB PRETO</v>
+        <v>AM SWAP IPHONE 16 PROMAX 256GB NATURAL</v>
       </c>
       <c r="C17" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D17">
-        <v>680</v>
+        <v>870</v>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
       <c r="F17" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>1274-4</v>
+        <v>1600-1</v>
       </c>
       <c r="B18" t="str">
-        <v>AM SWAP IPHONE 16 PRO 256GB NATURAL</v>
+        <v>AM SWAP IPHONE 16 PROMAX 256GB PRETO</v>
       </c>
       <c r="C18" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D18">
-        <v>790</v>
+        <v>870</v>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
       <c r="F18" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>1601-8</v>
+        <v>1809-8</v>
       </c>
       <c r="B19" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 256GB NATURAL</v>
+        <v>AM SWAP IPHONE 16 PROMAX 512GB BLANCO</v>
       </c>
       <c r="C19" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D19">
-        <v>870</v>
+        <v>900</v>
       </c>
       <c r="E19" t="str">
         <v/>
       </c>
       <c r="F19" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>1600-1</v>
+        <v>1810-4</v>
       </c>
       <c r="B20" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 256GB PRETO</v>
+        <v>AM SWAP IPHONE 16 PROMAX 512GB DESERT</v>
       </c>
       <c r="C20" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D20">
-        <v>870</v>
+        <v>900</v>
       </c>
       <c r="E20" t="str">
         <v/>
       </c>
       <c r="F20" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>1809-8</v>
+        <v>1811-1</v>
       </c>
       <c r="B21" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB BLANCO</v>
+        <v>AM SWAP IPHONE 16 PROMAX 512GB NATURAL</v>
       </c>
       <c r="C21" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D21">
-        <v>900</v>
+        <v>871</v>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>1810-4</v>
+        <v>1812-8</v>
       </c>
       <c r="B22" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB DESERT</v>
+        <v>AM SWAP IPHONE 16 PROMAX 512GB PRETO</v>
       </c>
       <c r="C22" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D22">
-        <v>900</v>
+        <v>873</v>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>1811-1</v>
+        <v>1132-7</v>
       </c>
       <c r="B23" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB NATURAL</v>
+        <v>APPLE WATCH S11 42MM JET BLACK</v>
       </c>
       <c r="C23" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D23">
-        <v>871</v>
+        <v>370</v>
       </c>
       <c r="E23" t="str">
         <v/>
       </c>
       <c r="F23" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>1812-8</v>
+        <v>1134-1</v>
       </c>
       <c r="B24" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB PRETO</v>
+        <v>APPLE WATCH S11 42MM ROSE GOLD</v>
       </c>
       <c r="C24" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D24">
-        <v>873</v>
+        <v>370</v>
       </c>
       <c r="E24" t="str">
         <v/>
       </c>
       <c r="F24" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>1132-7</v>
+        <v>1135-8</v>
       </c>
       <c r="B25" t="str">
-        <v>APPLE WATCH S11 42MM JET BLACK</v>
+        <v>APPLE WATCH S11 42MM SILVER</v>
       </c>
       <c r="C25" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D25">
         <v>370</v>
       </c>
       <c r="E25" t="str">
         <v/>
       </c>
       <c r="F25" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>1134-1</v>
+        <v>1133-4</v>
       </c>
       <c r="B26" t="str">
-        <v>APPLE WATCH S11 42MM ROSE GOLD</v>
+        <v>APPLE WATCH S11 42MM SPACE GRAY</v>
       </c>
       <c r="C26" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D26">
         <v>370</v>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>1135-8</v>
+        <v>1136-5</v>
       </c>
       <c r="B27" t="str">
-        <v>APPLE WATCH S11 42MM SILVER</v>
+        <v>APPLE WATCH S11 46MM JET BLACK</v>
       </c>
       <c r="C27" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D27">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="E27" t="str">
         <v/>
       </c>
       <c r="F27" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>1133-4</v>
+        <v>1139-6</v>
       </c>
       <c r="B28" t="str">
-        <v>APPLE WATCH S11 42MM SPACE GRAY</v>
+        <v>APPLE WATCH S11 46MM ROSE GOLD</v>
       </c>
       <c r="C28" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D28">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="E28" t="str">
         <v/>
       </c>
       <c r="F28" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>1136-5</v>
+        <v>1140-2</v>
       </c>
       <c r="B29" t="str">
-        <v>APPLE WATCH S11 46MM JET BLACK</v>
+        <v>APPLE WATCH S11 46MM SILVER</v>
       </c>
       <c r="C29" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D29">
         <v>390</v>
       </c>
       <c r="E29" t="str">
         <v/>
       </c>
       <c r="F29" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>1139-6</v>
+        <v>1138-9</v>
       </c>
       <c r="B30" t="str">
-        <v>APPLE WATCH S11 46MM ROSE GOLD</v>
+        <v>APPLE WATCH S11 46MM SPACE GRAY</v>
       </c>
       <c r="C30" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D30">
         <v>390</v>
       </c>
       <c r="E30" t="str">
         <v/>
       </c>
       <c r="F30" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>1140-2</v>
+        <v>1555-4</v>
       </c>
       <c r="B31" t="str">
-        <v>APPLE WATCH S11 46MM SILVER</v>
+        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM + BLACK OCEAN BAND/TALLA UNICA</v>
       </c>
       <c r="C31" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D31">
-        <v>390</v>
+        <v>740</v>
       </c>
       <c r="E31" t="str">
         <v/>
       </c>
       <c r="F31" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>1138-9</v>
+        <v>1553-0</v>
       </c>
       <c r="B32" t="str">
-        <v>APPLE WATCH S11 46MM SPACE GRAY</v>
+        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM +ALPINE LOOP (L)</v>
       </c>
       <c r="C32" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D32">
-        <v>390</v>
+        <v>740</v>
       </c>
       <c r="E32" t="str">
         <v/>
       </c>
       <c r="F32" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>1555-4</v>
+        <v>1554-7</v>
       </c>
       <c r="B33" t="str">
-        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM + BLACK OCEAN BAND/TALLA UNICA</v>
+        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM +ALPINE LOOP (M)</v>
       </c>
       <c r="C33" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D33">
         <v>740</v>
       </c>
       <c r="E33" t="str">
         <v/>
       </c>
       <c r="F33" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>1553-0</v>
+        <v>206-6</v>
       </c>
       <c r="B34" t="str">
-        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM +ALPINE LOOP (L)</v>
+        <v>AURICULAR IN EAR BT BLANCO EA7 HOCO</v>
       </c>
       <c r="C34" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D34">
-        <v>740</v>
+        <v>30</v>
       </c>
       <c r="E34" t="str">
         <v/>
       </c>
       <c r="F34" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>1554-7</v>
+        <v>170-0</v>
       </c>
       <c r="B35" t="str">
-        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM +ALPINE LOOP (M)</v>
+        <v>AURICULAR INLAMBRICO DUKE NARANJA EQ9 HOCO</v>
       </c>
       <c r="C35" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D35">
-        <v>740</v>
+        <v>25</v>
       </c>
       <c r="E35" t="str">
         <v/>
       </c>
       <c r="F35" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>281-3</v>
+        <v>1828-9</v>
       </c>
       <c r="B36" t="str">
-        <v>BK5 MICROFONO AZUL</v>
+        <v>Aceite Victoria´s Secret Natural Feel Comfort(Vainilla)128ML</v>
       </c>
       <c r="C36" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D36">
-        <v>19.99</v>
+        <v>14.99</v>
       </c>
       <c r="E36" t="str">
         <v/>
       </c>
       <c r="F36" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>282-0</v>
+        <v>127-4</v>
       </c>
       <c r="B37" t="str">
-        <v>BK5 MICROFONO BLANCO</v>
+        <v>Auriculares Hoco W50 Cute fun inalámbricos Blanco</v>
       </c>
       <c r="C37" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D37">
-        <v>19.99</v>
+        <v>26</v>
       </c>
       <c r="E37" t="str">
         <v/>
       </c>
       <c r="F37" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>1847-0</v>
+        <v>281-3</v>
       </c>
       <c r="B38" t="str">
-        <v>BRUMA V.S AMBER APERITIF</v>
+        <v>BK5 MICROFONO AZUL</v>
       </c>
       <c r="C38" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D38">
-        <v>12.99</v>
+        <v>19.99</v>
       </c>
       <c r="E38" t="str">
         <v/>
       </c>
       <c r="F38" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>560-9</v>
+        <v>282-0</v>
       </c>
       <c r="B39" t="str">
-        <v>BRUMA V.S AMBER ROMANCE</v>
+        <v>BK5 MICROFONO BLANCO</v>
       </c>
       <c r="C39" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D39">
-        <v>12.99</v>
+        <v>19.99</v>
       </c>
       <c r="E39" t="str">
         <v/>
       </c>
       <c r="F39" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>561-6</v>
+        <v>337-7</v>
       </c>
       <c r="B40" t="str">
-        <v>BRUMA V.S AQUA KISS</v>
+        <v>BOLSO P/ NOTEBOOL GT5 GRIS HOCO</v>
       </c>
       <c r="C40" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D40">
-        <v>12.99</v>
+        <v>15</v>
       </c>
       <c r="E40" t="str">
         <v/>
       </c>
       <c r="F40" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>562-3</v>
+        <v>350-6</v>
       </c>
       <c r="B41" t="str">
-        <v>BRUMA V.S AQUA KISS SHIMMER</v>
+        <v>BOTON P/JUEGO NEGRO GM6 HOCO</v>
       </c>
       <c r="C41" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D41">
-        <v>12.99</v>
+        <v>12</v>
       </c>
       <c r="E41" t="str">
         <v/>
       </c>
       <c r="F41" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>563-0</v>
+        <v>580-7</v>
       </c>
       <c r="B42" t="str">
-        <v>BRUMA V.S BARE VANILLA</v>
+        <v>Body Lotion Victoria's Secret Chrome Peony</v>
       </c>
       <c r="C42" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D42">
-        <v>12.99</v>
+        <v>14.99</v>
       </c>
       <c r="E42" t="str">
         <v/>
       </c>
       <c r="F42" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>564-7</v>
+        <v>566-1</v>
       </c>
       <c r="B43" t="str">
-        <v>BRUMA V.S BARE VANILLA CASHMERE</v>
+        <v>Body Lotion Victoria's Secret Love Spell Starlit</v>
       </c>
       <c r="C43" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D43">
-        <v>12.99</v>
+        <v>13.99</v>
       </c>
       <c r="E43" t="str">
         <v/>
       </c>
       <c r="F43" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>590-6</v>
+        <v>1842-5</v>
       </c>
       <c r="B44" t="str">
-        <v>BRUMA V.S BARE VANILLA SHIMMER</v>
+        <v>Body Lotion Victoria's Secret Mango Temptation - 236ML</v>
       </c>
       <c r="C44" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D44">
         <v>12.99</v>
       </c>
       <c r="E44" t="str">
         <v/>
       </c>
       <c r="F44" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>565-4</v>
+        <v>1843-2</v>
       </c>
       <c r="B45" t="str">
-        <v>BRUMA V.S BARE VANILLA SOL</v>
+        <v>Body Splash Victoria's Secret Pear Glace - 250ML</v>
       </c>
       <c r="C45" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D45">
-        <v>12.99</v>
+        <v>11.2</v>
       </c>
       <c r="E45" t="str">
         <v/>
       </c>
       <c r="F45" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>64-2</v>
+        <v>73-4</v>
       </c>
       <c r="B46" t="str">
-        <v>BRUMA V.S BARE VANILLA STARLIT</v>
+        <v>C145A CARGADO+CABLE MICRO BLANCO</v>
       </c>
       <c r="C46" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D46">
-        <v>12.99</v>
+        <v>6</v>
       </c>
       <c r="E46" t="str">
         <v/>
       </c>
       <c r="F46" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>1846-3</v>
+        <v>255-4</v>
       </c>
       <c r="B47" t="str">
-        <v>BRUMA V.S BERRY BRULEE</v>
+        <v>CABLE T-C A IP NEGRO PD27W L=2M X109 HOCO</v>
       </c>
       <c r="C47" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D47">
-        <v>12.99</v>
+        <v>3.99</v>
       </c>
       <c r="E47" t="str">
         <v/>
       </c>
       <c r="F47" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>568-5</v>
+        <v>254-7</v>
       </c>
       <c r="B48" t="str">
-        <v>BRUMA V.S COCOUNT PASSION</v>
+        <v>CABLE T-C A IP X109 NEGRO PD27W 1M HOCO</v>
       </c>
       <c r="C48" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D48">
-        <v>12.99</v>
+        <v>3.4</v>
       </c>
       <c r="E48" t="str">
         <v/>
       </c>
       <c r="F48" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>569-2</v>
+        <v>248-6</v>
       </c>
       <c r="B49" t="str">
-        <v>BRUMA V.S COCOUNT PASSIONE SHIMMER</v>
+        <v>CABLE T-C A T-C 60W NEGRO U133 HOCO</v>
       </c>
       <c r="C49" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D49">
-        <v>12.99</v>
+        <v>5</v>
       </c>
       <c r="E49" t="str">
         <v/>
       </c>
       <c r="F49" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>584-5</v>
+        <v>256-1</v>
       </c>
       <c r="B50" t="str">
-        <v>BRUMA V.S ELECTRIC MANGO</v>
+        <v>CABLE T-C A T-C BLANCO 60W L=1M X109 HOCO</v>
       </c>
       <c r="C50" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D50">
-        <v>12.99</v>
+        <v>2</v>
       </c>
       <c r="E50" t="str">
         <v/>
       </c>
       <c r="F50" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>585-2</v>
+        <v>257-8</v>
       </c>
       <c r="B51" t="str">
-        <v>BRUMA V.S LOVE SPELL</v>
+        <v>CABLE T-C A T-C NEGRO 60W L=2M X109 HOCO</v>
       </c>
       <c r="C51" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D51">
-        <v>12.99</v>
+        <v>5</v>
       </c>
       <c r="E51" t="str">
         <v/>
       </c>
       <c r="F51" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>586-9</v>
+        <v>250-9</v>
       </c>
       <c r="B52" t="str">
-        <v>BRUMA V.S LOVE SPELL CASHMERE</v>
+        <v>CABLE USB-A A IP GRIS 2.4A U133 HOCO</v>
       </c>
       <c r="C52" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D52">
-        <v>12</v>
+        <v>4.5</v>
       </c>
       <c r="E52" t="str">
         <v/>
       </c>
       <c r="F52" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>570-8</v>
+        <v>251-6</v>
       </c>
       <c r="B53" t="str">
-        <v>BRUMA V.S LOVE SPELL SHIMER</v>
+        <v>CABLE USB-A IP NEGRO 2.4A U133 HOCO</v>
       </c>
       <c r="C53" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D53">
-        <v>12.99</v>
+        <v>4.5</v>
       </c>
       <c r="E53" t="str">
         <v/>
       </c>
       <c r="F53" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>571-5</v>
+        <v>56-7</v>
       </c>
       <c r="B54" t="str">
-        <v>BRUMA V.S LOVE SPELL SOL</v>
+        <v>CAGARDO PORTATIL MAGNETICO NEGRO Q18 HOCO</v>
       </c>
       <c r="C54" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D54">
-        <v>12.99</v>
+        <v>26</v>
       </c>
       <c r="E54" t="str">
         <v/>
       </c>
       <c r="F54" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>1040-5</v>
+        <v>333-9</v>
       </c>
       <c r="B55" t="str">
-        <v>BRUMA V.S LOVE SPELL STARLIT</v>
+        <v>CAMERA GRABADORA P/ AUTO NEGRO DV2 HOCO</v>
       </c>
       <c r="C55" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D55">
-        <v>12.99</v>
+        <v>47</v>
       </c>
       <c r="E55" t="str">
         <v/>
       </c>
       <c r="F55" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>1842-5</v>
+        <v>335-3</v>
       </c>
       <c r="B56" t="str">
-        <v>BRUMA V.S MANGO TEMPTATION ARCHIVES C.</v>
+        <v>CAMERA SPORT 4K NEGRO DV102 HOCO</v>
       </c>
       <c r="C56" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D56">
-        <v>12.99</v>
+        <v>80</v>
       </c>
       <c r="E56" t="str">
         <v/>
       </c>
       <c r="F56" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>1840-1</v>
+        <v>334-6</v>
       </c>
       <c r="B57" t="str">
-        <v>BRUMA V.S MIGNIGHT BLOOM STARLIT</v>
+        <v>CAMERA SPORT DUAL COLOR NEGRO DV103 HOCO</v>
       </c>
       <c r="C57" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D57">
-        <v>12.99</v>
+        <v>45</v>
       </c>
       <c r="E57" t="str">
         <v/>
       </c>
       <c r="F57" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>582-1</v>
+        <v>72-7</v>
       </c>
       <c r="B58" t="str">
-        <v>BRUMA V.S MIRRORED POM</v>
+        <v>CARAGDOR UBS-A BLANCO C145A HOCO</v>
       </c>
       <c r="C58" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D58">
-        <v>14.99</v>
+        <v>6</v>
       </c>
       <c r="E58" t="str">
         <v/>
       </c>
       <c r="F58" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>573-9</v>
+        <v>71-0</v>
       </c>
       <c r="B59" t="str">
-        <v>BRUMA V.S NEON TROPIC</v>
+        <v>CARGADO PORTATIL C/ PANTALIA SILVER Q43 HOCO</v>
       </c>
       <c r="C59" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D59">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E59" t="str">
         <v/>
       </c>
       <c r="F59" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>1843-2</v>
+        <v>113-7</v>
       </c>
       <c r="B60" t="str">
-        <v>BRUMA V.S PEAR GLACE ARCHIVES C.</v>
+        <v>CARGADOR INALAMBRICO GRIS CQ19 HOCO</v>
       </c>
       <c r="C60" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D60">
-        <v>12.99</v>
+        <v>30</v>
       </c>
       <c r="E60" t="str">
         <v/>
       </c>
       <c r="F60" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>1844-9</v>
+        <v>70-3</v>
       </c>
       <c r="B61" t="str">
-        <v>BRUMA V.S PISTACHIO CREME</v>
+        <v>CARGADOR PORTAIL C/ PANTALLA GRIS Q43 HOCO</v>
       </c>
       <c r="C61" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D61">
-        <v>12.99</v>
+        <v>41</v>
       </c>
       <c r="E61" t="str">
         <v/>
       </c>
       <c r="F61" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>574-6</v>
+        <v>69-7</v>
       </c>
       <c r="B62" t="str">
-        <v>BRUMA V.S PURE SEDUCTION</v>
+        <v>CARGADOR PORTATIL C/CABLE NEGRO 20K Q37A HOCO</v>
       </c>
       <c r="C62" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D62">
-        <v>12.99</v>
+        <v>28</v>
       </c>
       <c r="E62" t="str">
         <v/>
       </c>
       <c r="F62" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>575-3</v>
+        <v>58-1</v>
       </c>
       <c r="B63" t="str">
-        <v>BRUMA V.S PURE SEDUCTION CASHEMERE</v>
+        <v>CARGADOR PORTATIL GOLD 10K Q26A HOCO</v>
       </c>
       <c r="C63" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D63">
-        <v>12.99</v>
+        <v>38</v>
       </c>
       <c r="E63" t="str">
         <v/>
       </c>
       <c r="F63" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>576-0</v>
+        <v>59-8</v>
       </c>
       <c r="B64" t="str">
-        <v>BRUMA V.S PURE SEDUCTION SHIMER</v>
+        <v>CARGADOR PORTATIL GRIS 10K Q26A HOCO</v>
       </c>
       <c r="C64" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D64">
-        <v>12.99</v>
+        <v>38</v>
       </c>
       <c r="E64" t="str">
         <v/>
       </c>
       <c r="F64" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>577-7</v>
+        <v>63-5</v>
       </c>
       <c r="B65" t="str">
-        <v>BRUMA V.S PURE SEDUCTION SOL</v>
+        <v>CARGADOR PORTATIL GRIS Q34 HOCO</v>
       </c>
       <c r="C65" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D65">
-        <v>12.99</v>
+        <v>29</v>
       </c>
       <c r="E65" t="str">
         <v/>
       </c>
       <c r="F65" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>1061-0</v>
+        <v>67-3</v>
       </c>
       <c r="B66" t="str">
-        <v>BRUMA V.S PURE SEDUCTION STARLIT</v>
+        <v>CARGADOR PORTATIL MAGNETIC Q36A 10K GISM HOCO</v>
       </c>
       <c r="C66" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D66">
-        <v>12.99</v>
+        <v>38</v>
       </c>
       <c r="E66" t="str">
         <v/>
       </c>
       <c r="F66" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>588-3</v>
+        <v>57-4</v>
       </c>
       <c r="B67" t="str">
-        <v>BRUMA V.S ROMANTIC</v>
+        <v>CARGADOR PORTATIL MAGNETICO GRIS 5K Q26 HOCO</v>
       </c>
       <c r="C67" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D67">
-        <v>12.99</v>
+        <v>26</v>
       </c>
       <c r="E67" t="str">
         <v/>
       </c>
       <c r="F67" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>578-4</v>
+        <v>50-5</v>
       </c>
       <c r="B68" t="str">
-        <v>BRUMA V.S RUSH</v>
+        <v>CARGADOR PORTATIL MAGNETICO NEGRO1 J117A HOCO</v>
       </c>
       <c r="C68" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D68">
-        <v>12.99</v>
+        <v>22.5</v>
       </c>
       <c r="E68" t="str">
         <v/>
       </c>
       <c r="F68" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>579-1</v>
+        <v>51-2</v>
       </c>
       <c r="B69" t="str">
-        <v>BRUMA V.S SIZZILLING VANILLA</v>
+        <v>CARGADOR PORTATIL NEGRO 10K J122 HOCO</v>
       </c>
       <c r="C69" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D69">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E69" t="str">
         <v/>
       </c>
       <c r="F69" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>1845-6</v>
+        <v>53-6</v>
       </c>
       <c r="B70" t="str">
-        <v>BRUMA V.S SUGARED PETALS</v>
+        <v>CARGADOR PORTATIL NEGRO 10K J123 HOCO</v>
       </c>
       <c r="C70" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D70">
-        <v>12.99</v>
+        <v>12</v>
       </c>
       <c r="E70" t="str">
         <v/>
       </c>
       <c r="F70" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>1303-1</v>
+        <v>47-5</v>
       </c>
       <c r="B71" t="str">
-        <v>BRUMA V.S TEMPTATION</v>
+        <v>CARGADOR PORTATIL NEGRO 20K J100A HOCO</v>
       </c>
       <c r="C71" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D71">
-        <v>12.99</v>
+        <v>15.5</v>
       </c>
       <c r="E71" t="str">
         <v/>
       </c>
       <c r="F71" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>1212-6</v>
+        <v>54-3</v>
       </c>
       <c r="B72" t="str">
-        <v>BRUMA V.S TEMPTATION SHIMMER</v>
+        <v>CARGADOR PORTATIL NEGRO 20K J123A HOCO</v>
       </c>
       <c r="C72" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D72">
-        <v>12.99</v>
+        <v>16</v>
       </c>
       <c r="E72" t="str">
         <v/>
       </c>
       <c r="F72" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>1841-8</v>
+        <v>68-0</v>
       </c>
       <c r="B73" t="str">
-        <v>BRUMA V.S VANILLA LACE ARCHIVES C.</v>
+        <v>CARGADOR PORTATIL+2CABLE NEGRO Q37 HOCO</v>
       </c>
       <c r="C73" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D73">
-        <v>12.99</v>
+        <v>24</v>
       </c>
       <c r="E73" t="str">
         <v/>
       </c>
       <c r="F73" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>599-9</v>
+        <v>74-1</v>
       </c>
       <c r="B74" t="str">
-        <v>BRUMA V.S VELVET PETALS</v>
+        <v>CARGADOR+CABLE T-C C145A BLANCO HOCO</v>
       </c>
       <c r="C74" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D74">
-        <v>12.99</v>
+        <v>6</v>
       </c>
       <c r="E74" t="str">
         <v/>
       </c>
       <c r="F74" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>581-4</v>
+        <v>83-3</v>
       </c>
       <c r="B75" t="str">
-        <v>BRUMA V.S VELVET PETALS SHIMER</v>
+        <v>CARGADOR+CABLE USB-A CS52A BLANCO HOCO</v>
       </c>
       <c r="C75" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D75">
-        <v>12.99</v>
+        <v>6</v>
       </c>
       <c r="E75" t="str">
         <v/>
       </c>
       <c r="F75" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>600-2</v>
+        <v>62-8</v>
       </c>
       <c r="B76" t="str">
-        <v>BRUMA V.S VELVET PETALS SOL</v>
+        <v>CARGARDO PORTATIL DORADO Q34 HOCO</v>
       </c>
       <c r="C76" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D76">
-        <v>12.99</v>
+        <v>29</v>
       </c>
       <c r="E76" t="str">
         <v/>
       </c>
       <c r="F76" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>1041-2</v>
+        <v>1064-1</v>
       </c>
       <c r="B77" t="str">
-        <v>BRUMA V.S VELVET PETALS STARLIT</v>
+        <v>CEPILLO ALISADOR DE PELO LILA HP44 HOCO</v>
       </c>
       <c r="C77" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D77">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E77" t="str">
         <v/>
       </c>
       <c r="F77" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>583-8</v>
+        <v>721-4</v>
       </c>
       <c r="B78" t="str">
-        <v>BRUMA V.S WILD NEROLI</v>
+        <v>COLLAGEN JELLY CREAM 110ML MEDICUBE</v>
       </c>
       <c r="C78" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D78">
-        <v>12</v>
+        <v>30.99</v>
       </c>
       <c r="E78" t="str">
         <v/>
       </c>
       <c r="F78" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>2-4</v>
+        <v>551-7</v>
       </c>
       <c r="B79" t="str">
-        <v>BS37 SPEAKER GRANDE NEGRO</v>
+        <v>CONTROL P/ CELULAR GM7 HOCO</v>
       </c>
       <c r="C79" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D79">
-        <v>57</v>
+        <v>8.5</v>
       </c>
       <c r="E79" t="str">
         <v/>
       </c>
       <c r="F79" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>44-4</v>
+        <v>321-6</v>
       </c>
       <c r="B80" t="str">
-        <v>BS53 SPEAKER GRANDE NEGRO 2 MICROFONOS</v>
+        <v>CONVERTIDOR IP A T-C NEGRO UA17 HOCO</v>
       </c>
       <c r="C80" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D80">
-        <v>155.99</v>
+        <v>3.99</v>
       </c>
       <c r="E80" t="str">
         <v/>
       </c>
       <c r="F80" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>371-1</v>
+        <v>322-3</v>
       </c>
       <c r="B81" t="str">
-        <v>BS66 SPEAKER P/COMPUTADORA USB2.0 BLANCO</v>
+        <v>CONVERTIDOR IP A USB UA17 NEGRO HOCO</v>
       </c>
       <c r="C81" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D81">
-        <v>29.99</v>
+        <v>6.99</v>
       </c>
       <c r="E81" t="str">
         <v/>
       </c>
       <c r="F81" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>372-8</v>
+        <v>323-0</v>
       </c>
       <c r="B82" t="str">
-        <v>BS66 SPEAKER P/COMPUTADORA USB2.0 NEGRO</v>
+        <v>CONVERTIDOR T-C A USB UA17 NEGRO HOCO</v>
       </c>
       <c r="C82" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>4.99</v>
       </c>
       <c r="E82" t="str">
         <v/>
       </c>
       <c r="F82" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>72-7</v>
+        <v>114-4</v>
       </c>
       <c r="B83" t="str">
-        <v>C145A CARAGDOR UBS-A BLANCO</v>
+        <v>CQ19 CARGADOR INALAMBRICO SILVER</v>
       </c>
       <c r="C83" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D83">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="E83" t="str">
         <v/>
       </c>
       <c r="F83" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>73-4</v>
+        <v>1839-5</v>
       </c>
       <c r="B84" t="str">
-        <v>C145A CARGADO+CABLE MICRO BLANCO</v>
+        <v>CREMA FACIAL CELIMAX PORE + DARK SPOT BRIGHTENING 35ML</v>
       </c>
       <c r="C84" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D84">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="E84" t="str">
         <v/>
       </c>
       <c r="F84" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>74-1</v>
+        <v>1047-4</v>
       </c>
       <c r="B85" t="str">
-        <v>C145A CARGADOR+CABLE T-C BLANCO</v>
+        <v>CREMA FACIAL VITA-A RETINAL SHOT TIGHT BOOSTE CELIMAX</v>
       </c>
       <c r="C85" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D85">
-        <v>6</v>
+        <v>27.99</v>
       </c>
       <c r="E85" t="str">
         <v/>
       </c>
       <c r="F85" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>1839-5</v>
+        <v>1730-5</v>
       </c>
       <c r="B86" t="str">
-        <v>CELIMAX PORE + DARK SPOT BRIGHTENING 35ML</v>
+        <v>CREMA MUGLER ANGEL BODY CREAM 200ML</v>
       </c>
       <c r="C86" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>119.99</v>
       </c>
       <c r="E86" t="str">
         <v/>
       </c>
       <c r="F86" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>1047-4</v>
+        <v>1729-9</v>
       </c>
       <c r="B87" t="str">
-        <v>CELIMAX VITA-A RETINAL SHOT TIGHT BOOSTE</v>
+        <v>CREMA MUGLER ANGEL BODY LOTION 200ML</v>
       </c>
       <c r="C87" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D87">
-        <v>27.99</v>
+        <v>59.99</v>
       </c>
       <c r="E87" t="str">
         <v/>
       </c>
       <c r="F87" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>1046-7</v>
+        <v>1419-9</v>
       </c>
       <c r="B88" t="str">
-        <v>CELIMAX VITA-A RETINOL SHOT TIGHT SERUM</v>
+        <v>CREMA VICTORIA´S SECRET  NATURAL FEEL BRIGHT 296ML(SALMON)</v>
       </c>
       <c r="C88" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D88">
-        <v>27.99</v>
+        <v>17.99</v>
       </c>
       <c r="E88" t="str">
         <v/>
       </c>
       <c r="F88" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>113-7</v>
+        <v>1081-8</v>
       </c>
       <c r="B89" t="str">
-        <v>CQ19 CARGADOR INALAMBRICO GRIS</v>
+        <v>CREMA VICTORIA´S SECRET AMBER ROMANCE</v>
       </c>
       <c r="C89" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D89">
-        <v>30</v>
+        <v>12.99</v>
       </c>
       <c r="E89" t="str">
         <v/>
       </c>
       <c r="F89" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>114-4</v>
+        <v>1034-4</v>
       </c>
       <c r="B90" t="str">
-        <v>CQ19 CARGADOR INALAMBRICO SILVER</v>
+        <v>CREMA VICTORIA´S SECRET AQUA KISS</v>
       </c>
       <c r="C90" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>14.99</v>
       </c>
       <c r="E90" t="str">
         <v/>
       </c>
       <c r="F90" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>116-8</v>
+        <v>1043-6</v>
       </c>
       <c r="B91" t="str">
-        <v>CQ3 CARGADOR MEGNETICO 3EN1 NEGRO</v>
+        <v>CREMA VICTORIA´S SECRET AQUA KISS SHIMMER</v>
       </c>
       <c r="C91" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D91">
-        <v>32</v>
+        <v>14.99</v>
       </c>
       <c r="E91" t="str">
         <v/>
       </c>
       <c r="F91" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>115-1</v>
+        <v>1206-5</v>
       </c>
       <c r="B92" t="str">
-        <v>CQ3 CARGADOR MEGNTICO 3EN1 BLANCO</v>
+        <v>CREMA VICTORIA´S SECRET BARE VANILLA SHIMMER</v>
       </c>
       <c r="C92" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D92">
-        <v>32</v>
+        <v>12.99</v>
       </c>
       <c r="E92" t="str">
         <v/>
       </c>
       <c r="F92" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>1730-5</v>
+        <v>1208-9</v>
       </c>
       <c r="B93" t="str">
-        <v>CREMA MUGLER ANGEL BODY CREAM 200ML</v>
+        <v>CREMA VICTORIA´S SECRET COCONUT PASSION SHIMMER</v>
       </c>
       <c r="C93" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D93">
-        <v>119.99</v>
+        <v>13.99</v>
       </c>
       <c r="E93" t="str">
         <v/>
       </c>
       <c r="F93" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>1729-9</v>
+        <v>535-7</v>
       </c>
       <c r="B94" t="str">
-        <v>CREMA MUGLER ANGEL BODY LOTION 200ML</v>
+        <v>CREMA VICTORIA´S SECRET GILDED VANILLA</v>
       </c>
       <c r="C94" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D94">
-        <v>59.99</v>
+        <v>12.97</v>
       </c>
       <c r="E94" t="str">
         <v/>
       </c>
       <c r="F94" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>1081-8</v>
+        <v>1044-3</v>
       </c>
       <c r="B95" t="str">
-        <v>CREMA V.S AMBER ROMANCE</v>
+        <v>CREMA VICTORIA´S SECRET LOVE SPELL</v>
       </c>
       <c r="C95" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D95">
-        <v>14.99</v>
+        <v>12.99</v>
       </c>
       <c r="E95" t="str">
         <v/>
       </c>
       <c r="F95" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>1034-4</v>
+        <v>1300-0</v>
       </c>
       <c r="B96" t="str">
-        <v>CREMA V.S AQUA KISS</v>
+        <v>CREMA VICTORIA´S SECRET LOVE SPELL SHIMMER</v>
       </c>
       <c r="C96" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D96">
         <v>14.99</v>
       </c>
       <c r="E96" t="str">
         <v/>
       </c>
       <c r="F96" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>1043-6</v>
+        <v>1042-9</v>
       </c>
       <c r="B97" t="str">
-        <v>CREMA V.S AQUA KISS SHIMMER</v>
+        <v>CREMA VICTORIA´S SECRET MIDNIGHT BLOOM</v>
       </c>
       <c r="C97" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D97">
-        <v>14.99</v>
+        <v>14</v>
       </c>
       <c r="E97" t="str">
         <v/>
       </c>
       <c r="F97" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>1206-5</v>
+        <v>688-0</v>
       </c>
       <c r="B98" t="str">
-        <v>CREMA V.S BARE VANILLA SHIMMER</v>
+        <v>CREMA VICTORIA´S SECRET MIRRORED POM</v>
       </c>
       <c r="C98" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D98">
-        <v>14.99</v>
+        <v>12.99</v>
       </c>
       <c r="E98" t="str">
         <v/>
       </c>
       <c r="F98" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>580-7</v>
+        <v>1463-2</v>
       </c>
       <c r="B99" t="str">
-        <v>CREMA V.S CHROME PEONY</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL BRIGHT 216G</v>
       </c>
       <c r="C99" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D99">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E99" t="str">
         <v/>
       </c>
       <c r="F99" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>1208-9</v>
+        <v>1462-5</v>
       </c>
       <c r="B100" t="str">
-        <v>CREMA V.S COCONUT PASSION SHIMMER</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL CALM 216G</v>
       </c>
       <c r="C100" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D100">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E100" t="str">
         <v/>
       </c>
       <c r="F100" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>535-7</v>
+        <v>1464-9</v>
       </c>
       <c r="B101" t="str">
-        <v>CREMA V.S GILDED VANILLA</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL REFRESHEAD 216G</v>
       </c>
       <c r="C101" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D101">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E101" t="str">
         <v/>
       </c>
       <c r="F101" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>1305-5</v>
+        <v>1418-2</v>
       </c>
       <c r="B102" t="str">
-        <v>CREMA V.S ICONIC GLAM SHIMMER</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL FEEL CALM 296ML</v>
       </c>
       <c r="C102" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D102">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E102" t="str">
         <v/>
       </c>
       <c r="F102" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>1044-3</v>
+        <v>1421-2</v>
       </c>
       <c r="B103" t="str">
-        <v>CREMA V.S LOVE SPELL</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL FEEL COMFORT 296ML (MARRON)</v>
       </c>
       <c r="C103" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D103">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E103" t="str">
         <v/>
       </c>
       <c r="F103" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>1300-0</v>
+        <v>1420-5</v>
       </c>
       <c r="B104" t="str">
-        <v>CREMA V.S LOVE SPELL SHIMMER</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL FEEL REFRESHED 296ML</v>
       </c>
       <c r="C104" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D104">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E104" t="str">
         <v/>
       </c>
       <c r="F104" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>566-1</v>
+        <v>1465-6</v>
       </c>
       <c r="B105" t="str">
-        <v>CREMA V.S LOVE SPELL STARLIT</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL BRIGHT 296ML</v>
       </c>
       <c r="C105" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D105">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E105" t="str">
         <v/>
       </c>
       <c r="F105" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>1042-9</v>
+        <v>1468-7</v>
       </c>
       <c r="B106" t="str">
-        <v>CREMA V.S MIDNIGHT BLOOM</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL COMFORT 296ML</v>
       </c>
       <c r="C106" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D106">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E106" t="str">
         <v/>
       </c>
       <c r="F106" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>1301-7</v>
+        <v>1467-0</v>
       </c>
       <c r="B107" t="str">
-        <v>CREMA V.S MIDNIGHT BLOOM STARLIT</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL REFRESHEAD 296ML</v>
       </c>
       <c r="C107" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D107">
-        <v>14.99</v>
+        <v>17.99</v>
       </c>
       <c r="E107" t="str">
         <v/>
       </c>
       <c r="F107" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>688-0</v>
+        <v>1036-8</v>
       </c>
       <c r="B108" t="str">
-        <v>CREMA V.S MIRRORED POM</v>
+        <v>CREMA VICTORIA´S SECRET RUSH</v>
       </c>
       <c r="C108" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D108">
         <v>14.99</v>
       </c>
       <c r="E108" t="str">
         <v/>
       </c>
       <c r="F108" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>1463-2</v>
+        <v>76-5</v>
       </c>
       <c r="B109" t="str">
-        <v>CREMA V.S NATURAL EXFOLIANTE CORP FEEL BRIGHT 216G</v>
+        <v>CS21A CARGADOR+CABLE MICRO PRETO</v>
       </c>
       <c r="C109" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D109">
-        <v>17.99</v>
+        <v>5</v>
       </c>
       <c r="E109" t="str">
         <v/>
       </c>
       <c r="F109" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>1462-5</v>
+        <v>78-9</v>
       </c>
       <c r="B110" t="str">
-        <v>CREMA V.S NATURAL EXFOLIANTE CORP FEEL CALM 216G</v>
+        <v>CS51A CARGADO DOBLE PUERTO BLANCO</v>
       </c>
       <c r="C110" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D110">
-        <v>17.99</v>
+        <v>4</v>
       </c>
       <c r="E110" t="str">
         <v/>
       </c>
       <c r="F110" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>1461-8</v>
+        <v>82-6</v>
       </c>
       <c r="B111" t="str">
-        <v>CREMA V.S NATURAL EXFOLIANTE CORP FEEL COMFORT 216G</v>
+        <v>CS52A CARGADO USB-A BRANCO</v>
       </c>
       <c r="C111" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D111">
-        <v>17.99</v>
+        <v>5</v>
       </c>
       <c r="E111" t="str">
         <v/>
       </c>
       <c r="F111" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>1464-9</v>
+        <v>450-3</v>
       </c>
       <c r="B112" t="str">
-        <v>CREMA V.S NATURAL EXFOLIANTE CORP FEEL REFRESHEAD 216G</v>
+        <v>CS52A CARGADOR+CABLE USB A MICRO BLANCO</v>
       </c>
       <c r="C112" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D112">
-        <v>17.99</v>
+        <v>6</v>
       </c>
       <c r="E112" t="str">
         <v/>
       </c>
       <c r="F112" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>1419-9</v>
+        <v>84-0</v>
       </c>
       <c r="B113" t="str">
-        <v>CREMA V.S NATURAL FEEL BRIGHT 296ML(SALMON)</v>
+        <v>CS75A CARGADOR+CABLE T-C A T-C 2ENI NEGR</v>
       </c>
       <c r="C113" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D113">
-        <v>17.99</v>
+        <v>21</v>
       </c>
       <c r="E113" t="str">
         <v/>
       </c>
       <c r="F113" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>1418-2</v>
+        <v>428-2</v>
       </c>
       <c r="B114" t="str">
-        <v>CREMA V.S NATURAL FEEL CALM 296ML (ROSA)</v>
+        <v>Car AUX BT receiver E80 Travel HOCO</v>
       </c>
       <c r="C114" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D114">
-        <v>17.99</v>
+        <v>13</v>
       </c>
       <c r="E114" t="str">
         <v/>
       </c>
       <c r="F114" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>1421-2</v>
+        <v>427-5</v>
       </c>
       <c r="B115" t="str">
-        <v>CREMA V.S NATURAL FEEL COMFORT 296ML (MARRON)</v>
+        <v>Car BT receiver Hoco E73 Tour 3.5mm AUX out</v>
       </c>
       <c r="C115" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D115">
-        <v>17.99</v>
+        <v>9.5</v>
       </c>
       <c r="E115" t="str">
         <v/>
       </c>
       <c r="F115" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>1420-5</v>
+        <v>1305-5</v>
       </c>
       <c r="B116" t="str">
-        <v>CREMA V.S NATURAL FEEL REFRESHED 296ML (LILA)</v>
+        <v>Crema Victoria's Secret Iconic Glam Shimmer</v>
       </c>
       <c r="C116" t="str">
-        <v>Sin categoría</v>
+        <v>CREMAS</v>
       </c>
       <c r="D116">
-        <v>17.99</v>
+        <v>14.99</v>
       </c>
       <c r="E116" t="str">
         <v/>
       </c>
       <c r="F116" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>1465-6</v>
+        <v>1186-0</v>
       </c>
       <c r="B117" t="str">
-        <v>CREMA V.S NATURAL WASH/JABON FEEL BRIGHT 296ML</v>
+        <v>DEEP LIFT PEPTIDE EYE CREAM MEDICUBE 30M</v>
       </c>
       <c r="C117" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D117">
-        <v>17.99</v>
+        <v>27.99</v>
       </c>
       <c r="E117" t="str">
         <v/>
       </c>
       <c r="F117" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>1466-3</v>
+        <v>1188-4</v>
       </c>
       <c r="B118" t="str">
-        <v>CREMA V.S NATURAL WASH/JABON FEEL CALM 296ML</v>
+        <v>DEEP VITA C AMPOULE 3X 10GR MEDICUBE</v>
       </c>
       <c r="C118" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D118">
-        <v>17.99</v>
+        <v>25.99</v>
       </c>
       <c r="E118" t="str">
         <v/>
       </c>
       <c r="F118" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>1468-7</v>
+        <v>989-8</v>
       </c>
       <c r="B119" t="str">
-        <v>CREMA V.S NATURAL WASH/JABON FEEL COMFORT 296ML</v>
+        <v>DESODORANTE ARMAF CLASSIC SCENT 283G</v>
       </c>
       <c r="C119" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D119">
-        <v>17.99</v>
+        <v>4</v>
       </c>
       <c r="E119" t="str">
         <v/>
       </c>
       <c r="F119" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>1467-0</v>
+        <v>970-6</v>
       </c>
       <c r="B120" t="str">
-        <v>CREMA V.S NATURAL WASH/JABON FEEL REFRESHEAD 296ML</v>
+        <v>DESODORANTE ARMAF CLUB DI NUIT SILLAGE 200ML</v>
       </c>
       <c r="C120" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D120">
-        <v>17.99</v>
+        <v>3.5</v>
       </c>
       <c r="E120" t="str">
         <v/>
       </c>
       <c r="F120" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>1297-3</v>
+        <v>971-3</v>
       </c>
       <c r="B121" t="str">
-        <v>CREMA V.S PURE SEDUCTION</v>
+        <v>DESODORANTE ARMAF CLUB DI NUIT UNTOLD 200ML</v>
       </c>
       <c r="C121" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D121">
-        <v>14.99</v>
+        <v>3.5</v>
       </c>
       <c r="E121" t="str">
         <v/>
       </c>
       <c r="F121" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>1036-8</v>
+        <v>972-0</v>
       </c>
       <c r="B122" t="str">
-        <v>CREMA V.S RUSH</v>
+        <v>DESODORANTE ARMAF CLUB DI NUIT WOMAN INTENSE 200ML</v>
       </c>
       <c r="C122" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D122">
-        <v>14.99</v>
+        <v>3.5</v>
       </c>
       <c r="E122" t="str">
         <v/>
       </c>
       <c r="F122" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>1038-2</v>
+        <v>973-7</v>
       </c>
       <c r="B123" t="str">
-        <v>CREMA V.S TEMPTATION</v>
+        <v>DESODORANTE ARMAF CLUB DI NUIT WOMAN PINK 200 ML</v>
       </c>
       <c r="C123" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D123">
-        <v>14.99</v>
+        <v>3.5</v>
       </c>
       <c r="E123" t="str">
         <v/>
       </c>
       <c r="F123" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>1037-5</v>
+        <v>974-4</v>
       </c>
       <c r="B124" t="str">
-        <v>CREMA V.S TEMPTATION SHIMMER</v>
+        <v>DESODORANTE ARMAF HOMME FOR MEN 200ML</v>
       </c>
       <c r="C124" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D124">
-        <v>14.99</v>
+        <v>4</v>
       </c>
       <c r="E124" t="str">
         <v/>
       </c>
       <c r="F124" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>1298-0</v>
+        <v>975-1</v>
       </c>
       <c r="B125" t="str">
-        <v>CREMA V.S VELVET PETALS</v>
+        <v>DESODORANTE ARMAF LE PARFAIT PANACHE POUR FEMME 200ML</v>
       </c>
       <c r="C125" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D125">
-        <v>14.99</v>
+        <v>3.5</v>
       </c>
       <c r="E125" t="str">
         <v/>
       </c>
       <c r="F125" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>572-2</v>
+        <v>976-8</v>
       </c>
       <c r="B126" t="str">
-        <v>CREMA V.S VELVET PETALS SHIMMER</v>
+        <v>DESODORANTE ARMAF ODYSSEY AOUD 200ML</v>
       </c>
       <c r="C126" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D126">
-        <v>14.99</v>
+        <v>3.5</v>
       </c>
       <c r="E126" t="str">
         <v/>
       </c>
       <c r="F126" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>1039-9</v>
+        <v>977-5</v>
       </c>
       <c r="B127" t="str">
-        <v>CREMA V.S VELVET PETALS STARLIT</v>
+        <v>DESODORANTE ARMAF ODYSSEY AQUA 200ML</v>
       </c>
       <c r="C127" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D127">
-        <v>14.99</v>
+        <v>3.5</v>
       </c>
       <c r="E127" t="str">
         <v/>
       </c>
       <c r="F127" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>77-2</v>
+        <v>978-2</v>
       </c>
       <c r="B128" t="str">
-        <v>CS21A CARGADO+CABLE USB-A T-C NEGRO</v>
+        <v>DESODORANTE ARMAF ODYSSEY CANDEE SPECIAL 200ML</v>
       </c>
       <c r="C128" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D128">
-        <v>6</v>
+        <v>3.5</v>
       </c>
       <c r="E128" t="str">
         <v/>
       </c>
       <c r="F128" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>75-8</v>
+        <v>979-9</v>
       </c>
       <c r="B129" t="str">
-        <v>CS21A CARGADOR USB-A NEGRO 18W</v>
+        <v>DESODORANTE ARMAF ODYSSEY CHOCOLATE 200ML</v>
       </c>
       <c r="C129" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D129">
-        <v>5.1</v>
+        <v>4</v>
       </c>
       <c r="E129" t="str">
         <v/>
       </c>
       <c r="F129" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>76-5</v>
+        <v>980-5</v>
       </c>
       <c r="B130" t="str">
-        <v>CS21A CARGADOR+CABLE MICRO PRETO</v>
+        <v>DESODORANTE ARMAF ODYSSEY HOMME WHITE EDITION 200ML</v>
       </c>
       <c r="C130" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D130">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E130" t="str">
         <v/>
       </c>
       <c r="F130" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>78-9</v>
+        <v>981-2</v>
       </c>
       <c r="B131" t="str">
-        <v>CS51A CARGADO DOBLE PUERTO BLANCO</v>
+        <v>DESODORANTE ARMAF ODYSSEY LIMONI FRESH 200ML</v>
       </c>
       <c r="C131" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D131">
         <v>4</v>
       </c>
       <c r="E131" t="str">
         <v/>
       </c>
       <c r="F131" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>79-6</v>
+        <v>982-9</v>
       </c>
       <c r="B132" t="str">
-        <v>CS51A SET CARGADO+CABLE IP BLANCO</v>
+        <v>DESODORANTE ARMAF ODYSSEY MANDARIN SKY 200ML</v>
       </c>
       <c r="C132" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D132">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E132" t="str">
         <v/>
       </c>
       <c r="F132" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>80-2</v>
+        <v>985-0</v>
       </c>
       <c r="B133" t="str">
-        <v>CS51A SET CARGADO+CABLE MICRO BLANCO</v>
+        <v>DESODORANTE ARMAF ODYSSEY TYRANT 200ML</v>
       </c>
       <c r="C133" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D133">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E133" t="str">
         <v/>
       </c>
       <c r="F133" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>81-9</v>
+        <v>986-7</v>
       </c>
       <c r="B134" t="str">
-        <v>CS51A SET CARGADO+CABLE T-C BLANCO</v>
+        <v>DESODORANTE ARMAF TAG HER FOR WOMEN 200ML</v>
       </c>
       <c r="C134" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D134">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E134" t="str">
         <v/>
       </c>
       <c r="F134" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>82-6</v>
+        <v>987-4</v>
       </c>
       <c r="B135" t="str">
-        <v>CS52A CARGADO USB-A BRANCO</v>
+        <v>DESODORANTE ARMAF THE PRIDE OF ARMAF POUR HOMME 100ML</v>
       </c>
       <c r="C135" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D135">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E135" t="str">
         <v/>
       </c>
       <c r="F135" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>450-3</v>
+        <v>988-1</v>
       </c>
       <c r="B136" t="str">
-        <v>CS52A CARGADOR+CABLE USB A MICRO BLANCO</v>
+        <v>DESODORANTE ARMAF VOYAG BLEU 200ML</v>
       </c>
       <c r="C136" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D136">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E136" t="str">
         <v/>
       </c>
       <c r="F136" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>83-3</v>
+        <v>701-6</v>
       </c>
       <c r="B137" t="str">
-        <v>CS52A CARGADOR+CABLE USB-A A T-C BLANCO</v>
+        <v>DESODORANTE BRUT CLASSIC SCENT 24HR</v>
       </c>
       <c r="C137" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D137">
         <v>6</v>
       </c>
       <c r="E137" t="str">
         <v/>
       </c>
       <c r="F137" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>84-0</v>
+        <v>990-4</v>
       </c>
       <c r="B138" t="str">
-        <v>CS75A CARGADOR+CABLE T-C A T-C 2ENI NEGR</v>
+        <v>DESODORANTE LATTAFA SPRAY AMERAT AL 200ML</v>
       </c>
       <c r="C138" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="E138" t="str">
         <v/>
       </c>
       <c r="F138" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>117-5</v>
+        <v>991-1</v>
       </c>
       <c r="B139" t="str">
-        <v>CW57 CARGADOR INALMBRICO MAGNETICO 15W</v>
+        <v>DESODORANTE LATTAFA SPRAY AMERAT PRIVE ROSE 200ML</v>
       </c>
       <c r="C139" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D139">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="E139" t="str">
         <v/>
       </c>
       <c r="F139" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>757-3</v>
+        <v>992-8</v>
       </c>
       <c r="B140" t="str">
-        <v>DESACTIVADO 2</v>
+        <v>DESODORANTE LATTAFA SPRAY ASAD 200ML</v>
       </c>
       <c r="C140" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D140">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="E140" t="str">
         <v/>
       </c>
       <c r="F140" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>944-7</v>
+        <v>993-5</v>
       </c>
       <c r="B141" t="str">
-        <v>DESACTIVADO 5</v>
+        <v>DESODORANTE LATTAFA SPRAY ASAD BOURBOM 200ML</v>
       </c>
       <c r="C141" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D141">
-        <v>25.5</v>
+        <v>4</v>
       </c>
       <c r="E141" t="str">
         <v/>
       </c>
       <c r="F141" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>989-8</v>
+        <v>995-9</v>
       </c>
       <c r="B142" t="str">
-        <v>DESODORANTE ARMAF CLASSIC SCENT 283G</v>
+        <v>DESODORANTE LATTAFA SPRAY ASAD ZANZIABR 200ML</v>
       </c>
       <c r="C142" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D142">
         <v>4</v>
       </c>
       <c r="E142" t="str">
         <v/>
       </c>
       <c r="F142" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>971-3</v>
+        <v>994-2</v>
       </c>
       <c r="B143" t="str">
-        <v>DESODORANTE ARMAF CLUB DI NUIT UNTOLD 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD AMETHYST 200ML</v>
       </c>
       <c r="C143" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D143">
         <v>4</v>
       </c>
       <c r="E143" t="str">
         <v/>
       </c>
       <c r="F143" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>973-7</v>
+        <v>997-3</v>
       </c>
       <c r="B144" t="str">
-        <v>DESODORANTE ARMAF CLUB DI NUIT WOMAN PINK 200 ML</v>
+        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD HONOR Y GLORY</v>
       </c>
       <c r="C144" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D144">
         <v>4</v>
       </c>
       <c r="E144" t="str">
         <v/>
       </c>
       <c r="F144" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>974-4</v>
+        <v>998-0</v>
       </c>
       <c r="B145" t="str">
-        <v>DESODORANTE ARMAF HOMME FOR MEN 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD SUBLIME 200ML</v>
       </c>
       <c r="C145" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D145">
         <v>4</v>
       </c>
       <c r="E145" t="str">
         <v/>
       </c>
       <c r="F145" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>975-1</v>
+        <v>996-6</v>
       </c>
       <c r="B146" t="str">
-        <v>DESODORANTE ARMAF LE PARFAIT PANACHE POUR FEMME 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY BADEE AL OUD FOR GLORY 200ML</v>
       </c>
       <c r="C146" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D146">
         <v>4</v>
       </c>
       <c r="E146" t="str">
         <v/>
       </c>
       <c r="F146" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>976-8</v>
+        <v>999-7</v>
       </c>
       <c r="B147" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY AOUD 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY FAKHAR EXTRAIT 200ML</v>
       </c>
       <c r="C147" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D147">
         <v>4</v>
       </c>
       <c r="E147" t="str">
         <v/>
       </c>
       <c r="F147" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>977-5</v>
+        <v>1000-9</v>
       </c>
       <c r="B148" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY AQUA 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY FAKHAR FEMME 200ML</v>
       </c>
       <c r="C148" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D148">
         <v>4</v>
       </c>
       <c r="E148" t="str">
         <v/>
       </c>
       <c r="F148" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>978-2</v>
+        <v>1001-6</v>
       </c>
       <c r="B149" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY CANDEE SPECIAL 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY FAKHAR HOMME 200ML</v>
       </c>
       <c r="C149" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D149">
         <v>4</v>
       </c>
       <c r="E149" t="str">
         <v/>
       </c>
       <c r="F149" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>979-9</v>
+        <v>1002-3</v>
       </c>
       <c r="B150" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY CHOCOLATE 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY HAYA 200ML</v>
       </c>
       <c r="C150" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D150">
         <v>4</v>
       </c>
       <c r="E150" t="str">
         <v/>
       </c>
       <c r="F150" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>980-5</v>
+        <v>1003-0</v>
       </c>
       <c r="B151" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY HOMME WHITE EDITION 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY HAYAATI 200ML</v>
       </c>
       <c r="C151" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D151">
         <v>4</v>
       </c>
       <c r="E151" t="str">
         <v/>
       </c>
       <c r="F151" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>981-2</v>
+        <v>1004-7</v>
       </c>
       <c r="B152" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY LIMONI FRESH 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY HAYAATI AL MALEKY 200ML</v>
       </c>
       <c r="C152" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D152">
         <v>4</v>
       </c>
       <c r="E152" t="str">
         <v/>
       </c>
       <c r="F152" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>982-9</v>
+        <v>1005-4</v>
       </c>
       <c r="B153" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY MANDARIN SKY 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY KHAMRAH QAHWA 200ML</v>
       </c>
       <c r="C153" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D153">
         <v>4</v>
       </c>
       <c r="E153" t="str">
         <v/>
       </c>
       <c r="F153" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>985-0</v>
+        <v>1006-1</v>
       </c>
       <c r="B154" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY TYRANT 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY MAAHIR BLACK 200ML</v>
       </c>
       <c r="C154" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D154">
         <v>4</v>
       </c>
       <c r="E154" t="str">
         <v/>
       </c>
       <c r="F154" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>986-7</v>
+        <v>1007-8</v>
       </c>
       <c r="B155" t="str">
-        <v>DESODORANTE ARMAF TAG HER FOR WOMEN 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY MAYAR  NATURAL INTENSE 200ML</v>
       </c>
       <c r="C155" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D155">
         <v>4</v>
       </c>
       <c r="E155" t="str">
         <v/>
       </c>
       <c r="F155" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>987-4</v>
+        <v>1009-2</v>
       </c>
       <c r="B156" t="str">
-        <v>DESODORANTE ARMAF THE PRIDE OF ARMAF POUR HOMME 100ML</v>
+        <v>DESODORANTE LATTAFA SPRAY QAED AL FURSAN 200ML</v>
       </c>
       <c r="C156" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D156">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E156" t="str">
         <v/>
       </c>
       <c r="F156" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>988-1</v>
+        <v>1011-5</v>
       </c>
       <c r="B157" t="str">
-        <v>DESODORANTE ARMAF VOYAG BLEU 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY SHEIKH SHUYUKH WHITE 250ML</v>
       </c>
       <c r="C157" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D157">
         <v>4</v>
       </c>
       <c r="E157" t="str">
         <v/>
       </c>
       <c r="F157" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>701-6</v>
+        <v>1013-9</v>
       </c>
       <c r="B158" t="str">
-        <v>DESODORANTE BRUT CLASSIC SCENT 24HR</v>
+        <v>DESODORANTE LATTAFA SPRAY YARA CANDY 200ML</v>
       </c>
       <c r="C158" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D158">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E158" t="str">
         <v/>
       </c>
       <c r="F158" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>990-4</v>
+        <v>1014-6</v>
       </c>
       <c r="B159" t="str">
-        <v>DESODORANTE LATTAFA SPRAY AMERAT AL 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY YARA MOI 200ML</v>
       </c>
       <c r="C159" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D159">
         <v>4</v>
       </c>
       <c r="E159" t="str">
         <v/>
       </c>
       <c r="F159" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>991-1</v>
+        <v>1015-3</v>
       </c>
       <c r="B160" t="str">
-        <v>DESODORANTE LATTAFA SPRAY AMERAT PRIVE ROSE 200ML</v>
+        <v>DESODORANTE LATTAFA SPRAY YARA TOUS 100ML</v>
       </c>
       <c r="C160" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D160">
         <v>4</v>
       </c>
       <c r="E160" t="str">
         <v/>
       </c>
       <c r="F160" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>992-8</v>
+        <v>739-9</v>
       </c>
       <c r="B161" t="str">
-        <v>DESODORANTE LATTAFA SPRAY ASAD 200ML</v>
+        <v>DESODORANTE MAISON ALHAMBRA AVANT 200ML</v>
       </c>
       <c r="C161" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D161">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="E161" t="str">
         <v/>
       </c>
       <c r="F161" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>993-5</v>
+        <v>1016-0</v>
       </c>
       <c r="B162" t="str">
-        <v>DESODORANTE LATTAFA SPRAY ASAD BOURBOM 200ML</v>
+        <v>DESODORANTE MAISON ALHAMBRA JUBILANT ROSSE 200ML</v>
       </c>
       <c r="C162" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D162">
         <v>4</v>
       </c>
       <c r="E162" t="str">
         <v/>
       </c>
       <c r="F162" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>995-9</v>
+        <v>1017-7</v>
       </c>
       <c r="B163" t="str">
-        <v>DESODORANTE LATTAFA SPRAY ASAD ZANZIABR 200ML</v>
+        <v>DESODORANTE MAISON ALHAMBRA SO CANDID ROUGE 200ML</v>
       </c>
       <c r="C163" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D163">
         <v>4</v>
       </c>
       <c r="E163" t="str">
         <v/>
       </c>
       <c r="F163" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>994-2</v>
+        <v>1018-4</v>
       </c>
       <c r="B164" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD AMETHYST 200ML</v>
+        <v>DESODORANTE MAISON ALHAMBRA SVERY VELVET ORCHID 200ML</v>
       </c>
       <c r="C164" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D164">
         <v>4</v>
       </c>
       <c r="E164" t="str">
         <v/>
       </c>
       <c r="F164" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>997-3</v>
+        <v>1020-7</v>
       </c>
       <c r="B165" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD HONOR Y GLORY</v>
+        <v>DESODORANTE MAISON ALHAMBRA YOUR FOR TOUCH FOR WOMEN 200ML</v>
       </c>
       <c r="C165" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D165">
         <v>4</v>
       </c>
       <c r="E165" t="str">
         <v/>
       </c>
       <c r="F165" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>998-0</v>
+        <v>424-4</v>
       </c>
       <c r="B166" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD SUBLIME 200ML</v>
+        <v>E41 TRANSMISOR FM Y CARGADOR P/AUTOS</v>
       </c>
       <c r="C166" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D166">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="E166" t="str">
         <v/>
       </c>
       <c r="F166" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>996-6</v>
+        <v>425-1</v>
       </c>
       <c r="B167" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADEE AL OUD FOR GLORY 200ML</v>
+        <v>E53 RECEPTOR BLU P/AUTO AUZ NEGRO</v>
       </c>
       <c r="C167" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D167">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E167" t="str">
         <v/>
       </c>
       <c r="F167" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>999-7</v>
+        <v>429-9</v>
       </c>
       <c r="B168" t="str">
-        <v>DESODORANTE LATTAFA SPRAY FAKHAR EXTRAIT 200ML</v>
+        <v>E81 TRANSMISOR FM BLU CON CARGADOR</v>
       </c>
       <c r="C168" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D168">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E168" t="str">
         <v/>
       </c>
       <c r="F168" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>1000-9</v>
+        <v>430-5</v>
       </c>
       <c r="B169" t="str">
-        <v>DESODORANTE LATTAFA SPRAY FAKHAR FEMME 200ML</v>
+        <v>E82 TRANSMISOR FM BLU CON CARGADOR</v>
       </c>
       <c r="C169" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D169">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="E169" t="str">
         <v/>
       </c>
       <c r="F169" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>1001-6</v>
+        <v>207-3</v>
       </c>
       <c r="B170" t="str">
-        <v>DESODORANTE LATTAFA SPRAY FAKHAR HOMME 200ML</v>
+        <v>EA7 AURICULAR IN EAR BT NEGRO</v>
       </c>
       <c r="C170" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D170">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="E170" t="str">
         <v/>
       </c>
       <c r="F170" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>1002-3</v>
+        <v>208-0</v>
       </c>
       <c r="B171" t="str">
-        <v>DESODORANTE LATTAFA SPRAY HAYA 200ML</v>
+        <v>EA9 AURICULAR IN EAR NEGRO</v>
       </c>
       <c r="C171" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D171">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="E171" t="str">
         <v/>
       </c>
       <c r="F171" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>1003-0</v>
+        <v>41-3</v>
       </c>
       <c r="B172" t="str">
-        <v>DESODORANTE LATTAFA SPRAY HAYAATI 200ML</v>
+        <v>ENCHUFE MULTI BLANCO AC10A HOCO</v>
       </c>
       <c r="C172" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D172">
-        <v>4</v>
+        <v>25.99</v>
       </c>
       <c r="E172" t="str">
         <v/>
       </c>
       <c r="F172" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>1004-7</v>
+        <v>151-9</v>
       </c>
       <c r="B173" t="str">
-        <v>DESODORANTE LATTAFA SPRAY HAYAATI AL MALEKY 200ML</v>
+        <v>EQ18 AURICULAR INEAR C/CANCEACION BLANCO</v>
       </c>
       <c r="C173" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D173">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="E173" t="str">
         <v/>
       </c>
       <c r="F173" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>1005-4</v>
+        <v>152-6</v>
       </c>
       <c r="B174" t="str">
-        <v>DESODORANTE LATTAFA SPRAY KHAMRAH QAHWA 200ML</v>
+        <v>EQ18 AURICULAR INEAR C/CANCELACION NEGRO</v>
       </c>
       <c r="C174" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D174">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="E174" t="str">
         <v/>
       </c>
       <c r="F174" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>1006-1</v>
+        <v>154-0</v>
       </c>
       <c r="B175" t="str">
-        <v>DESODORANTE LATTAFA SPRAY MAAHIR BLACK 200ML</v>
+        <v>EQ2 AURCULAR INALAMBRICO NEGRO</v>
       </c>
       <c r="C175" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D175">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="E175" t="str">
         <v/>
       </c>
       <c r="F175" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>1007-8</v>
+        <v>153-3</v>
       </c>
       <c r="B176" t="str">
-        <v>DESODORANTE LATTAFA SPRAY MAYAR  NATURAL INTENSE 200ML</v>
+        <v>EQ2 AURICULAR INALAMBRICO BLANCO</v>
       </c>
       <c r="C176" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D176">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="E176" t="str">
         <v/>
       </c>
       <c r="F176" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>1009-2</v>
+        <v>155-7</v>
       </c>
       <c r="B177" t="str">
-        <v>DESODORANTE LATTAFA SPRAY QAED AL FURSAN 200ML</v>
+        <v>EQ21 AURCULAR INALAMBRICO AZUL</v>
       </c>
       <c r="C177" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D177">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="E177" t="str">
         <v/>
       </c>
       <c r="F177" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>1011-5</v>
+        <v>158-8</v>
       </c>
       <c r="B178" t="str">
-        <v>DESODORANTE LATTAFA SPRAY SHEIKH SHUYUKH WHITE 250ML</v>
+        <v>EQ21 AURICULAR INALAMBRICO BLANCO</v>
       </c>
       <c r="C178" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D178">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="E178" t="str">
         <v/>
       </c>
       <c r="F178" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>1013-9</v>
+        <v>159-5</v>
       </c>
       <c r="B179" t="str">
-        <v>DESODORANTE LATTAFA SPRAY YARA CANDY 200ML</v>
+        <v>EQ21 AURICULAR INALAMBRICO NEGRO</v>
       </c>
       <c r="C179" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D179">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="E179" t="str">
         <v/>
       </c>
       <c r="F179" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>1014-6</v>
+        <v>160-1</v>
       </c>
       <c r="B180" t="str">
-        <v>DESODORANTE LATTAFA SPRAY YARA MOI 200ML</v>
+        <v>EQ23 AUDICULAR INALAMBRICO BLANCO</v>
       </c>
       <c r="C180" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D180">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="E180" t="str">
         <v/>
       </c>
       <c r="F180" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>1015-3</v>
+        <v>161-8</v>
       </c>
       <c r="B181" t="str">
-        <v>DESODORANTE LATTAFA SPRAY YARA TOUS 100ML</v>
+        <v>EQ23 AURICULAR INALAMBRICO LILA</v>
       </c>
       <c r="C181" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D181">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="E181" t="str">
         <v/>
       </c>
       <c r="F181" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>739-9</v>
+        <v>162-5</v>
       </c>
       <c r="B182" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA AVANT 200ML</v>
+        <v>EQ23 AURICULAR INALAMBRICO MARRON</v>
       </c>
       <c r="C182" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D182">
-        <v>4.5</v>
+        <v>23</v>
       </c>
       <c r="E182" t="str">
         <v/>
       </c>
       <c r="F182" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>1016-0</v>
+        <v>163-2</v>
       </c>
       <c r="B183" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA JUBILANT ROSSE 200ML</v>
+        <v>EQ23 AURICULAR INALAMBRICO NEGRO</v>
       </c>
       <c r="C183" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D183">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="E183" t="str">
         <v/>
       </c>
       <c r="F183" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>1017-7</v>
+        <v>165-6</v>
       </c>
       <c r="B184" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA SO CANDID ROUGE 200ML</v>
+        <v>EQ24 AURCULAR INEAR ESTRELLA GOLD</v>
       </c>
       <c r="C184" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D184">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E184" t="str">
         <v/>
       </c>
       <c r="F184" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>1018-4</v>
+        <v>164-9</v>
       </c>
       <c r="B185" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA SVERY VELVET ORCHID 200ML</v>
+        <v>EQ24 AURICULAR INEAR ESTRELA BLANCO</v>
       </c>
       <c r="C185" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D185">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E185" t="str">
         <v/>
       </c>
       <c r="F185" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>1019-1</v>
+        <v>166-3</v>
       </c>
       <c r="B186" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA VICTORIA FLOWER 200ML</v>
+        <v>EQ24 AURICULAR INEAR ESTRELLA GRIS</v>
       </c>
       <c r="C186" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D186">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E186" t="str">
         <v/>
       </c>
       <c r="F186" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>1020-7</v>
+        <v>167-0</v>
       </c>
       <c r="B187" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA YOUR FOR TOUCH FOR WOMEN 200ML</v>
+        <v>EQ24 AURICULAR INEAR ESTRELLA NEGRO</v>
       </c>
       <c r="C187" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D187">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E187" t="str">
         <v/>
       </c>
       <c r="F187" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>335-3</v>
+        <v>168-7</v>
       </c>
       <c r="B188" t="str">
-        <v>DV102 CAMERA SPORT 4K NEGRO</v>
+        <v>EQ9 AURICULAR INALAMBRICO DUKE LILA</v>
       </c>
       <c r="C188" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D188">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="E188" t="str">
         <v/>
       </c>
       <c r="F188" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>334-6</v>
+        <v>171-7</v>
       </c>
       <c r="B189" t="str">
-        <v>DV103 CAMERA SPORT DUAL COLOR NEGRO</v>
+        <v>EQ9 AURICULAR INALAMBRICO DUKE NEGRO</v>
       </c>
       <c r="C189" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D189">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="E189" t="str">
         <v/>
       </c>
       <c r="F189" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>333-9</v>
+        <v>169-4</v>
       </c>
       <c r="B190" t="str">
-        <v>DV2 CAMERA GRABADORA P/ AUTO NEGRO</v>
+        <v>EQ9 AURICULAR INLAMBRICO DUKE MARRON</v>
       </c>
       <c r="C190" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D190">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="E190" t="str">
         <v/>
       </c>
       <c r="F190" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>424-4</v>
+        <v>172-4</v>
       </c>
       <c r="B191" t="str">
-        <v>E41 TRANSMISOR FM Y CARGADOR P/AUTOS</v>
+        <v>EQ9 PLUS AURICULAR DUKE C/CANCELATION BL</v>
       </c>
       <c r="C191" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D191">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E191" t="str">
         <v/>
       </c>
       <c r="F191" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>425-1</v>
+        <v>173-1</v>
       </c>
       <c r="B192" t="str">
-        <v>E53 RECEPTOR BLU P/AUTO AUZ NEGRO</v>
+        <v>ES73 AURICULAR SPORTE AL CUELLO AZUL</v>
       </c>
       <c r="C192" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D192">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E192" t="str">
         <v/>
       </c>
       <c r="F192" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>426-8</v>
+        <v>174-8</v>
       </c>
       <c r="B193" t="str">
-        <v>E58 RECEPTOR BLU AUX P/AUTO NEGRO</v>
+        <v>ES73 AURICULAR SPORTE AL CUELLO GRIS</v>
       </c>
       <c r="C193" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D193">
-        <v>9.5</v>
+        <v>14</v>
       </c>
       <c r="E193" t="str">
         <v/>
       </c>
       <c r="F193" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>427-5</v>
+        <v>176-2</v>
       </c>
       <c r="B194" t="str">
-        <v>E73 PRO RECEPTOR/TRANSMISOR BT AUX PAUTO</v>
+        <v>EW112 AURICULAR INEAR P/ NINOS AMAILLO</v>
       </c>
       <c r="C194" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D194">
-        <v>9.5</v>
+        <v>12</v>
       </c>
       <c r="E194" t="str">
         <v/>
       </c>
       <c r="F194" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>428-2</v>
+        <v>177-9</v>
       </c>
       <c r="B195" t="str">
-        <v>E80 RECEPTOR BLU  AUX P/AUTO NEGRO</v>
+        <v>EW72 LITE AURCULAR CON PANTALLA TOCH B</v>
       </c>
       <c r="C195" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D195">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E195" t="str">
         <v/>
       </c>
       <c r="F195" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>429-9</v>
+        <v>178-6</v>
       </c>
       <c r="B196" t="str">
-        <v>E81 TRANSMISOR FM BLU CON CARGADOR</v>
+        <v>EW75 AUDIFONO IN EAR BLANCO</v>
       </c>
       <c r="C196" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D196">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E196" t="str">
         <v/>
       </c>
       <c r="F196" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>430-5</v>
+        <v>179-3</v>
       </c>
       <c r="B197" t="str">
-        <v>E82 TRANSMISOR FM BLU CON CARGADOR</v>
+        <v>EW77 AUDIFONO IN EAR BLANCO</v>
       </c>
       <c r="C197" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E197" t="str">
         <v/>
       </c>
       <c r="F197" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>206-6</v>
+        <v>180-9</v>
       </c>
       <c r="B198" t="str">
-        <v>EA7 AURICULAR IN EAR BT BLANCO</v>
+        <v>EW85 AUDIFINOS CON ANC BT CON CANCELACTI</v>
       </c>
       <c r="C198" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D198">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E198" t="str">
         <v/>
       </c>
       <c r="F198" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>207-3</v>
+        <v>105-2</v>
       </c>
       <c r="B199" t="str">
-        <v>EA7 AURICULAR IN EAR BT NEGRO</v>
+        <v>Fonte de Alimentação/Carregador Hoco N62 USB-C</v>
       </c>
       <c r="C199" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D199">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E199" t="str">
         <v/>
       </c>
       <c r="F199" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>208-0</v>
+        <v>106-9</v>
       </c>
       <c r="B200" t="str">
-        <v>EA9 AURICULAR IN EAR NEGRO</v>
+        <v>Fonte de Alimentação/Carregador Hoco N62 USB-C</v>
       </c>
       <c r="C200" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D200">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E200" t="str">
         <v/>
       </c>
       <c r="F200" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>151-9</v>
+        <v>376-6</v>
       </c>
       <c r="B201" t="str">
-        <v>EQ18 AURICULAR INEAR C/CANCEACION BLANCO</v>
+        <v>GM29 MOUSE INLAB LILA</v>
       </c>
       <c r="C201" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D201">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E201" t="str">
         <v/>
       </c>
       <c r="F201" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>152-6</v>
+        <v>379-7</v>
       </c>
       <c r="B202" t="str">
-        <v>EQ18 AURICULAR INEAR C/CANCELACION NEGRO</v>
+        <v>GM35 MOUSE TRANSPARENTE INALAMBRICO BLAN</v>
       </c>
       <c r="C202" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D202">
-        <v>26</v>
+        <v>12.5</v>
       </c>
       <c r="E202" t="str">
         <v/>
       </c>
       <c r="F202" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>154-0</v>
+        <v>380-3</v>
       </c>
       <c r="B203" t="str">
-        <v>EQ2 AURCULAR INALAMBRICO NEGRO</v>
+        <v>GM35 MOUSE TRANSPARENTE INALMBRICO GRIS</v>
       </c>
       <c r="C203" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D203">
-        <v>15</v>
+        <v>12.5</v>
       </c>
       <c r="E203" t="str">
         <v/>
       </c>
       <c r="F203" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>153-3</v>
+        <v>381-0</v>
       </c>
       <c r="B204" t="str">
-        <v>EQ2 AURICULAR INALAMBRICO BLANCO</v>
+        <v>GM35 MOUSE TRANSPARETNTE INLAMBRICO LILA</v>
       </c>
       <c r="C204" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D204">
-        <v>15</v>
+        <v>12.5</v>
       </c>
       <c r="E204" t="str">
         <v/>
       </c>
       <c r="F204" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>155-7</v>
+        <v>431-2</v>
       </c>
       <c r="B205" t="str">
-        <v>EQ21 AURCULAR INALAMBRICO AZUL</v>
+        <v>H19 SPORTS CELULAR P/AUTO NEGRO</v>
       </c>
       <c r="C205" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D205">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="E205" t="str">
         <v/>
       </c>
       <c r="F205" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>158-8</v>
+        <v>432-9</v>
       </c>
       <c r="B206" t="str">
-        <v>EQ21 AURICULAR INALAMBRICO BLANCO</v>
+        <v>H27 SOPORTE CELULAR P/AUTO NEGRO</v>
       </c>
       <c r="C206" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D206">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E206" t="str">
         <v/>
       </c>
       <c r="F206" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>159-5</v>
+        <v>434-3</v>
       </c>
       <c r="B207" t="str">
-        <v>EQ21 AURICULAR INALAMBRICO NEGRO</v>
+        <v>H51 SOPORTE P/ CELULAR</v>
       </c>
       <c r="C207" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D207">
-        <v>26</v>
+        <v>16.5</v>
       </c>
       <c r="E207" t="str">
         <v/>
       </c>
       <c r="F207" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>160-1</v>
+        <v>435-0</v>
       </c>
       <c r="B208" t="str">
-        <v>EQ23 AUDICULAR INALAMBRICO BLANCO</v>
+        <v>H55 SOPORTE DE CELULAR P/AUTO NEGRO</v>
       </c>
       <c r="C208" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D208">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E208" t="str">
         <v/>
       </c>
       <c r="F208" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>161-8</v>
+        <v>436-7</v>
       </c>
       <c r="B209" t="str">
-        <v>EQ23 AURICULAR INALAMBRICO LILA</v>
+        <v>H61 SOPORTE CELULAR MAG P/AUTO NEGRO</v>
       </c>
       <c r="C209" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D209">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E209" t="str">
         <v/>
       </c>
       <c r="F209" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>162-5</v>
+        <v>437-4</v>
       </c>
       <c r="B210" t="str">
-        <v>EQ23 AURICULAR INALAMBRICO MARRON</v>
+        <v>H65 SOPORTE DE CELULAR PARA AUTI NEGRO</v>
       </c>
       <c r="C210" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D210">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E210" t="str">
         <v/>
       </c>
       <c r="F210" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>163-2</v>
+        <v>550-0</v>
       </c>
       <c r="B211" t="str">
-        <v>EQ23 AURICULAR INALAMBRICO NEGRO</v>
+        <v>H65 SOPORTE DE CELULAR PARA AUTI ROJO</v>
       </c>
       <c r="C211" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D211">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E211" t="str">
         <v/>
       </c>
       <c r="F211" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>165-6</v>
+        <v>439-8</v>
       </c>
       <c r="B212" t="str">
-        <v>EQ24 AURCULAR INEAR ESTRELLA GOLD</v>
+        <v>H66 SOPORTE DE CELULAR P/AUTO ROJO</v>
       </c>
       <c r="C212" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D212">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E212" t="str">
         <v/>
       </c>
       <c r="F212" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>164-9</v>
+        <v>42-0</v>
       </c>
       <c r="B213" t="str">
-        <v>EQ24 AURICULAR INEAR ESTRELA BLANCO</v>
+        <v>HA4 MINI SPEAKER PORTATIL NEGRO</v>
       </c>
       <c r="C213" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D213">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="E213" t="str">
         <v/>
       </c>
       <c r="F213" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>166-3</v>
+        <v>43-7</v>
       </c>
       <c r="B214" t="str">
-        <v>EQ24 AURICULAR INEAR ESTRELLA GRIS</v>
+        <v>HA4 MINI SPEAKER VERDE</v>
       </c>
       <c r="C214" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D214">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="E214" t="str">
         <v/>
       </c>
       <c r="F214" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>167-0</v>
+        <v>8-6</v>
       </c>
       <c r="B215" t="str">
-        <v>EQ24 AURICULAR INEAR ESTRELLA NEGRO</v>
+        <v>HA4 SPEAKER PORTATIL NEGRO</v>
       </c>
       <c r="C215" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D215">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="E215" t="str">
         <v/>
       </c>
       <c r="F215" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>168-7</v>
+        <v>4-8</v>
       </c>
       <c r="B216" t="str">
-        <v>EQ9 AURICULAR INALAMBRICO DUKE LILA</v>
+        <v>HC16 SPEAKER BT GRIS</v>
       </c>
       <c r="C216" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D216">
         <v>25</v>
       </c>
       <c r="E216" t="str">
         <v/>
       </c>
       <c r="F216" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>171-7</v>
+        <v>13-0</v>
       </c>
       <c r="B217" t="str">
-        <v>EQ9 AURICULAR INALAMBRICO DUKE NEGRO</v>
+        <v>HC16 SPEAKER SPORTS BT CAMUFLADO</v>
       </c>
       <c r="C217" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D217">
         <v>25</v>
       </c>
       <c r="E217" t="str">
         <v/>
       </c>
       <c r="F217" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>169-4</v>
+        <v>11-6</v>
       </c>
       <c r="B218" t="str">
-        <v>EQ9 AURICULAR INLAMBRICO DUKE MARRON</v>
+        <v>HC16 SPEAKER SPORTS BT NEGRO</v>
       </c>
       <c r="C218" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D218">
         <v>25</v>
       </c>
       <c r="E218" t="str">
         <v/>
       </c>
       <c r="F218" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>170-0</v>
+        <v>10-9</v>
       </c>
       <c r="B219" t="str">
-        <v>EQ9 AURICULAR INLAMBRICO DUKE NARANJA</v>
+        <v>HC16 SPEAKER SPORTS BT ROJO</v>
       </c>
       <c r="C219" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D219">
         <v>25</v>
       </c>
       <c r="E219" t="str">
         <v/>
       </c>
       <c r="F219" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>172-4</v>
+        <v>15-4</v>
       </c>
       <c r="B220" t="str">
-        <v>EQ9 PLUS AURICULAR DUKE C/CANCELATION BL</v>
+        <v>HC17 SPEAKER PORTATIL BORDO</v>
       </c>
       <c r="C220" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D220">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E220" t="str">
         <v/>
       </c>
       <c r="F220" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>173-1</v>
+        <v>18-5</v>
       </c>
       <c r="B221" t="str">
-        <v>ES73 AURICULAR SPORTE AL CUELLO AZUL</v>
+        <v>HC17 SPEAKER PORTATIL ROJO</v>
       </c>
       <c r="C221" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D221">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E221" t="str">
         <v/>
       </c>
       <c r="F221" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>174-8</v>
+        <v>30-7</v>
       </c>
       <c r="B222" t="str">
-        <v>ES73 AURICULAR SPORTE AL CUELLO GRIS</v>
+        <v>HC22 SPEAKER PORTATIL AZUL</v>
       </c>
       <c r="C222" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D222">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E222" t="str">
         <v/>
       </c>
       <c r="F222" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>176-2</v>
+        <v>32-1</v>
       </c>
       <c r="B223" t="str">
-        <v>EW112 AURICULAR INEAR P/ NINOS AMAILLO</v>
+        <v>HC22 SPEAKER PORTATIL GRIS</v>
       </c>
       <c r="C223" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D223">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E223" t="str">
         <v/>
       </c>
       <c r="F223" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>177-9</v>
+        <v>5-5</v>
       </c>
       <c r="B224" t="str">
-        <v>EW72 LITE AURCULAR CON PANTALLA TOCH B</v>
+        <v>HC28 SPEAKER PORTATIL NEGRO</v>
       </c>
       <c r="C224" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D224">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E224" t="str">
         <v/>
       </c>
       <c r="F224" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>178-6</v>
+        <v>21-5</v>
       </c>
       <c r="B225" t="str">
-        <v>EW75 AUDIFONO IN EAR BLANCO</v>
+        <v>HC30 SPEAKER BT OCEANO NEGRO</v>
       </c>
       <c r="C225" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D225">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E225" t="str">
         <v/>
       </c>
       <c r="F225" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>179-3</v>
+        <v>22-2</v>
       </c>
       <c r="B226" t="str">
-        <v>EW77 AUDIFONO IN EAR BLANCO</v>
+        <v>HC34 SPEAKER BT GRIS</v>
       </c>
       <c r="C226" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D226">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E226" t="str">
         <v/>
       </c>
       <c r="F226" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>180-9</v>
+        <v>24-6</v>
       </c>
       <c r="B227" t="str">
-        <v>EW85 AUDIFINOS CON ANC BT CON CANCELACTI</v>
+        <v>HC34 SPEAKER BT VERDE</v>
       </c>
       <c r="C227" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D227">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E227" t="str">
         <v/>
       </c>
       <c r="F227" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>1152-5</v>
+        <v>26-0</v>
       </c>
       <c r="B228" t="str">
-        <v>GH1 SOPORTE P/ CELULAR NEGRO</v>
+        <v>HC6 SPEAKER PORTATIL NEGRO</v>
       </c>
       <c r="C228" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D228">
-        <v>12.99</v>
+        <v>28</v>
       </c>
       <c r="E228" t="str">
         <v/>
       </c>
       <c r="F228" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>1153-2</v>
+        <v>545-6</v>
       </c>
       <c r="B229" t="str">
-        <v>GH3 SOPORTE 360GRADO P/ CELULAR NEGRO</v>
+        <v>HC7 SPEACKER SPORT GRIS</v>
       </c>
       <c r="C229" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D229">
-        <v>9.99</v>
+        <v>22</v>
       </c>
       <c r="E229" t="str">
         <v/>
       </c>
       <c r="F229" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>345-2</v>
+        <v>29-1</v>
       </c>
       <c r="B230" t="str">
-        <v>GM103 LAPIZ UNIVERSAL BALNCO</v>
+        <v>HC7 SPEACKER SPORT NEGRO</v>
       </c>
       <c r="C230" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D230">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="E230" t="str">
         <v/>
       </c>
       <c r="F230" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>346-9</v>
+        <v>27-7</v>
       </c>
       <c r="B231" t="str">
-        <v>GM103 LAPIZ UNIVERSAL NEGRO</v>
+        <v>HC7 SPEAKER SPORT AZUL</v>
       </c>
       <c r="C231" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D231">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="E231" t="str">
         <v/>
       </c>
       <c r="F231" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>347-6</v>
+        <v>28-4</v>
       </c>
       <c r="B232" t="str">
-        <v>GM111 LAPIZ UNIVERSAL 3-1 BLANCO</v>
+        <v>HC7 SPEAKER SPORT ROJO</v>
       </c>
       <c r="C232" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D232">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="E232" t="str">
         <v/>
       </c>
       <c r="F232" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>348-3</v>
+        <v>35-2</v>
       </c>
       <c r="B233" t="str">
-        <v>GM111 LAPIZ UNIVERSAL 3-1 NEGRO</v>
+        <v>HC8 SPEACKER SPORT NEGRO</v>
       </c>
       <c r="C233" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D233">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="E233" t="str">
         <v/>
       </c>
       <c r="F233" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>373-5</v>
+        <v>34-5</v>
       </c>
       <c r="B234" t="str">
-        <v>GM28 MOUSE INALB GRIS C/ BLANCO</v>
+        <v>HC8 SPEAKER SPORT BLANCO</v>
       </c>
       <c r="C234" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D234">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="E234" t="str">
         <v/>
       </c>
       <c r="F234" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>374-2</v>
+        <v>6-2</v>
       </c>
       <c r="B235" t="str">
-        <v>GM28 MOUSE INLAB GRIS C/ NEGRO</v>
+        <v>HC8 SPEAKER SPORT CELESTE</v>
       </c>
       <c r="C235" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D235">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="E235" t="str">
         <v/>
       </c>
       <c r="F235" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>375-9</v>
+        <v>38-3</v>
       </c>
       <c r="B236" t="str">
-        <v>GM29 MOUSE INLAB BLANCO</v>
+        <v>HC9 SPEACKER SPOTR GRIS</v>
       </c>
       <c r="C236" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D236">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E236" t="str">
         <v/>
       </c>
       <c r="F236" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>376-6</v>
+        <v>39-0</v>
       </c>
       <c r="B237" t="str">
-        <v>GM29 MOUSE INLAB LILA</v>
+        <v>HC9 SPEAKER SPORT NEGRO</v>
       </c>
       <c r="C237" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D237">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E237" t="str">
         <v/>
       </c>
       <c r="F237" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>349-0</v>
+        <v>357-5</v>
       </c>
       <c r="B238" t="str">
-        <v>GM30 ALFOMBRILLA P/MOUSE NEGRO</v>
+        <v>HE10 HERVIDORA ELECRICA 1.7L NEGRO</v>
       </c>
       <c r="C238" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D238">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="E238" t="str">
         <v/>
       </c>
       <c r="F238" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>379-7</v>
+        <v>358-2</v>
       </c>
       <c r="B239" t="str">
-        <v>GM35 MOUSE TRANSPARENTE INALAMBRICO BLAN</v>
+        <v>HE11 HERVIDORA ELECTRICA 1.7L NEGRO</v>
       </c>
       <c r="C239" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D239">
-        <v>12.5</v>
+        <v>36</v>
       </c>
       <c r="E239" t="str">
         <v/>
       </c>
       <c r="F239" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>380-3</v>
+        <v>359-9</v>
       </c>
       <c r="B240" t="str">
-        <v>GM35 MOUSE TRANSPARENTE INALMBRICO GRIS</v>
+        <v>HE12 HERVIDORA ELECTRICA 1.7L GRIS</v>
       </c>
       <c r="C240" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D240">
-        <v>12.5</v>
+        <v>39</v>
       </c>
       <c r="E240" t="str">
         <v/>
       </c>
       <c r="F240" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>381-0</v>
+        <v>360-5</v>
       </c>
       <c r="B241" t="str">
-        <v>GM35 MOUSE TRANSPARETNTE INLAMBRICO LILA</v>
+        <v>HE20 AIR FRAYER NEGRO</v>
       </c>
       <c r="C241" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D241">
-        <v>12.5</v>
+        <v>127.99</v>
       </c>
       <c r="E241" t="str">
         <v/>
       </c>
       <c r="F241" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>350-6</v>
+        <v>361-2</v>
       </c>
       <c r="B242" t="str">
-        <v>GM6 BOTON P/JUEGO NEGRO</v>
+        <v>HE22 AIR FRAYER BLANCO</v>
       </c>
       <c r="C242" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D242">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E242" t="str">
         <v/>
       </c>
       <c r="F242" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>551-7</v>
+        <v>362-9</v>
       </c>
       <c r="B243" t="str">
-        <v>GM7 CONTROL P/ CELULAR</v>
+        <v>HE32 LICUADORA 1.8L NEGRO</v>
       </c>
       <c r="C243" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D243">
-        <v>8.5</v>
+        <v>32.99</v>
       </c>
       <c r="E243" t="str">
         <v/>
       </c>
       <c r="F243" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>336-0</v>
+        <v>363-6</v>
       </c>
       <c r="B244" t="str">
-        <v>GT3 SPORTE P/TARJETAS MAGNETICO NEGRO</v>
+        <v>HE33 LICUADORA BLANCO</v>
       </c>
       <c r="C244" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D244">
-        <v>12</v>
+        <v>50.99</v>
       </c>
       <c r="E244" t="str">
         <v/>
       </c>
       <c r="F244" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>337-7</v>
+        <v>364-3</v>
       </c>
       <c r="B245" t="str">
-        <v>GT5 BOLSO P/ NOTEBOOL GRIS</v>
+        <v>HE33 LICUADORA NEGRO</v>
       </c>
       <c r="C245" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D245">
-        <v>15</v>
+        <v>50.99</v>
       </c>
       <c r="E245" t="str">
         <v/>
       </c>
       <c r="F245" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>338-4</v>
+        <v>365-0</v>
       </c>
       <c r="B246" t="str">
-        <v>GT6 SOPORTE P/ TARJETA NEGRO</v>
+        <v>HE50TOSTADOR NEGRO</v>
       </c>
       <c r="C246" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D246">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E246" t="str">
         <v/>
       </c>
       <c r="F246" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>431-2</v>
+        <v>303-2</v>
       </c>
       <c r="B247" t="str">
-        <v>H19 SPORTS CELULAR P/AUTO NEGRO</v>
+        <v>HI20 BLANZA BLANCO</v>
       </c>
       <c r="C247" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D247">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="E247" t="str">
         <v/>
       </c>
       <c r="F247" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>432-9</v>
+        <v>304-9</v>
       </c>
       <c r="B248" t="str">
-        <v>H27 SOPORTE CELULAR P/AUTO NEGRO</v>
+        <v>HI21 BALANZA BLANCO</v>
       </c>
       <c r="C248" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D248">
-        <v>15</v>
+        <v>29.99</v>
       </c>
       <c r="E248" t="str">
         <v/>
       </c>
       <c r="F248" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>434-3</v>
+        <v>386-5</v>
       </c>
       <c r="B249" t="str">
-        <v>H51 SOPORTE P/ CELULAR</v>
+        <v>HP11 PLUS SECADOR DE PELO LILA</v>
       </c>
       <c r="C249" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D249">
-        <v>16.5</v>
+        <v>32</v>
       </c>
       <c r="E249" t="str">
         <v/>
       </c>
       <c r="F249" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>435-0</v>
+        <v>387-2</v>
       </c>
       <c r="B250" t="str">
-        <v>H55 SOPORTE DE CELULAR P/AUTO NEGRO</v>
+        <v>HP11 SECADOR P/PELO ROSA</v>
       </c>
       <c r="C250" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D250">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E250" t="str">
         <v/>
       </c>
       <c r="F250" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>436-7</v>
+        <v>388-9</v>
       </c>
       <c r="B251" t="str">
-        <v>H61 SOPORTE CELULAR MAG P/AUTO NEGRO</v>
+        <v>HP13 SECADOR P/PELO ROSA</v>
       </c>
       <c r="C251" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D251">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E251" t="str">
         <v/>
       </c>
       <c r="F251" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>437-4</v>
+        <v>389-6</v>
       </c>
       <c r="B252" t="str">
-        <v>H65 SOPORTE DE CELULAR PARA AUTI NEGRO</v>
+        <v>HP16 SECADOR DE PELO BLANCO</v>
       </c>
       <c r="C252" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D252">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="E252" t="str">
         <v/>
       </c>
       <c r="F252" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>550-0</v>
+        <v>390-2</v>
       </c>
       <c r="B253" t="str">
-        <v>H65 SOPORTE DE CELULAR PARA AUTI ROJO</v>
+        <v>HP17 SECADOR DE PELO NEGRO</v>
       </c>
       <c r="C253" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D253">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E253" t="str">
         <v/>
       </c>
       <c r="F253" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>439-8</v>
+        <v>391-9</v>
       </c>
       <c r="B254" t="str">
-        <v>H66 SOPORTE DE CELULAR P/AUTO ROJO</v>
+        <v>HP22 CORTADOR DE BARBA RETRO NEGRO</v>
       </c>
       <c r="C254" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D254">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="E254" t="str">
         <v/>
       </c>
       <c r="F254" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>440-4</v>
+        <v>392-6</v>
       </c>
       <c r="B255" t="str">
-        <v>H71 SOPORTE RETROVISOR P/AUTO NEGRO</v>
+        <v>HP23 CORTADOR DE PELO ELECTRICA NEGRO</v>
       </c>
       <c r="C255" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D255">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="E255" t="str">
         <v/>
       </c>
       <c r="F255" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>3-1</v>
+        <v>393-3</v>
       </c>
       <c r="B256" t="str">
-        <v>HA10 SPEAKER PORTAIL NEGRO</v>
+        <v>HP23 CORTADOR DE PELO ELECTRICA VERDE</v>
       </c>
       <c r="C256" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D256">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="E256" t="str">
         <v/>
       </c>
       <c r="F256" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>42-0</v>
+        <v>394-0</v>
       </c>
       <c r="B257" t="str">
-        <v>HA4 MINI SPEAKER PORTATIL NEGRO</v>
+        <v>HP24 CORTADOR DE CABELLO NEGRO</v>
       </c>
       <c r="C257" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D257">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="E257" t="str">
         <v/>
       </c>
       <c r="F257" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>43-7</v>
+        <v>395-7</v>
       </c>
       <c r="B258" t="str">
-        <v>HA4 MINI SPEAKER VERDE</v>
+        <v>HP31  MAOUINA DE AFEITAR DOBLE GRIS</v>
       </c>
       <c r="C258" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D258">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="E258" t="str">
         <v/>
       </c>
       <c r="F258" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>7-9</v>
+        <v>396-4</v>
       </c>
       <c r="B259" t="str">
-        <v>HA4 SPEAKER PORTAIL VERDE</v>
+        <v>HP37 CORTADOR DE VELLO MULTI 3-1 NEGRO</v>
       </c>
       <c r="C259" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D259">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="E259" t="str">
         <v/>
       </c>
       <c r="F259" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>8-6</v>
+        <v>441-1</v>
       </c>
       <c r="B260" t="str">
-        <v>HA4 SPEAKER PORTATIL NEGRO</v>
+        <v>HU1 ADTADOR INALAMBRICO P/AUTO GRIS</v>
       </c>
       <c r="C260" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D260">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="E260" t="str">
         <v/>
       </c>
       <c r="F260" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>9-3</v>
+        <v>442-8</v>
       </c>
       <c r="B261" t="str">
-        <v>HA8 SPEAKER+MICROFONO NEGRO</v>
+        <v>HW29 SOPORTE CARGADOR MAGNETICO</v>
       </c>
       <c r="C261" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D261">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="E261" t="str">
         <v/>
       </c>
       <c r="F261" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>4-8</v>
+        <v>443-5</v>
       </c>
       <c r="B262" t="str">
-        <v>HC16 SPEAKER BT GRIS</v>
+        <v>HW34 SOPORTE CARGADOR MAGNETICO CELULAR</v>
       </c>
       <c r="C262" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D262">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E262" t="str">
         <v/>
       </c>
       <c r="F262" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>13-0</v>
+        <v>305-6</v>
       </c>
       <c r="B263" t="str">
-        <v>HC16 SPEAKER SPORTS BT CAMUFLADO</v>
+        <v>HX11 LAMPARA DE MESA BLANCO</v>
       </c>
       <c r="C263" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D263">
-        <v>25</v>
+        <v>20.99</v>
       </c>
       <c r="E263" t="str">
         <v/>
       </c>
       <c r="F263" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>11-6</v>
+        <v>306-3</v>
       </c>
       <c r="B264" t="str">
-        <v>HC16 SPEAKER SPORTS BT NEGRO</v>
+        <v>HX12 LAMPARA DE MESA C/PROTECCION DE OJO</v>
       </c>
       <c r="C264" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D264">
-        <v>25</v>
+        <v>25.99</v>
       </c>
       <c r="E264" t="str">
         <v/>
       </c>
       <c r="F264" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>10-9</v>
+        <v>1137-2</v>
       </c>
       <c r="B265" t="str">
-        <v>HC16 SPEAKER SPORTS BT ROJO</v>
+        <v>HX30 HUMIDICADOR ULTRASONIC BLANCO</v>
       </c>
       <c r="C265" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D265">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E265" t="str">
         <v/>
       </c>
       <c r="F265" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>14-7</v>
+        <v>308-7</v>
       </c>
       <c r="B266" t="str">
-        <v>HC17 SPEAKER PORTATIL AZUL</v>
+        <v>HX31 HUMIDFICADOR DIGITAL BLANCO</v>
       </c>
       <c r="C266" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D266">
-        <v>25</v>
+        <v>24.99</v>
       </c>
       <c r="E266" t="str">
         <v/>
       </c>
       <c r="F266" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>15-4</v>
+        <v>309-4</v>
       </c>
       <c r="B267" t="str">
-        <v>HC17 SPEAKER PORTATIL BORDO</v>
+        <v>HX32 HUMIDIFICADOR BEIGE</v>
       </c>
       <c r="C267" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D267">
-        <v>25</v>
+        <v>16.99</v>
       </c>
       <c r="E267" t="str">
         <v/>
       </c>
       <c r="F267" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>16-1</v>
+        <v>310-0</v>
       </c>
       <c r="B268" t="str">
-        <v>HC17 SPEAKER PORTATIL GRIS</v>
+        <v>HX67 FORCE VENTILADOR NEGRO</v>
       </c>
       <c r="C268" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D268">
-        <v>25</v>
+        <v>26.99</v>
       </c>
       <c r="E268" t="str">
         <v/>
       </c>
       <c r="F268" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>17-8</v>
+        <v>312-4</v>
       </c>
       <c r="B269" t="str">
-        <v>HC17 SPEAKER PORTATIL NEGRO</v>
+        <v>HY11 ASPIRADOR MANUAL INLAMBRICO BLANCO</v>
       </c>
       <c r="C269" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D269">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="E269" t="str">
         <v/>
       </c>
       <c r="F269" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>18-5</v>
+        <v>184-7</v>
       </c>
       <c r="B270" t="str">
-        <v>HC17 SPEAKER PORTATIL ROJO</v>
+        <v>Hoco Auricular M101 3.5MM Negro</v>
       </c>
       <c r="C270" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D270">
-        <v>25</v>
+        <v>4.5</v>
       </c>
       <c r="E270" t="str">
         <v/>
       </c>
       <c r="F270" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>30-7</v>
+        <v>192-2</v>
       </c>
       <c r="B271" t="str">
-        <v>HC22 SPEAKER PORTATIL AZUL</v>
+        <v>Hoco Auricular M111 Pro c/Microfono Lightning Black</v>
       </c>
       <c r="C271" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D271">
-        <v>15</v>
+        <v>11.5</v>
       </c>
       <c r="E271" t="str">
         <v/>
       </c>
       <c r="F271" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>52-9</v>
+        <v>122-9</v>
       </c>
       <c r="B272" t="str">
-        <v>HC22 SPEAKER PORTATIL BLANCO</v>
+        <v>Hoco Auricular W46 Bluetooth Blanco</v>
       </c>
       <c r="C272" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D272">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E272" t="str">
         <v/>
       </c>
       <c r="F272" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>32-1</v>
+        <v>124-3</v>
       </c>
       <c r="B273" t="str">
-        <v>HC22 SPEAKER PORTATIL GRIS</v>
+        <v>Hoco Auricular W46 Bluetooth MARRON</v>
       </c>
       <c r="C273" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D273">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E273" t="str">
         <v/>
       </c>
       <c r="F273" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>33-8</v>
+        <v>129-8</v>
       </c>
       <c r="B274" t="str">
-        <v>HC22 SPEAKER PORTATIL NEGRO</v>
+        <v>Hoco Auricular W55 Bluetooth Silver</v>
       </c>
       <c r="C274" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D274">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E274" t="str">
         <v/>
       </c>
       <c r="F274" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>5-5</v>
+        <v>131-1</v>
       </c>
       <c r="B275" t="str">
-        <v>HC28 SPEAKER PORTATIL NEGRO</v>
+        <v>Hoco Auricular W55 Bluetooth green</v>
       </c>
       <c r="C275" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D275">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E275" t="str">
         <v/>
       </c>
       <c r="F275" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>19-2</v>
+        <v>130-4</v>
       </c>
       <c r="B276" t="str">
-        <v>HC30 SPEAKER BT OCEANO AZUL</v>
+        <v>Hoco Auricular W55 Plus Bluetooth Silver</v>
       </c>
       <c r="C276" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D276">
         <v>28</v>
       </c>
       <c r="E276" t="str">
         <v/>
       </c>
       <c r="F276" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>20-8</v>
+        <v>117-5</v>
       </c>
       <c r="B277" t="str">
-        <v>HC30 SPEAKER BT OCEANO GRIS</v>
+        <v>Hoco Cooler p/Celular CW57 Black</v>
       </c>
       <c r="C277" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D277">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E277" t="str">
         <v/>
       </c>
       <c r="F277" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>21-5</v>
+        <v>217-2</v>
       </c>
       <c r="B278" t="str">
-        <v>HC30 SPEAKER BT OCEANO NEGRO</v>
+        <v>Hoco Reloj Watch Y21 Silver/Marrón</v>
       </c>
       <c r="C278" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D278">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E278" t="str">
         <v/>
       </c>
       <c r="F278" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>22-2</v>
+        <v>25-3</v>
       </c>
       <c r="B279" t="str">
-        <v>HC34 SPEAKER BT GRIS</v>
+        <v>Hoco Speaker HC6 BT Azul</v>
       </c>
       <c r="C279" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D279">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E279" t="str">
         <v/>
       </c>
       <c r="F279" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>23-9</v>
+        <v>543-2</v>
       </c>
       <c r="B280" t="str">
-        <v>HC34 SPEAKER BT NEGRO</v>
+        <v>Hoco W27 Audífonos Inalámbricos con Orejas de Gato</v>
       </c>
       <c r="C280" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D280">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E280" t="str">
         <v/>
       </c>
       <c r="F280" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>24-6</v>
+        <v>237-0</v>
       </c>
       <c r="B281" t="str">
-        <v>HC34 SPEAKER BT VERDE</v>
+        <v>Hoco Y28 Smart Watch Amoled - Gold</v>
       </c>
       <c r="C281" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D281">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="E281" t="str">
         <v/>
       </c>
       <c r="F281" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>25-3</v>
+        <v>1124-2</v>
       </c>
       <c r="B282" t="str">
-        <v>HC6 SPEAKER PORTATIL AZUL</v>
+        <v>IPAD 11TH 128GB BLUE</v>
       </c>
       <c r="C282" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D282">
-        <v>28</v>
+        <v>362</v>
       </c>
       <c r="E282" t="str">
         <v/>
       </c>
       <c r="F282" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>26-0</v>
+        <v>1126-6</v>
       </c>
       <c r="B283" t="str">
-        <v>HC6 SPEAKER PORTATIL NEGRO</v>
+        <v>IPAD 11TH 128GB PINK</v>
       </c>
       <c r="C283" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D283">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="E283" t="str">
         <v/>
       </c>
       <c r="F283" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>545-6</v>
+        <v>1125-9</v>
       </c>
       <c r="B284" t="str">
-        <v>HC7 SPEACKER SPORT GRIS</v>
+        <v>IPAD 11TH 128GB YELLOW</v>
       </c>
       <c r="C284" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D284">
-        <v>22</v>
+        <v>354</v>
       </c>
       <c r="E284" t="str">
         <v/>
       </c>
       <c r="F284" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>29-1</v>
+        <v>1130-3</v>
       </c>
       <c r="B285" t="str">
-        <v>HC7 SPEACKER SPORT NEGRO</v>
+        <v>IPAD 11TH 256GB BLUE</v>
       </c>
       <c r="C285" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D285">
-        <v>22</v>
+        <v>480</v>
       </c>
       <c r="E285" t="str">
         <v/>
       </c>
       <c r="F285" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>27-7</v>
+        <v>1127-3</v>
       </c>
       <c r="B286" t="str">
-        <v>HC7 SPEAKER SPORT AZUL</v>
+        <v>IPAD 11TH 256GB SILVER</v>
       </c>
       <c r="C286" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D286">
-        <v>22</v>
+        <v>500</v>
       </c>
       <c r="E286" t="str">
         <v/>
       </c>
       <c r="F286" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>28-4</v>
+        <v>1131-0</v>
       </c>
       <c r="B287" t="str">
-        <v>HC7 SPEAKER SPORT ROJO</v>
+        <v>IPAD 11TH 256GB YELLOW</v>
       </c>
       <c r="C287" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D287">
-        <v>22</v>
+        <v>460</v>
       </c>
       <c r="E287" t="str">
         <v/>
       </c>
       <c r="F287" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>35-2</v>
+        <v>1110-5</v>
       </c>
       <c r="B288" t="str">
-        <v>HC8 SPEACKER SPORT NEGRO</v>
+        <v>IPHONE 14 128GB LILAS US SWAP</v>
       </c>
       <c r="C288" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D288">
-        <v>42</v>
+        <v>350</v>
       </c>
       <c r="E288" t="str">
         <v/>
       </c>
       <c r="F288" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>34-5</v>
+        <v>1084-9</v>
       </c>
       <c r="B289" t="str">
-        <v>HC8 SPEAKER SPORT BLANCO</v>
+        <v>IPHONE 15 128GB AM SWAP PINK</v>
       </c>
       <c r="C289" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D289">
-        <v>42</v>
+        <v>458</v>
       </c>
       <c r="E289" t="str">
         <v/>
       </c>
       <c r="F289" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>6-2</v>
+        <v>1269-0</v>
       </c>
       <c r="B290" t="str">
-        <v>HC8 SPEAKER SPORT CELESTE</v>
+        <v>IPHONE 15 128GB AZUL US SWAP</v>
       </c>
       <c r="C290" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D290">
-        <v>43</v>
+        <v>450</v>
       </c>
       <c r="E290" t="str">
         <v/>
       </c>
       <c r="F290" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>36-9</v>
+        <v>1085-6</v>
       </c>
       <c r="B291" t="str">
-        <v>HC8 SPEAKER SPORT ROJO</v>
+        <v>IPHONE 15 128GB PRETO AM SWAP</v>
       </c>
       <c r="C291" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D291">
-        <v>42</v>
+        <v>458</v>
       </c>
       <c r="E291" t="str">
         <v/>
       </c>
       <c r="F291" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>38-3</v>
+        <v>1029-0</v>
       </c>
       <c r="B292" t="str">
-        <v>HC9 SPEACKER SPOTR GRIS</v>
+        <v>IPHONE 17 256 GB MIST AZUL</v>
       </c>
       <c r="C292" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D292">
-        <v>19</v>
+        <v>950</v>
       </c>
       <c r="E292" t="str">
         <v/>
       </c>
       <c r="F292" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>37-6</v>
+        <v>1030-6</v>
       </c>
       <c r="B293" t="str">
-        <v>HC9 SPEAKER SPORT AZUL</v>
+        <v>IPHONE 17 256 GB PRETO</v>
       </c>
       <c r="C293" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D293">
-        <v>19</v>
+        <v>950</v>
       </c>
       <c r="E293" t="str">
         <v/>
       </c>
       <c r="F293" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>39-0</v>
+        <v>1029</v>
       </c>
       <c r="B294" t="str">
-        <v>HC9 SPEAKER SPORT NEGRO</v>
+        <v>IPHONE 17 256GB MIST AZUL</v>
       </c>
       <c r="C294" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D294">
-        <v>19</v>
+        <v>770</v>
       </c>
       <c r="E294" t="str">
         <v/>
       </c>
       <c r="F294" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>40-6</v>
+        <v>1030</v>
       </c>
       <c r="B295" t="str">
-        <v>HC9 SPEAKER SPORT ROJO</v>
+        <v>IPHONE 17 256GB PRETO</v>
       </c>
       <c r="C295" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D295">
-        <v>19</v>
+        <v>770</v>
       </c>
       <c r="E295" t="str">
         <v/>
       </c>
       <c r="F295" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>357-5</v>
+        <v>1580-6</v>
       </c>
       <c r="B296" t="str">
-        <v>HE10 HERVIDORA ELECRICA 1.7L NEGRO</v>
+        <v>IPHONE 17 PRO 256GB AZUL AS IS</v>
       </c>
       <c r="C296" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D296">
-        <v>46</v>
+        <v>1140</v>
       </c>
       <c r="E296" t="str">
         <v/>
       </c>
       <c r="F296" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>358-2</v>
+        <v>1147-1</v>
       </c>
       <c r="B297" t="str">
-        <v>HE11 HERVIDORA ELECTRICA 1.7L NEGRO</v>
+        <v>IPHONE 17 PRO 256GB COSMIC ORANGE</v>
       </c>
       <c r="C297" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D297">
-        <v>36</v>
+        <v>1145</v>
       </c>
       <c r="E297" t="str">
         <v/>
       </c>
       <c r="F297" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>359-9</v>
+        <v>1581-3</v>
       </c>
       <c r="B298" t="str">
-        <v>HE12 HERVIDORA ELECTRICA 1.7L GRIS</v>
+        <v>IPHONE 17 PRO 256GB ORANGE ASIS</v>
       </c>
       <c r="C298" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D298">
-        <v>39</v>
+        <v>1140</v>
       </c>
       <c r="E298" t="str">
         <v/>
       </c>
       <c r="F298" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>360-5</v>
+        <v>1582-0</v>
       </c>
       <c r="B299" t="str">
-        <v>HE20 AIR FRAYER NEGRO</v>
+        <v>IPHONE 17 PRO 256GB SILVER ASIS</v>
       </c>
       <c r="C299" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D299">
-        <v>127.99</v>
+        <v>1140</v>
       </c>
       <c r="E299" t="str">
         <v/>
       </c>
       <c r="F299" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>361-2</v>
+        <v>1169-3</v>
       </c>
       <c r="B300" t="str">
-        <v>HE22 AIR FRAYER BLANCO</v>
+        <v>IPHONE 17 PRO 512GB AZUL</v>
       </c>
       <c r="C300" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D300">
-        <v>90</v>
+        <v>1399</v>
       </c>
       <c r="E300" t="str">
         <v/>
       </c>
       <c r="F300" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>362-9</v>
+        <v>1832-6</v>
       </c>
       <c r="B301" t="str">
-        <v>HE32 LICUADORA 1.8L NEGRO</v>
+        <v>IPHONE 17 PRO 512GB COSMIC ORANGE</v>
       </c>
       <c r="C301" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D301">
-        <v>32.99</v>
+        <v>1399</v>
       </c>
       <c r="E301" t="str">
         <v/>
       </c>
       <c r="F301" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>363-6</v>
+        <v>1168-6</v>
       </c>
       <c r="B302" t="str">
-        <v>HE33 LICUADORA BLANCO</v>
+        <v>IPHONE 17 PRO 512GB SILVER</v>
       </c>
       <c r="C302" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D302">
-        <v>50.99</v>
+        <v>1399</v>
       </c>
       <c r="E302" t="str">
         <v/>
       </c>
       <c r="F302" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>364-3</v>
+        <v>1676-6</v>
       </c>
       <c r="B303" t="str">
-        <v>HE33 LICUADORA NEGRO</v>
+        <v>IPHONE 17 PRO MAX 256GB BLUE JP</v>
       </c>
       <c r="C303" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D303">
-        <v>50.99</v>
+        <v>1175</v>
       </c>
       <c r="E303" t="str">
         <v/>
       </c>
       <c r="F303" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>365-0</v>
+        <v>1151-8</v>
       </c>
       <c r="B304" t="str">
-        <v>HE50TOSTADOR NEGRO</v>
+        <v>IPHONE 17 PRO MAX 256GB COMIC ORANGE</v>
       </c>
       <c r="C304" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D304">
-        <v>80</v>
+        <v>1135</v>
       </c>
       <c r="E304" t="str">
         <v/>
       </c>
       <c r="F304" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>303-2</v>
+        <v>1595-0</v>
       </c>
       <c r="B305" t="str">
-        <v>HI20 BLANZA BLANCO</v>
+        <v>IPHONE 17 PRO MAX 256GB SILVER JP</v>
       </c>
       <c r="C305" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D305">
-        <v>25</v>
+        <v>1450</v>
       </c>
       <c r="E305" t="str">
         <v/>
       </c>
       <c r="F305" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>304-9</v>
+        <v>1120-4</v>
       </c>
       <c r="B306" t="str">
-        <v>HI21 BALANZA BLANCO</v>
+        <v>IPHONE 17 PRO MAX 512 GB SILVER</v>
       </c>
       <c r="C306" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D306">
-        <v>29.99</v>
+        <v>1700</v>
       </c>
       <c r="E306" t="str">
         <v/>
       </c>
       <c r="F306" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>382-7</v>
+        <v>1148-8</v>
       </c>
       <c r="B307" t="str">
-        <v>HI30 ROUTER WIFI4 BLANCO</v>
+        <v>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</v>
       </c>
       <c r="C307" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D307">
-        <v>23</v>
+        <v>1490</v>
       </c>
       <c r="E307" t="str">
         <v/>
       </c>
       <c r="F307" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>386-5</v>
+        <v>1149-5</v>
       </c>
       <c r="B308" t="str">
-        <v>HP11 PLUS SECADOR DE PELO LILA</v>
+        <v>IPHONE 17 PRO MAX 512GB DEEP BLUE</v>
       </c>
       <c r="C308" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D308">
-        <v>32</v>
+        <v>1495</v>
       </c>
       <c r="E308" t="str">
         <v/>
       </c>
       <c r="F308" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>387-2</v>
+        <v>45-1</v>
       </c>
       <c r="B309" t="str">
-        <v>HP11 SECADOR P/PELO ROSA</v>
+        <v>J100 CARGADOR PORTATIL BLANCO</v>
       </c>
       <c r="C309" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D309">
-        <v>32</v>
+        <v>9.9</v>
       </c>
       <c r="E309" t="str">
         <v/>
       </c>
       <c r="F309" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>388-9</v>
+        <v>46-8</v>
       </c>
       <c r="B310" t="str">
-        <v>HP13 SECADOR P/PELO ROSA</v>
+        <v>J100 CARGADOR PORTATIL NEGRO</v>
       </c>
       <c r="C310" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D310">
-        <v>30</v>
+        <v>9.9</v>
       </c>
       <c r="E310" t="str">
         <v/>
       </c>
       <c r="F310" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>389-6</v>
+        <v>48-2</v>
       </c>
       <c r="B311" t="str">
-        <v>HP16 SECADOR DE PELO BLANCO</v>
+        <v>J111 CARGADOR PORTATIL NEGRO 10K</v>
       </c>
       <c r="C311" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D311">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E311" t="str">
         <v/>
       </c>
       <c r="F311" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>390-2</v>
+        <v>49-9</v>
       </c>
       <c r="B312" t="str">
-        <v>HP17 SECADOR DE PELO NEGRO</v>
+        <v>J117A CARGADOR PORTATIL MEGNETICO BLANCO</v>
       </c>
       <c r="C312" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D312">
-        <v>20</v>
+        <v>22.5</v>
       </c>
       <c r="E312" t="str">
         <v/>
       </c>
       <c r="F312" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>391-9</v>
+        <v>55-0</v>
       </c>
       <c r="B313" t="str">
-        <v>HP22 CORTADOR DE BARBA RETRO NEGRO</v>
+        <v>J136 CARGADOR PORTATIL NEGRO 10K</v>
       </c>
       <c r="C313" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D313">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E313" t="str">
         <v/>
       </c>
       <c r="F313" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>392-6</v>
+        <v>553-1</v>
       </c>
       <c r="B314" t="str">
-        <v>HP23 CORTADOR DE PELO ELECTRICA NEGRO</v>
+        <v>KARSEELL ACEITE CAPILAR ESSENCE OIL 50ML</v>
       </c>
       <c r="C314" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D314">
-        <v>25</v>
+        <v>6.3</v>
       </c>
       <c r="E314" t="str">
         <v/>
       </c>
       <c r="F314" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>393-3</v>
+        <v>1416-8</v>
       </c>
       <c r="B315" t="str">
-        <v>HP23 CORTADOR DE PELO ELECTRICA VERDE</v>
+        <v>KARSEELL TRAVEL SET 70ML</v>
       </c>
       <c r="C315" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D315">
-        <v>25</v>
+        <v>7.99</v>
       </c>
       <c r="E315" t="str">
         <v/>
       </c>
       <c r="F315" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>394-0</v>
+        <v>1170-9</v>
       </c>
       <c r="B316" t="str">
-        <v>HP24 CORTADOR DE CABELLO NEGRO</v>
+        <v>KEEN MOTO INF MINI HARLEY M80 160W</v>
       </c>
       <c r="C316" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D316">
-        <v>18</v>
+        <v>295</v>
       </c>
       <c r="E316" t="str">
         <v/>
       </c>
       <c r="F316" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>395-7</v>
+        <v>1414-4</v>
       </c>
       <c r="B317" t="str">
-        <v>HP31  MAOUINA DE AFEITAR DOBLE GRIS</v>
+        <v>KIDS SMART PHONE SURTIDOS NORMAL</v>
       </c>
       <c r="C317" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D317">
-        <v>35</v>
+        <v>38.99</v>
       </c>
       <c r="E317" t="str">
         <v/>
       </c>
       <c r="F317" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>396-4</v>
+        <v>538-8</v>
       </c>
       <c r="B318" t="str">
-        <v>HP37 CORTADOR DE VELLO MULTI 3-1 NEGRO</v>
+        <v>KIESLECT SMAERT WATCH KR2 STAINLESS STEL</v>
       </c>
       <c r="C318" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D318">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="E318" t="str">
         <v/>
       </c>
       <c r="F318" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>1064-1</v>
+        <v>542-5</v>
       </c>
       <c r="B319" t="str">
-        <v>HP44 CEPILLO ALISADOR DE PELO LILA</v>
+        <v>KIESLECT SMAERT WATCH LORA PINK</v>
       </c>
       <c r="C319" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D319">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="E319" t="str">
         <v/>
       </c>
       <c r="F319" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>441-1</v>
+        <v>534-0</v>
       </c>
       <c r="B320" t="str">
-        <v>HU1 ADTADOR INALAMBRICO P/AUTO GRIS</v>
+        <v>KIESLECT SMART WATCH K10</v>
       </c>
       <c r="C320" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D320">
-        <v>43</v>
+        <v>19.2</v>
       </c>
       <c r="E320" t="str">
         <v/>
       </c>
       <c r="F320" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>442-8</v>
+        <v>536-4</v>
       </c>
       <c r="B321" t="str">
-        <v>HW29 SOPORTE CARGADOR MAGNETICO</v>
+        <v>KIESLECT SMART WATCH KR BLACK</v>
       </c>
       <c r="C321" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D321">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E321" t="str">
         <v/>
       </c>
       <c r="F321" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>443-5</v>
+        <v>537-1</v>
       </c>
       <c r="B322" t="str">
-        <v>HW34 SOPORTE CARGADOR MAGNETICO CELULAR</v>
+        <v>KIESLECT SMART WATCH KR2 BLACK</v>
       </c>
       <c r="C322" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D322">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E322" t="str">
         <v/>
       </c>
       <c r="F322" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>305-6</v>
+        <v>539-5</v>
       </c>
       <c r="B323" t="str">
-        <v>HX11 LAMPARA DE MESA BLANCO</v>
+        <v>KIESLECT SMART WATCH KS MINI BLUE .</v>
       </c>
       <c r="C323" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D323">
-        <v>20.99</v>
+        <v>44</v>
       </c>
       <c r="E323" t="str">
         <v/>
       </c>
       <c r="F323" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>306-3</v>
+        <v>540-1</v>
       </c>
       <c r="B324" t="str">
-        <v>HX12 LAMPARA DE MESA C/PROTECCION DE OJO</v>
+        <v>KIESLECT SMART WATCH L11 GOLD</v>
       </c>
       <c r="C324" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D324">
-        <v>25.99</v>
+        <v>18</v>
       </c>
       <c r="E324" t="str">
         <v/>
       </c>
       <c r="F324" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>1137-2</v>
+        <v>541-8</v>
       </c>
       <c r="B325" t="str">
-        <v>HX30 HUMIDICADOR ULTRASONIC BLANCO</v>
+        <v>KIESLECT SMART WATCH L11 PINK</v>
       </c>
       <c r="C325" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D325">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E325" t="str">
         <v/>
       </c>
       <c r="F325" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>308-7</v>
+        <v>1829-6</v>
       </c>
       <c r="B326" t="str">
-        <v>HX31 HUMIDFICADOR DIGITAL BLANCO</v>
+        <v>KIT VICTORIA'S SECRET BARE VANILLA BODY 75ML + LIP GLOW 3.2G</v>
       </c>
       <c r="C326" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D326">
-        <v>24.99</v>
+        <v>23</v>
       </c>
       <c r="E326" t="str">
         <v/>
       </c>
       <c r="F326" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>309-4</v>
+        <v>1066-5</v>
       </c>
       <c r="B327" t="str">
-        <v>HX32 HUMIDIFICADOR BEIGE</v>
+        <v>KIT VICTORIA'S SECRET BODY SPLASH 4 PIEZAS 75ML</v>
       </c>
       <c r="C327" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D327">
-        <v>16.99</v>
+        <v>41.99</v>
       </c>
       <c r="E327" t="str">
         <v/>
       </c>
       <c r="F327" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>310-0</v>
+        <v>1198-3</v>
       </c>
       <c r="B328" t="str">
-        <v>HX67 FORCE VENTILADOR NEGRO</v>
+        <v>KIT VICTORIA'S SECRET PURE SEDUCTION 2PCS 75ML</v>
       </c>
       <c r="C328" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D328">
-        <v>26.99</v>
+        <v>25</v>
       </c>
       <c r="E328" t="str">
         <v/>
       </c>
       <c r="F328" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>312-4</v>
+        <v>1830-2</v>
       </c>
       <c r="B329" t="str">
-        <v>HY11 ASPIRADOR MANUAL INLAMBRICO BLANCO</v>
+        <v>KIT VICTORIA'S SECRET PURE SEDUCTION BODY 75ML + LIP GLOW 3.2G</v>
       </c>
       <c r="C329" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D329">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="E329" t="str">
         <v/>
       </c>
       <c r="F329" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>1124-2</v>
+        <v>1831-9</v>
       </c>
       <c r="B330" t="str">
-        <v>IPAD 11TH 128GB BLUE</v>
+        <v>KIT VICTORIA'S SECRET VELVET PETALS BODY 75ML + LIP GLOW 3.2G</v>
       </c>
       <c r="C330" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D330">
-        <v>362</v>
+        <v>23</v>
       </c>
       <c r="E330" t="str">
         <v/>
       </c>
       <c r="F330" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>1126-6</v>
+        <v>1195-2</v>
       </c>
       <c r="B331" t="str">
-        <v>IPAD 11TH 128GB PINK</v>
+        <v>KOJIC A T PAD 70 PADS MEDICUBE</v>
       </c>
       <c r="C331" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D331">
-        <v>368</v>
+        <v>28.99</v>
       </c>
       <c r="E331" t="str">
         <v/>
       </c>
       <c r="F331" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>1125-9</v>
+        <v>347-6</v>
       </c>
       <c r="B332" t="str">
-        <v>IPAD 11TH 128GB YELLOW</v>
+        <v>LAPIZ UNIVERSAL 3-1 GM111 BLANCO HOCO</v>
       </c>
       <c r="C332" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D332">
-        <v>354</v>
+        <v>6</v>
       </c>
       <c r="E332" t="str">
         <v/>
       </c>
       <c r="F332" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>1130-3</v>
+        <v>348-3</v>
       </c>
       <c r="B333" t="str">
-        <v>IPAD 11TH 256GB BLUE</v>
+        <v>LAPIZ UNIVERSAL 3-1 NEGRO GM111 HOCO</v>
       </c>
       <c r="C333" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D333">
-        <v>480</v>
+        <v>6</v>
       </c>
       <c r="E333" t="str">
         <v/>
       </c>
       <c r="F333" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>1127-3</v>
+        <v>345-2</v>
       </c>
       <c r="B334" t="str">
-        <v>IPAD 11TH 256GB SILVER</v>
+        <v>LAPIZ UNIVERSAL BLANCO GM103 HOCO</v>
       </c>
       <c r="C334" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D334">
-        <v>500</v>
+        <v>6</v>
       </c>
       <c r="E334" t="str">
         <v/>
       </c>
       <c r="F334" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>1131-0</v>
+        <v>346-9</v>
       </c>
       <c r="B335" t="str">
-        <v>IPAD 11TH 256GB YELLOW</v>
+        <v>LAPIZ UNIVERSAL NEGRO GM103 HOCO</v>
       </c>
       <c r="C335" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D335">
-        <v>460</v>
+        <v>6</v>
       </c>
       <c r="E335" t="str">
         <v/>
       </c>
       <c r="F335" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>1029-0</v>
+        <v>1847-0</v>
       </c>
       <c r="B336" t="str">
-        <v>IPHONE 17 256 GB MIST AZUL</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AMBER APERITIF 250ML</v>
       </c>
       <c r="C336" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D336">
-        <v>950</v>
+        <v>11.5</v>
       </c>
       <c r="E336" t="str">
         <v/>
       </c>
       <c r="F336" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>1030-6</v>
+        <v>561-6</v>
       </c>
       <c r="B337" t="str">
-        <v>IPHONE 17 256 GB PRETO</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AQUA KISS 250ML</v>
       </c>
       <c r="C337" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D337">
-        <v>950</v>
+        <v>12</v>
       </c>
       <c r="E337" t="str">
         <v/>
       </c>
       <c r="F337" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>236-3</v>
+        <v>562-3</v>
       </c>
       <c r="B338" t="str">
-        <v>IPHONE 17 256GB LAVENDER</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AQUA KISS SHIMMER 250ML</v>
       </c>
       <c r="C338" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D338">
-        <v>183312</v>
+        <v>13</v>
       </c>
       <c r="E338" t="str">
         <v/>
       </c>
       <c r="F338" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>242-4</v>
+        <v>563-0</v>
       </c>
       <c r="B339" t="str">
-        <v>IPHONE 17 256GB PRETO</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA 250ML</v>
       </c>
       <c r="C339" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D339">
-        <v>82002</v>
+        <v>11.99</v>
       </c>
       <c r="E339" t="str">
         <v/>
       </c>
       <c r="F339" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>1580-6</v>
+        <v>564-7</v>
       </c>
       <c r="B340" t="str">
-        <v>IPHONE 17 PRO 256GB AZUL ASIS</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA CASHMERE 250ML</v>
       </c>
       <c r="C340" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D340">
-        <v>1140</v>
+        <v>12.99</v>
       </c>
       <c r="E340" t="str">
         <v/>
       </c>
       <c r="F340" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>1581-3</v>
+        <v>590-6</v>
       </c>
       <c r="B341" t="str">
-        <v>IPHONE 17 PRO 256GB ORANGE ASIS</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA SHIMMER 250ML</v>
       </c>
       <c r="C341" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D341">
-        <v>1140</v>
+        <v>12.99</v>
       </c>
       <c r="E341" t="str">
         <v/>
       </c>
       <c r="F341" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>1147-1</v>
+        <v>565-4</v>
       </c>
       <c r="B342" t="str">
-        <v>IPHONE 17 PRO 256GB SILVER</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA SOL 250ML</v>
       </c>
       <c r="C342" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D342">
-        <v>1299</v>
+        <v>11.99</v>
       </c>
       <c r="E342" t="str">
         <v/>
       </c>
       <c r="F342" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>1582-0</v>
+        <v>1846-3</v>
       </c>
       <c r="B343" t="str">
-        <v>IPHONE 17 PRO 256GB SILVER ASIS</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BERRY BRULEE 250ML</v>
       </c>
       <c r="C343" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D343">
-        <v>1140</v>
+        <v>11.5</v>
       </c>
       <c r="E343" t="str">
         <v/>
       </c>
       <c r="F343" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>1169-3</v>
+        <v>568-5</v>
       </c>
       <c r="B344" t="str">
-        <v>IPHONE 17 PRO 512GB AZUL</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET COCOUNT PASSION 250ML</v>
       </c>
       <c r="C344" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D344">
-        <v>1500</v>
+        <v>12.99</v>
       </c>
       <c r="E344" t="str">
         <v/>
       </c>
       <c r="F344" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>1832-6</v>
+        <v>569-2</v>
       </c>
       <c r="B345" t="str">
-        <v>IPHONE 17 PRO 512GB COSMIC ORANGE</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET COCOUNT PASSIONE SHIMMER 250ML</v>
       </c>
       <c r="C345" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D345">
-        <v>1500</v>
+        <v>12.99</v>
       </c>
       <c r="E345" t="str">
         <v/>
       </c>
       <c r="F345" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>1168-6</v>
+        <v>571-5</v>
       </c>
       <c r="B346" t="str">
-        <v>IPHONE 17 PRO 512GB SILVER</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET LOVE SPELL SOL 250ML</v>
       </c>
       <c r="C346" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D346">
-        <v>1500</v>
+        <v>11.5</v>
       </c>
       <c r="E346" t="str">
         <v/>
       </c>
       <c r="F346" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>218-9</v>
+        <v>1840-1</v>
       </c>
       <c r="B347" t="str">
-        <v>IPHONE 17 PRO MAX 256GB AZUL</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET MIGNIGHT BLOOM STARLIT 250ML</v>
       </c>
       <c r="C347" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D347">
-        <v>87455</v>
+        <v>12.99</v>
       </c>
       <c r="E347" t="str">
         <v/>
       </c>
       <c r="F347" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>1150-1</v>
+        <v>573-9</v>
       </c>
       <c r="B348" t="str">
-        <v>IPHONE 17 PRO MAX 256GB BLUE</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET NEON TROPIC 250ML</v>
       </c>
       <c r="C348" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D348">
-        <v>1500</v>
+        <v>11</v>
       </c>
       <c r="E348" t="str">
         <v/>
       </c>
       <c r="F348" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>1676-6</v>
+        <v>575-3</v>
       </c>
       <c r="B349" t="str">
-        <v>IPHONE 17 PRO MAX 256GB BLUE JP</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION CASHEMERE 250ML</v>
       </c>
       <c r="C349" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D349">
-        <v>1450</v>
+        <v>12.99</v>
       </c>
       <c r="E349" t="str">
         <v/>
       </c>
       <c r="F349" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>1151-8</v>
+        <v>576-0</v>
       </c>
       <c r="B350" t="str">
-        <v>IPHONE 17 PRO MAX 256GB COMIC ORANGE</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION SHIMMER 250ML</v>
       </c>
       <c r="C350" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D350">
-        <v>1450</v>
+        <v>12.99</v>
       </c>
       <c r="E350" t="str">
         <v/>
       </c>
       <c r="F350" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>215-8</v>
+        <v>577-7</v>
       </c>
       <c r="B351" t="str">
-        <v>IPHONE 17 PRO MAX 256GB SILVER</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION SOL 250ML</v>
       </c>
       <c r="C351" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D351">
-        <v>310235</v>
+        <v>12.99</v>
       </c>
       <c r="E351" t="str">
         <v/>
       </c>
       <c r="F351" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>1595-0</v>
+        <v>1061-0</v>
       </c>
       <c r="B352" t="str">
-        <v>IPHONE 17 PRO MAX 256GB SILVER JP</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION STARLIT 250ML</v>
       </c>
       <c r="C352" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D352">
-        <v>1450</v>
+        <v>12.99</v>
       </c>
       <c r="E352" t="str">
         <v/>
       </c>
       <c r="F352" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>1120-4</v>
+        <v>588-3</v>
       </c>
       <c r="B353" t="str">
-        <v>IPHONE 17 PRO MAX 512 GB SILVER</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET ROMANTIC 250ML</v>
       </c>
       <c r="C353" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D353">
-        <v>1700</v>
+        <v>12.99</v>
       </c>
       <c r="E353" t="str">
         <v/>
       </c>
       <c r="F353" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>1148-8</v>
+        <v>578-4</v>
       </c>
       <c r="B354" t="str">
-        <v>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET RUSH 250ML</v>
       </c>
       <c r="C354" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D354">
-        <v>1595</v>
+        <v>12.99</v>
       </c>
       <c r="E354" t="str">
         <v/>
       </c>
       <c r="F354" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>1149-5</v>
+        <v>579-1</v>
       </c>
       <c r="B355" t="str">
-        <v>IPHONE 17 PRO MAX 512GB DEEP BLUE</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET SIZZILLING VANILLA 250ML</v>
       </c>
       <c r="C355" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D355">
-        <v>1640</v>
+        <v>12.99</v>
       </c>
       <c r="E355" t="str">
         <v/>
       </c>
       <c r="F355" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>249-3</v>
+        <v>1845-6</v>
       </c>
       <c r="B356" t="str">
-        <v>IPHONE 17E 256GB PINK</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET SUGARED PETALS 250ML</v>
       </c>
       <c r="C356" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D356">
-        <v>12400</v>
+        <v>12.99</v>
       </c>
       <c r="E356" t="str">
         <v/>
       </c>
       <c r="F356" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>45-1</v>
+        <v>1303-1</v>
       </c>
       <c r="B357" t="str">
-        <v>J100 CARGADOR PORTATIL BLANCO</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET TEMPTATION 250ML</v>
       </c>
       <c r="C357" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D357">
-        <v>9.9</v>
+        <v>12.99</v>
       </c>
       <c r="E357" t="str">
         <v/>
       </c>
       <c r="F357" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>46-8</v>
+        <v>1212-6</v>
       </c>
       <c r="B358" t="str">
-        <v>J100 CARGADOR PORTATIL NEGRO</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET TEMPTATION SHIMMER 250ML</v>
       </c>
       <c r="C358" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D358">
-        <v>9.9</v>
+        <v>12.99</v>
       </c>
       <c r="E358" t="str">
         <v/>
       </c>
       <c r="F358" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>47-5</v>
+        <v>1841-8</v>
       </c>
       <c r="B359" t="str">
-        <v>J100A CARGADOR PORTATIL NEGRO 20K</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VANILLA LACE ARCHIVE 250ML</v>
       </c>
       <c r="C359" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D359">
-        <v>15.5</v>
+        <v>12.99</v>
       </c>
       <c r="E359" t="str">
         <v/>
       </c>
       <c r="F359" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>48-2</v>
+        <v>599-9</v>
       </c>
       <c r="B360" t="str">
-        <v>J111 CARGADOR PORTATIL NEGRO 10K</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS 250ML</v>
       </c>
       <c r="C360" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D360">
-        <v>12</v>
+        <v>12.99</v>
       </c>
       <c r="E360" t="str">
         <v/>
       </c>
       <c r="F360" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>50-5</v>
+        <v>581-4</v>
       </c>
       <c r="B361" t="str">
-        <v>J117A CARGADOR PORTATIL MAGNETICO NEGRO1</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS SHIMER 250ML</v>
       </c>
       <c r="C361" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D361">
-        <v>22.5</v>
+        <v>12.99</v>
       </c>
       <c r="E361" t="str">
         <v/>
       </c>
       <c r="F361" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>49-9</v>
+        <v>600-2</v>
       </c>
       <c r="B362" t="str">
-        <v>J117A CARGADOR PORTATIL MEGNETICO BLANCO</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS SOL 250ML</v>
       </c>
       <c r="C362" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D362">
-        <v>22.5</v>
+        <v>12.99</v>
       </c>
       <c r="E362" t="str">
         <v/>
       </c>
       <c r="F362" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>51-2</v>
+        <v>1041-2</v>
       </c>
       <c r="B363" t="str">
-        <v>J122 CARGADOR PORTATIL NEGRO 10K</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS STARLIT 250ML</v>
       </c>
       <c r="C363" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D363">
-        <v>14</v>
+        <v>12.99</v>
       </c>
       <c r="E363" t="str">
         <v/>
       </c>
       <c r="F363" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>53-6</v>
+        <v>583-8</v>
       </c>
       <c r="B364" t="str">
-        <v>J123 CARGADOR PORTATIL NEGRO 10K</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET WILD NEROLI 250ML</v>
       </c>
       <c r="C364" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D364">
-        <v>12</v>
+        <v>12.99</v>
       </c>
       <c r="E364" t="str">
         <v/>
       </c>
       <c r="F364" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>54-3</v>
+        <v>229-5</v>
       </c>
       <c r="B365" t="str">
-        <v>J123A CARGADOR PORTATIL NEGRO 20K</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET BARA VANILLA SOL 250ML</v>
       </c>
       <c r="C365" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D365">
-        <v>16</v>
+        <v>12.99</v>
       </c>
       <c r="E365" t="str">
         <v/>
       </c>
       <c r="F365" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>55-0</v>
+        <v>64-2</v>
       </c>
       <c r="B366" t="str">
-        <v>J136 CARGADOR PORTATIL NEGRO 10K</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET BARE VANILLA STARLIT 250ML</v>
       </c>
       <c r="C366" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D366">
-        <v>15</v>
+        <v>11.5</v>
       </c>
       <c r="E366" t="str">
         <v/>
       </c>
       <c r="F366" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>366-7</v>
+        <v>584-5</v>
       </c>
       <c r="B367" t="str">
-        <v>K21 TRIPODE 2 EN 1 NEGRO 1.37M</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET ELECTRIC MANGO 250ML</v>
       </c>
       <c r="C367" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D367">
-        <v>20</v>
+        <v>11.5</v>
       </c>
       <c r="E367" t="str">
         <v/>
       </c>
       <c r="F367" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>367-4</v>
+        <v>585-2</v>
       </c>
       <c r="B368" t="str">
-        <v>K22 TRIPODE NEGRO</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL 250ML</v>
       </c>
       <c r="C368" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D368">
-        <v>23</v>
+        <v>11.99</v>
       </c>
       <c r="E368" t="str">
         <v/>
       </c>
       <c r="F368" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>368-1</v>
+        <v>586-9</v>
       </c>
       <c r="B369" t="str">
-        <v>K24 SOPORTE C/ ESTABILIZADOR INTERLGENTE</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL CASHMERE 250ML</v>
       </c>
       <c r="C369" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D369">
-        <v>85</v>
+        <v>12.99</v>
       </c>
       <c r="E369" t="str">
         <v/>
       </c>
       <c r="F369" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>369-8</v>
+        <v>570-8</v>
       </c>
       <c r="B370" t="str">
-        <v>K25 SOPORTE P/CELULAR INTELIGENTE NEGRO</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL SHIMER 250ML</v>
       </c>
       <c r="C370" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D370">
-        <v>23</v>
+        <v>11.5</v>
       </c>
       <c r="E370" t="str">
         <v/>
       </c>
       <c r="F370" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>553-1</v>
+        <v>1844-9</v>
       </c>
       <c r="B371" t="str">
-        <v>KARSEELL ACEITE CAPILAR ESSENCE OIL 50ML</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET PISTACHIO CREME 250ML</v>
       </c>
       <c r="C371" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D371">
-        <v>6.3</v>
+        <v>11.99</v>
       </c>
       <c r="E371" t="str">
         <v/>
       </c>
       <c r="F371" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>205-9</v>
+        <v>1628-5</v>
       </c>
       <c r="B372" t="str">
-        <v>KARSEELL MASCARA CAPILAR MACA COLLAGEN 500ML</v>
+        <v>LOREAL CONDI A.R CORTEX LIPIDIUM 1.5L</v>
       </c>
       <c r="C372" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D372">
-        <v>21117.6</v>
+        <v>15.99</v>
       </c>
       <c r="E372" t="str">
         <v/>
       </c>
       <c r="F372" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>554-8</v>
+        <v>1623-0</v>
       </c>
       <c r="B373" t="str">
-        <v>KARSEELL MASCARA CAPILAR MACA COLLAGEN 500ML</v>
+        <v>LOREAL CONDI A.R POS QUIMICA 1.5L</v>
       </c>
       <c r="C373" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D373">
-        <v>7</v>
+        <v>16.99</v>
       </c>
       <c r="E373" t="str">
         <v/>
       </c>
       <c r="F373" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>1416-8</v>
+        <v>1624-7</v>
       </c>
       <c r="B374" t="str">
-        <v>KARSEELL TRAVEL SET 70ML</v>
+        <v>LOREAL CONDI FORCE RELAX 1.5L</v>
       </c>
       <c r="C374" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D374">
-        <v>7.99</v>
+        <v>19.99</v>
       </c>
       <c r="E374" t="str">
         <v/>
       </c>
       <c r="F374" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>1170-9</v>
+        <v>1586-8</v>
       </c>
       <c r="B375" t="str">
-        <v>KEEN MOTO INF MINI HARLEY M80 160W</v>
+        <v>LOREAL CONDI LISS UNLIMITED 1.5L</v>
       </c>
       <c r="C375" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D375">
-        <v>295</v>
+        <v>19.99</v>
       </c>
       <c r="E375" t="str">
         <v/>
       </c>
       <c r="F375" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>1414-4</v>
+        <v>1625-4</v>
       </c>
       <c r="B376" t="str">
-        <v>KIDS SMART PHONE SURTIDOS NORMAL</v>
+        <v>LOREAL CONDI LUMINO CONTRAST 1.5L</v>
       </c>
       <c r="C376" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D376">
-        <v>38.99</v>
+        <v>19.99</v>
       </c>
       <c r="E376" t="str">
         <v/>
       </c>
       <c r="F376" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>538-8</v>
+        <v>1585-1</v>
       </c>
       <c r="B377" t="str">
-        <v>KIESLECT SMAERT WATCH KR2 STAINLESS STEL</v>
+        <v>LOREAL CONDI METAL DETOX 1.5L</v>
       </c>
       <c r="C377" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D377">
-        <v>57</v>
+        <v>15.99</v>
       </c>
       <c r="E377" t="str">
         <v/>
       </c>
       <c r="F377" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>542-5</v>
+        <v>1583-7</v>
       </c>
       <c r="B378" t="str">
-        <v>KIESLECT SMAERT WATCH LORA PINK</v>
+        <v>LOREAL CONDI NUTRIFIER GLYCEROL 1.5L</v>
       </c>
       <c r="C378" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D378">
-        <v>42</v>
+        <v>15.99</v>
       </c>
       <c r="E378" t="str">
         <v/>
       </c>
       <c r="F378" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>534-0</v>
+        <v>1627-8</v>
       </c>
       <c r="B379" t="str">
-        <v>KIESLECT SMART WATCH K10</v>
+        <v>LOREAL CONDI PRO LONGER 1.5L</v>
       </c>
       <c r="C379" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D379">
-        <v>19.2</v>
+        <v>19.99</v>
       </c>
       <c r="E379" t="str">
         <v/>
       </c>
       <c r="F379" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>536-4</v>
+        <v>1588-2</v>
       </c>
       <c r="B380" t="str">
-        <v>KIESLECT SMART WATCH KR BLACK</v>
+        <v>LOREAL CONDI VITAMINO COLOR 1.5L</v>
       </c>
       <c r="C380" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D380">
-        <v>37</v>
+        <v>19.99</v>
       </c>
       <c r="E380" t="str">
         <v/>
       </c>
       <c r="F380" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>537-1</v>
+        <v>1617-9</v>
       </c>
       <c r="B381" t="str">
-        <v>KIESLECT SMART WATCH KR2 BLACK</v>
+        <v>LOREAL MASCARA A.R CORTEX LIPIDIUM 500G</v>
       </c>
       <c r="C381" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D381">
-        <v>55</v>
+        <v>15.99</v>
       </c>
       <c r="E381" t="str">
         <v/>
       </c>
       <c r="F381" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>539-5</v>
+        <v>1615-5</v>
       </c>
       <c r="B382" t="str">
-        <v>KIESLECT SMART WATCH KS MINI BLUE .</v>
+        <v>LOREAL MASCARA A.R POS QUIMICA 500G</v>
       </c>
       <c r="C382" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D382">
-        <v>44</v>
+        <v>15.99</v>
       </c>
       <c r="E382" t="str">
         <v/>
       </c>
       <c r="F382" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>540-1</v>
+        <v>1620-9</v>
       </c>
       <c r="B383" t="str">
-        <v>KIESLECT SMART WATCH L11 GOLD</v>
+        <v>LOREAL MASCARA FORCE RELAX 500G</v>
       </c>
       <c r="C383" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D383">
-        <v>18</v>
+        <v>15.99</v>
       </c>
       <c r="E383" t="str">
         <v/>
       </c>
       <c r="F383" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>541-8</v>
+        <v>1621-6</v>
       </c>
       <c r="B384" t="str">
-        <v>KIESLECT SMART WATCH L11 PINK</v>
+        <v>LOREAL MASCARA LISS UNLIMITED 500G</v>
       </c>
       <c r="C384" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D384">
-        <v>15</v>
+        <v>19.99</v>
       </c>
       <c r="E384" t="str">
         <v/>
       </c>
       <c r="F384" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>1628-5</v>
+        <v>1622-3</v>
       </c>
       <c r="B385" t="str">
-        <v>LOREAL CONDI A.R CORTEX LIPIDIUM 1.5L</v>
+        <v>LOREAL MASCARA LUMINO CONTRAST 500G</v>
       </c>
       <c r="C385" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D385">
         <v>15.99</v>
       </c>
       <c r="E385" t="str">
         <v/>
       </c>
       <c r="F385" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>1623-0</v>
+        <v>1618-6</v>
       </c>
       <c r="B386" t="str">
-        <v>LOREAL CONDI A.R POS QUIMICA 1.5L</v>
+        <v>LOREAL MASCARA NUTRIFIER GLYCEROL 500G</v>
       </c>
       <c r="C386" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D386">
         <v>15.99</v>
       </c>
       <c r="E386" t="str">
         <v/>
       </c>
       <c r="F386" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>1624-7</v>
+        <v>1619-3</v>
       </c>
       <c r="B387" t="str">
-        <v>LOREAL CONDI FORCE RELAX 1.5L</v>
+        <v>LOREAL MASCARA PRO LONGER 500G</v>
       </c>
       <c r="C387" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D387">
-        <v>15.99</v>
+        <v>18</v>
       </c>
       <c r="E387" t="str">
         <v/>
       </c>
       <c r="F387" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>1586-8</v>
+        <v>1616-2</v>
       </c>
       <c r="B388" t="str">
-        <v>LOREAL CONDI LISS UNLIMITED 1.5L</v>
+        <v>LOREAL MASCARA SHINE BLOND 500G</v>
       </c>
       <c r="C388" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D388">
         <v>15.99</v>
       </c>
       <c r="E388" t="str">
         <v/>
       </c>
       <c r="F388" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>1625-4</v>
+        <v>1629-2</v>
       </c>
       <c r="B389" t="str">
-        <v>LOREAL CONDI LUMINO CONTRAST 1.5L</v>
+        <v>LOREAL SHAMPO A.R CORTEX LIPIDIUM 1.5L</v>
       </c>
       <c r="C389" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D389">
         <v>15.99</v>
       </c>
       <c r="E389" t="str">
         <v/>
       </c>
       <c r="F389" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>1585-1</v>
+        <v>1631-5</v>
       </c>
       <c r="B390" t="str">
-        <v>LOREAL CONDI METAL DETOX 1.5L</v>
+        <v>LOREAL SHAMPO FORCE RELAX 1.5L</v>
       </c>
       <c r="C390" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D390">
-        <v>15.99</v>
+        <v>19.99</v>
       </c>
       <c r="E390" t="str">
         <v/>
       </c>
       <c r="F390" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>1583-7</v>
+        <v>1587-5</v>
       </c>
       <c r="B391" t="str">
-        <v>LOREAL CONDI NUTRIFIER GLYCEROL 1.5L</v>
+        <v>LOREAL SHAMPO LISS UNLIMITED 1.5L</v>
       </c>
       <c r="C391" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D391">
         <v>15.99</v>
       </c>
       <c r="E391" t="str">
         <v/>
       </c>
       <c r="F391" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>1627-8</v>
+        <v>1632-2</v>
       </c>
       <c r="B392" t="str">
-        <v>LOREAL CONDI PRO LONGER 1.5L</v>
+        <v>LOREAL SHAMPO LUMINO CONTRAST 1.5L</v>
       </c>
       <c r="C392" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D392">
         <v>15.99</v>
       </c>
       <c r="E392" t="str">
         <v/>
       </c>
       <c r="F392" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>1626-1</v>
+        <v>1584-4</v>
       </c>
       <c r="B393" t="str">
-        <v>LOREAL CONDI SILVER VIOLET 1.5L</v>
+        <v>LOREAL SHAMPO METAL DETOX 1.5L</v>
       </c>
       <c r="C393" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D393">
         <v>15.99</v>
       </c>
       <c r="E393" t="str">
         <v/>
       </c>
       <c r="F393" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>1588-2</v>
+        <v>1634-6</v>
       </c>
       <c r="B394" t="str">
-        <v>LOREAL CONDI VITAMINO COLOR 1.5L</v>
+        <v>LOREAL SHAMPO PRO LONGER 1.5L</v>
       </c>
       <c r="C394" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D394">
         <v>15.99</v>
       </c>
       <c r="E394" t="str">
         <v/>
       </c>
       <c r="F394" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>1617-9</v>
+        <v>1633-9</v>
       </c>
       <c r="B395" t="str">
-        <v>LOREAL MASCARA A.R CORTEX LIPIDIUM 500G</v>
+        <v>LOREAL SHAMPO SILVER VIOLET 1.5L</v>
       </c>
       <c r="C395" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D395">
         <v>15.99</v>
       </c>
       <c r="E395" t="str">
         <v/>
       </c>
       <c r="F395" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>1615-5</v>
+        <v>1589-9</v>
       </c>
       <c r="B396" t="str">
-        <v>LOREAL MASCARA A.R POS QUIMICA 500G</v>
+        <v>LOREAL SHAMPO VITAMINO COLOR 1.5L</v>
       </c>
       <c r="C396" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D396">
         <v>15.99</v>
       </c>
       <c r="E396" t="str">
         <v/>
       </c>
       <c r="F396" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>1620-9</v>
+        <v>1630-8</v>
       </c>
       <c r="B397" t="str">
-        <v>LOREAL MASCARA FORCE RELAX 500G</v>
+        <v>Loreal Shampoo Absolut Repair Pos-Quimica 1.5L</v>
       </c>
       <c r="C397" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D397">
         <v>15.99</v>
       </c>
       <c r="E397" t="str">
         <v/>
       </c>
       <c r="F397" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>1621-6</v>
+        <v>1626-1</v>
       </c>
       <c r="B398" t="str">
-        <v>LOREAL MASCARA LISS UNLIMITED 500G</v>
+        <v>Loreal Silver Violet Conditioner 1.5L</v>
       </c>
       <c r="C398" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D398">
         <v>15.99</v>
       </c>
       <c r="E398" t="str">
         <v/>
       </c>
       <c r="F398" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>1622-3</v>
+        <v>181-6</v>
       </c>
       <c r="B399" t="str">
-        <v>LOREAL MASCARA LUMINO CONTRAST 500G</v>
+        <v>M1 MAX AURICULAR CABLE BLANCO 3.5</v>
       </c>
       <c r="C399" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D399">
-        <v>15.99</v>
+        <v>6</v>
       </c>
       <c r="E399" t="str">
         <v/>
       </c>
       <c r="F399" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>1618-6</v>
+        <v>182-3</v>
       </c>
       <c r="B400" t="str">
-        <v>LOREAL MASCARA NUTRIFIER GLYCEROL 500G</v>
+        <v>M1 MAX AURICULAR VABLE NEGRO 3.5</v>
       </c>
       <c r="C400" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D400">
-        <v>15.99</v>
+        <v>6</v>
       </c>
       <c r="E400" t="str">
         <v/>
       </c>
       <c r="F400" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>1619-3</v>
+        <v>183-0</v>
       </c>
       <c r="B401" t="str">
-        <v>LOREAL MASCARA PRO LONGER 500G</v>
+        <v>M101 CRYSTAL AURICULAR CABLE 3.5 BLANCO</v>
       </c>
       <c r="C401" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D401">
-        <v>15.99</v>
+        <v>4.5</v>
       </c>
       <c r="E401" t="str">
         <v/>
       </c>
       <c r="F401" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>1616-2</v>
+        <v>193-9</v>
       </c>
       <c r="B402" t="str">
-        <v>LOREAL MASCARA SHINE BLOND 500G</v>
+        <v>M111 MAX AURICULAR CABLE IP BLANCO</v>
       </c>
       <c r="C402" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D402">
-        <v>15.99</v>
+        <v>11.5</v>
       </c>
       <c r="E402" t="str">
         <v/>
       </c>
       <c r="F402" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>1590-5</v>
+        <v>198-4</v>
       </c>
       <c r="B403" t="str">
-        <v>LOREAL MASCARA VITAMINO COLOR 500G</v>
+        <v>M90 AURICULAR CABLE T-C NEGRO</v>
       </c>
       <c r="C403" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D403">
-        <v>15.99</v>
+        <v>8.5</v>
       </c>
       <c r="E403" t="str">
         <v/>
       </c>
       <c r="F403" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>1629-2</v>
+        <v>199-1</v>
       </c>
       <c r="B404" t="str">
-        <v>LOREAL SHAMPO A.R CORTEX LIPIDIUM 1.5L</v>
+        <v>M90 AURICULAR CABLE T-C SILVER</v>
       </c>
       <c r="C404" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D404">
-        <v>15.99</v>
+        <v>8</v>
       </c>
       <c r="E404" t="str">
         <v/>
       </c>
       <c r="F404" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>1630-8</v>
+        <v>1040-5</v>
       </c>
       <c r="B405" t="str">
-        <v>LOREAL SHAMPO A.R POS QUIMICA 1.5L</v>
+        <v>MANGO TEMPTATION</v>
       </c>
       <c r="C405" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D405">
-        <v>15.99</v>
+        <v>11.5</v>
       </c>
       <c r="E405" t="str">
         <v/>
       </c>
       <c r="F405" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>1631-5</v>
+        <v>554-8</v>
       </c>
       <c r="B406" t="str">
-        <v>LOREAL SHAMPO FORCE RELAX 1.5L</v>
+        <v>MASCARA CAPILAR KARSEELL MACA COLLAGEN 500ML</v>
       </c>
       <c r="C406" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D406">
-        <v>15.99</v>
+        <v>7</v>
       </c>
       <c r="E406" t="str">
         <v/>
       </c>
       <c r="F406" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>1587-5</v>
+        <v>1668-1</v>
       </c>
       <c r="B407" t="str">
-        <v>LOREAL SHAMPO LISS UNLIMITED 1.5L</v>
+        <v>MASK VITA C GLUTATHIONE 1PC MEDICUBE</v>
       </c>
       <c r="C407" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D407">
-        <v>15.99</v>
+        <v>4</v>
       </c>
       <c r="E407" t="str">
         <v/>
       </c>
       <c r="F407" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>1632-2</v>
+        <v>1669-8</v>
       </c>
       <c r="B408" t="str">
-        <v>LOREAL SHAMPO LUMINO CONTRAST 1.5L</v>
+        <v>MASK ZERO P COOLING 1PC MEDICUBE</v>
       </c>
       <c r="C408" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D408">
-        <v>15.99</v>
+        <v>4</v>
       </c>
       <c r="E408" t="str">
         <v/>
       </c>
       <c r="F408" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>1584-4</v>
+        <v>1173-0</v>
       </c>
       <c r="B409" t="str">
-        <v>LOREAL SHAMPO METAL DETOX 1.5L</v>
+        <v>MEDICUBE ACC BOOSTER PRO CASE BEAR SKYBL</v>
       </c>
       <c r="C409" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D409">
-        <v>15.99</v>
+        <v>11.98</v>
       </c>
       <c r="E409" t="str">
         <v/>
       </c>
       <c r="F409" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>1592-9</v>
+        <v>1176-1</v>
       </c>
       <c r="B410" t="str">
-        <v>LOREAL SHAMPO NUTRIFIER GLYCEROL 1.5L</v>
+        <v>MEDICUBE ACC PINCEL MULTI HEAD PORE AZUL</v>
       </c>
       <c r="C410" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D410">
-        <v>15.99</v>
+        <v>6.99</v>
       </c>
       <c r="E410" t="str">
         <v/>
       </c>
       <c r="F410" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>1634-6</v>
+        <v>1177-8</v>
       </c>
       <c r="B411" t="str">
-        <v>LOREAL SHAMPO PRO LONGER 1.5L</v>
+        <v>MEDICUBE AGE-R BOSTER PRO SKYBLUE</v>
       </c>
       <c r="C411" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D411">
-        <v>15.99</v>
+        <v>200</v>
       </c>
       <c r="E411" t="str">
         <v/>
       </c>
       <c r="F411" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>1633-9</v>
+        <v>1558-5</v>
       </c>
       <c r="B412" t="str">
-        <v>LOREAL SHAMPO SILVER VIOLET 1.5L</v>
+        <v>MEDICUBE AGE-R CLEANSER HEAD BEIGE</v>
       </c>
       <c r="C412" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D412">
-        <v>15.99</v>
+        <v>68.9</v>
       </c>
       <c r="E412" t="str">
         <v/>
       </c>
       <c r="F412" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>1589-9</v>
+        <v>1683-4</v>
       </c>
       <c r="B413" t="str">
-        <v>LOREAL SHAMPO VITAMINO COLOR 1.5L</v>
+        <v>MEDICUBE AGE-R GLUTA GLOW TONER 140ML</v>
       </c>
       <c r="C413" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D413">
-        <v>15.99</v>
+        <v>19.99</v>
       </c>
       <c r="E413" t="str">
         <v/>
       </c>
       <c r="F413" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>181-6</v>
+        <v>1681-0</v>
       </c>
       <c r="B414" t="str">
-        <v>M1 MAX AURICULAR CABLE BLANCO 3.5</v>
+        <v>MEDICUBE AGE-R SANITIZING WIPE 30PAD</v>
       </c>
       <c r="C414" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D414">
-        <v>6</v>
+        <v>5.99</v>
       </c>
       <c r="E414" t="str">
         <v/>
       </c>
       <c r="F414" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>182-3</v>
+        <v>1178-5</v>
       </c>
       <c r="B415" t="str">
-        <v>M1 MAX AURICULAR VABLE NEGRO 3.5</v>
+        <v>MEDICUBE AZELAIC ACID 16% BB CALMING SERUN</v>
       </c>
       <c r="C415" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D415">
-        <v>6</v>
+        <v>22.99</v>
       </c>
       <c r="E415" t="str">
         <v/>
       </c>
       <c r="F415" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>183-0</v>
+        <v>1560-8</v>
       </c>
       <c r="B416" t="str">
-        <v>M101 CRYSTAL AURICULAR CABLE 3.5 BLANCO</v>
+        <v>MEDICUBE AZELAIC ACID EXOSOME SHOT 2000</v>
       </c>
       <c r="C416" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D416">
-        <v>4.5</v>
+        <v>21.9</v>
       </c>
       <c r="E416" t="str">
         <v/>
       </c>
       <c r="F416" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>184-7</v>
+        <v>1561-5</v>
       </c>
       <c r="B417" t="str">
-        <v>M101 CRYSTAL AURICULAR CABLE 3.5 NEGRO</v>
+        <v>MEDICUBE AZELAIC ACID EXOSOME SHOT 7500</v>
       </c>
       <c r="C417" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D417">
-        <v>4.5</v>
+        <v>25.99</v>
       </c>
       <c r="E417" t="str">
         <v/>
       </c>
       <c r="F417" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>192-2</v>
+        <v>1665-0</v>
       </c>
       <c r="B418" t="str">
-        <v>M111 AURCULAR CABLE IP NEGRO</v>
+        <v>MEDICUBE AZELAIC ACID NIACI 16BB CALMING MASK</v>
       </c>
       <c r="C418" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D418">
-        <v>11.5</v>
+        <v>4</v>
       </c>
       <c r="E418" t="str">
         <v/>
       </c>
       <c r="F418" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>193-9</v>
+        <v>1562-2</v>
       </c>
       <c r="B419" t="str">
-        <v>M111 MAX AURICULAR CABLE IP BLANCO</v>
+        <v>MEDICUBE AZELAIC ACID NIACI FOAM CLE 120ML</v>
       </c>
       <c r="C419" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D419">
-        <v>11.5</v>
+        <v>18.99</v>
       </c>
       <c r="E419" t="str">
         <v/>
       </c>
       <c r="F419" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>198-4</v>
+        <v>1179-2</v>
       </c>
       <c r="B420" t="str">
-        <v>M90 AURICULAR CABLE T-C NEGRO</v>
+        <v>MEDICUBE COLLAGEN FIRMING SUN CREAM 50ML</v>
       </c>
       <c r="C420" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D420">
-        <v>8.5</v>
+        <v>21.99</v>
       </c>
       <c r="E420" t="str">
         <v/>
       </c>
       <c r="F420" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>199-1</v>
+        <v>1180-8</v>
       </c>
       <c r="B421" t="str">
-        <v>M90 AURICULAR CABLE T-C SILVER</v>
+        <v>MEDICUBE COLLAGEN GLOW BOOSTER SERUM 15ML</v>
       </c>
       <c r="C421" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D421">
-        <v>8</v>
+        <v>20.99</v>
       </c>
       <c r="E421" t="str">
         <v/>
       </c>
       <c r="F421" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>1173-0</v>
+        <v>1181-5</v>
       </c>
       <c r="B422" t="str">
-        <v>MEDICUBE ACC BOOSTER PRO CASE BEAR SKYBL</v>
+        <v>MEDICUBE COLLAGEN GLOW BUBBLE SERUM 100ML</v>
       </c>
       <c r="C422" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D422">
-        <v>15</v>
+        <v>22.99</v>
       </c>
       <c r="E422" t="str">
         <v/>
       </c>
       <c r="F422" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>1174-7</v>
+        <v>1182-2</v>
       </c>
       <c r="B423" t="str">
-        <v>MEDICUBE ACC BOOSTER PRO MINI PINK POUCH</v>
+        <v>MEDICUBE COLLAGEN JELLY CREAM 50ML</v>
       </c>
       <c r="C423" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D423">
-        <v>3</v>
+        <v>15.99</v>
       </c>
       <c r="E423" t="str">
         <v/>
       </c>
       <c r="F423" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>1175-4</v>
+        <v>1183-9</v>
       </c>
       <c r="B424" t="str">
-        <v>MEDICUBE ACC PINCEL JELLY BRUSH</v>
+        <v>MEDICUBE COLLAGEN MILK TONING WRAPPING M</v>
       </c>
       <c r="C424" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D424">
-        <v>6.99</v>
+        <v>25.99</v>
       </c>
       <c r="E424" t="str">
         <v/>
       </c>
       <c r="F424" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>1176-1</v>
+        <v>1076-4</v>
       </c>
       <c r="B425" t="str">
-        <v>MEDICUBE ACC PINCEL MULTI HEAD PORE AZUL</v>
+        <v>MEDICUBE COLLAGEN NIGHT WRAPPING MASK 75ML</v>
       </c>
       <c r="C425" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D425">
-        <v>8</v>
+        <v>19.99</v>
       </c>
       <c r="E425" t="str">
         <v/>
       </c>
       <c r="F425" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>1557-8</v>
+        <v>1688-9</v>
       </c>
       <c r="B426" t="str">
-        <v>MEDICUBE AGE-R BOOSTER PRO MINI PLUS</v>
+        <v>MEDICUBE COLLAGEN TRIPLE CREAM 50ML</v>
       </c>
       <c r="C426" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D426">
-        <v>129.99</v>
+        <v>29.99</v>
       </c>
       <c r="E426" t="str">
         <v/>
       </c>
       <c r="F426" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>1177-8</v>
+        <v>1184-6</v>
       </c>
       <c r="B427" t="str">
-        <v>MEDICUBE AGE-R BOSTER PRO SKYBLUE</v>
+        <v>MEDICUBE COLLAGEN TRIPLE SERUM 55ML</v>
       </c>
       <c r="C427" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D427">
-        <v>200</v>
+        <v>18.99</v>
       </c>
       <c r="E427" t="str">
         <v/>
       </c>
       <c r="F427" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>1558-5</v>
+        <v>1185-3</v>
       </c>
       <c r="B428" t="str">
-        <v>MEDICUBE AGE-R CLEANSER HEAD BEIGE</v>
+        <v>MEDICUBE COLLAGEN TRIPLE TONER 140ML</v>
       </c>
       <c r="C428" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D428">
-        <v>95.99</v>
+        <v>17.99</v>
       </c>
       <c r="E428" t="str">
         <v/>
       </c>
       <c r="F428" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>1683-4</v>
+        <v>1187-7</v>
       </c>
       <c r="B429" t="str">
-        <v>MEDICUBE AGE-R GLUTA GLOW TONER 140ML</v>
+        <v>MEDICUBE DEEP VITA A RETINOL SERUM 30ML</v>
       </c>
       <c r="C429" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D429">
-        <v>24.99</v>
+        <v>30.99</v>
       </c>
       <c r="E429" t="str">
         <v/>
       </c>
       <c r="F429" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>1681-0</v>
+        <v>1189-1</v>
       </c>
       <c r="B430" t="str">
-        <v>MEDICUBE AGE-R SANITIZING WIPE 30PAD</v>
+        <v>MEDICUBE DEEP VITA C PAD 70PADS 150G</v>
       </c>
       <c r="C430" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D430">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E430" t="str">
         <v/>
       </c>
       <c r="F430" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>1178-5</v>
+        <v>1190-7</v>
       </c>
       <c r="B431" t="str">
-        <v>MEDICUBE AZELAIC ACID 16% BB CALMING SERUN</v>
+        <v>MEDICUBE EXOSOME CICA CALMING PAD 100PAD</v>
       </c>
       <c r="C431" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D431">
-        <v>22.99</v>
+        <v>28.99</v>
       </c>
       <c r="E431" t="str">
         <v/>
       </c>
       <c r="F431" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>1560-8</v>
+        <v>1191-4</v>
       </c>
       <c r="B432" t="str">
-        <v>MEDICUBE AZELAIC ACID EXOSOME SHOT 2000</v>
+        <v>MEDICUBE GLUTA GLOW CAPSULE CREAM 50ML</v>
       </c>
       <c r="C432" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D432">
         <v>22.99</v>
       </c>
       <c r="E432" t="str">
         <v/>
       </c>
       <c r="F432" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>1561-5</v>
+        <v>1684-1</v>
       </c>
       <c r="B433" t="str">
-        <v>MEDICUBE AZELAIC ACID EXOSOME SHOT 7500</v>
+        <v>MEDICUBE HYALU CERAMIDE JELLY CREAM 50ML</v>
       </c>
       <c r="C433" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D433">
-        <v>25.99</v>
+        <v>19.99</v>
       </c>
       <c r="E433" t="str">
         <v/>
       </c>
       <c r="F433" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>1665-0</v>
+        <v>1682-7</v>
       </c>
       <c r="B434" t="str">
-        <v>MEDICUBE AZELAIC ACID NIACI 16BB CALMING MASK</v>
+        <v>MEDICUBE HYALURO MOIST CAPSULE CREAM 55G</v>
       </c>
       <c r="C434" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D434">
-        <v>4</v>
+        <v>28.99</v>
       </c>
       <c r="E434" t="str">
         <v/>
       </c>
       <c r="F434" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>1562-2</v>
+        <v>1192-1</v>
       </c>
       <c r="B435" t="str">
-        <v>MEDICUBE AZELAIC ACID NIACI FOAM CLE 120ML</v>
+        <v>MEDICUBE HYPO ACID DAILY FACIAL SPRAY 50</v>
       </c>
       <c r="C435" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D435">
-        <v>25.99</v>
+        <v>15.99</v>
       </c>
       <c r="E435" t="str">
         <v/>
       </c>
       <c r="F435" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>1179-2</v>
+        <v>1685-8</v>
       </c>
       <c r="B436" t="str">
-        <v>MEDICUBE COLLAGEN FIRMING SUN CREAM 50ML</v>
+        <v>MEDICUBE HYPOCHLOROUS 3H RELIF CREAM 50M</v>
       </c>
       <c r="C436" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D436">
-        <v>25</v>
+        <v>26.99</v>
       </c>
       <c r="E436" t="str">
         <v/>
       </c>
       <c r="F436" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>1180-8</v>
+        <v>1193-8</v>
       </c>
       <c r="B437" t="str">
-        <v>MEDICUBE COLLAGEN GLOW BOOSTER SERUM 15ML</v>
+        <v>MEDICUBE HYPOCHLOROUS ACID PEEL SHOT 80M</v>
       </c>
       <c r="C437" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D437">
-        <v>25.99</v>
+        <v>26.99</v>
       </c>
       <c r="E437" t="str">
         <v/>
       </c>
       <c r="F437" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>1181-5</v>
+        <v>1194-5</v>
       </c>
       <c r="B438" t="str">
-        <v>MEDICUBE COLLAGEN GLOW BUBBLE SERUM 100ML</v>
+        <v>MEDICUBE KOJIC A T BRIGHT GEL MASK 4PC</v>
       </c>
       <c r="C438" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D438">
-        <v>28</v>
+        <v>16.99</v>
       </c>
       <c r="E438" t="str">
         <v/>
       </c>
       <c r="F438" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>721-4</v>
+        <v>1055-9</v>
       </c>
       <c r="B439" t="str">
-        <v>MEDICUBE COLLAGEN JELLY CREAM 110ML</v>
+        <v>MEDICUBE KOJIC A T NIGHT WRAP MASK 75ML</v>
       </c>
       <c r="C439" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D439">
-        <v>30.99</v>
+        <v>25.99</v>
       </c>
       <c r="E439" t="str">
         <v/>
       </c>
       <c r="F439" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>1182-2</v>
+        <v>1686-5</v>
       </c>
       <c r="B440" t="str">
-        <v>MEDICUBE COLLAGEN JELLY CREAM 50ML</v>
+        <v>MEDICUBE KOJIC A T RESURFACING TONER 250ML</v>
       </c>
       <c r="C440" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D440">
-        <v>17.99</v>
+        <v>19.99</v>
       </c>
       <c r="E440" t="str">
         <v/>
       </c>
       <c r="F440" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>1183-9</v>
+        <v>1196-9</v>
       </c>
       <c r="B441" t="str">
-        <v>MEDICUBE COLLAGEN MILK TONING WRAPPING M</v>
+        <v>MEDICUBE KOJIC A T TONING CLEANSER 120G</v>
       </c>
       <c r="C441" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D441">
-        <v>25.99</v>
+        <v>23.99</v>
       </c>
       <c r="E441" t="str">
         <v/>
       </c>
       <c r="F441" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>1076-4</v>
+        <v>1687-2</v>
       </c>
       <c r="B442" t="str">
-        <v>MEDICUBE COLLAGEN NIGHT WRAPPING MASK 75ML</v>
+        <v>MEDICUBE KOJIC A T VITA JELLY SERUM 100ML</v>
       </c>
       <c r="C442" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D442">
-        <v>19.99</v>
+        <v>26.99</v>
       </c>
       <c r="E442" t="str">
         <v/>
       </c>
       <c r="F442" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>1688-9</v>
+        <v>1666-7</v>
       </c>
       <c r="B443" t="str">
-        <v>MEDICUBE COLLAGEN TRIPLE CREAM 50ML</v>
+        <v>MEDICUBE MASK COLLAGEN LIFTING 1PC</v>
       </c>
       <c r="C443" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D443">
-        <v>29.99</v>
+        <v>4</v>
       </c>
       <c r="E443" t="str">
         <v/>
       </c>
       <c r="F443" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>1184-6</v>
+        <v>1667-4</v>
       </c>
       <c r="B444" t="str">
-        <v>MEDICUBE COLLAGEN TRIPLE SERUM 55ML</v>
+        <v>MEDICUBE MASK DEEP PEPTIDE RADIANCE 1PC</v>
       </c>
       <c r="C444" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D444">
-        <v>18.99</v>
+        <v>4</v>
       </c>
       <c r="E444" t="str">
         <v/>
       </c>
       <c r="F444" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>1185-3</v>
+        <v>1661-2</v>
       </c>
       <c r="B445" t="str">
-        <v>MEDICUBE COLLAGEN TRIPLE TONER 140ML</v>
+        <v>MEDICUBE MASK PDRN PINK COLLAGEN GEL 4PC</v>
       </c>
       <c r="C445" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D445">
-        <v>17.99</v>
+        <v>19.99</v>
       </c>
       <c r="E445" t="str">
         <v/>
       </c>
       <c r="F445" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>1186-0</v>
+        <v>1662-9</v>
       </c>
       <c r="B446" t="str">
-        <v>MEDICUBE DEEP LIFT PEPTIDE EYE CREAM 30M</v>
+        <v>MEDICUBE MASK PDRN PINK VITA COATING 10 PCS</v>
       </c>
       <c r="C446" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D446">
-        <v>27.99</v>
+        <v>24.99</v>
       </c>
       <c r="E446" t="str">
         <v/>
       </c>
       <c r="F446" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>1187-7</v>
+        <v>1056-6</v>
       </c>
       <c r="B447" t="str">
-        <v>MEDICUBE DEEP VITA A RETINOL SERUM 30ML</v>
+        <v>MEDICUBE ONE DAY EXOSOME SHOT 7500 30ML</v>
       </c>
       <c r="C447" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D447">
-        <v>30.99</v>
+        <v>25.99</v>
       </c>
       <c r="E447" t="str">
         <v/>
       </c>
       <c r="F447" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>1188-4</v>
+        <v>1197-6</v>
       </c>
       <c r="B448" t="str">
-        <v>MEDICUBE DEEP VITA C AMPOULE 3X 10GR</v>
+        <v>MEDICUBE PDRN CAFEINE NIGHT WRAP MASK 75</v>
       </c>
       <c r="C448" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D448">
         <v>25.99</v>
       </c>
       <c r="E448" t="str">
         <v/>
       </c>
       <c r="F448" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>1189-1</v>
+        <v>1079-5</v>
       </c>
       <c r="B449" t="str">
-        <v>MEDICUBE DEEP VITA C PAD 70PADS 150G</v>
+        <v>MEDICUBE PDRN COLLAGEN TONING GEL PAD</v>
       </c>
       <c r="C449" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D449">
         <v>25.99</v>
       </c>
       <c r="E449" t="str">
         <v/>
       </c>
       <c r="F449" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>1190-7</v>
+        <v>1059-7</v>
       </c>
       <c r="B450" t="str">
-        <v>MEDICUBE EXOSOME CICA CALMING PAD 100PAD</v>
+        <v>MEDICUBE PDRN HYALURONIC MOIST CREAM 50M</v>
       </c>
       <c r="C450" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D450">
-        <v>28.99</v>
+        <v>22.99</v>
       </c>
       <c r="E450" t="str">
         <v/>
       </c>
       <c r="F450" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>1191-4</v>
+        <v>1670-4</v>
       </c>
       <c r="B451" t="str">
-        <v>MEDICUBE GLUTA GLOW CAPSULE CREAM 50ML</v>
+        <v>MEDICUBE PDRN HYDRATING GEL CLANSER 200ML</v>
       </c>
       <c r="C451" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D451">
-        <v>28.99</v>
+        <v>22.99</v>
       </c>
       <c r="E451" t="str">
         <v/>
       </c>
       <c r="F451" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>1684-1</v>
+        <v>1201-0</v>
       </c>
       <c r="B452" t="str">
-        <v>MEDICUBE HYALU CERAMIDE JELLY CREAM 50ML</v>
+        <v>MEDICUBE PDRN PINK GLUTATHIONE SERUM MIST 100ML</v>
       </c>
       <c r="C452" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D452">
-        <v>19.99</v>
+        <v>32.99</v>
       </c>
       <c r="E452" t="str">
         <v/>
       </c>
       <c r="F452" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>1682-7</v>
+        <v>1062-7</v>
       </c>
       <c r="B453" t="str">
-        <v>MEDICUBE HYALURO MOIST CAPSULE CREAM 55G</v>
+        <v>MEDICUBE RED ACNE BODY PEELING SHOT 110M</v>
       </c>
       <c r="C453" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D453">
-        <v>28.99</v>
+        <v>23.99</v>
       </c>
       <c r="E453" t="str">
         <v/>
       </c>
       <c r="F453" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>1192-1</v>
+        <v>524-1</v>
       </c>
       <c r="B454" t="str">
-        <v>MEDICUBE HYPO ACID DAILY FACIAL SPRAY 50</v>
+        <v>MEDICUBE RED CREAM 2.0 PLUS 100ML</v>
       </c>
       <c r="C454" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D454">
-        <v>15.99</v>
+        <v>30.99</v>
       </c>
       <c r="E454" t="str">
         <v/>
       </c>
       <c r="F454" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>1685-8</v>
+        <v>1045-0</v>
       </c>
       <c r="B455" t="str">
-        <v>MEDICUBE HYPOCHLOROUS 3H RELIF CREAM 50M</v>
+        <v>MEDICUBE RED ERASING CREAM 50ML</v>
       </c>
       <c r="C455" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D455">
-        <v>26.99</v>
+        <v>21.99</v>
       </c>
       <c r="E455" t="str">
         <v/>
       </c>
       <c r="F455" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>1193-8</v>
+        <v>500-5</v>
       </c>
       <c r="B456" t="str">
-        <v>MEDICUBE HYPOCHLOROUS ACID PEEL SHOT 80M</v>
+        <v>MEDICUBE RED SERUM 2.0 PLUS 30ML</v>
       </c>
       <c r="C456" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D456">
-        <v>26.99</v>
+        <v>18.99</v>
       </c>
       <c r="E456" t="str">
         <v/>
       </c>
       <c r="F456" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>1194-5</v>
+        <v>1559-2</v>
       </c>
       <c r="B457" t="str">
-        <v>MEDICUBE KOJIC A T BRIGHT GEL MASK 4PC</v>
+        <v>MEDICUBE RETINOL NMN BOOSTING SERUM 30ML</v>
       </c>
       <c r="C457" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D457">
-        <v>16.99</v>
+        <v>27.99</v>
       </c>
       <c r="E457" t="str">
         <v/>
       </c>
       <c r="F457" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>1055-9</v>
+        <v>1673-5</v>
       </c>
       <c r="B458" t="str">
-        <v>MEDICUBE KOJIC A T NIGHT WRAP MASK 75ML</v>
+        <v>MEDICUBE ROSEMARY PDRN COOLING THICKENIN</v>
       </c>
       <c r="C458" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D458">
-        <v>25.99</v>
+        <v>19.99</v>
       </c>
       <c r="E458" t="str">
         <v/>
       </c>
       <c r="F458" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>1195-2</v>
+        <v>1671-1</v>
       </c>
       <c r="B459" t="str">
-        <v>MEDICUBE KOJIC A T PAD 70 PADS</v>
+        <v>MEDICUBE ROSEMARY PDRN HAIR/SCALP CONDI</v>
       </c>
       <c r="C459" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D459">
-        <v>28.99</v>
+        <v>19.99</v>
       </c>
       <c r="E459" t="str">
         <v/>
       </c>
       <c r="F459" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>1686-5</v>
+        <v>1672-8</v>
       </c>
       <c r="B460" t="str">
-        <v>MEDICUBE KOJIC A T RESURFACING TONER 250ML</v>
+        <v>MEDICUBE ROSEMARY PDRN SCALP SERUM 20ML</v>
       </c>
       <c r="C460" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D460">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
       <c r="E460" t="str">
         <v/>
       </c>
       <c r="F460" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>1196-9</v>
+        <v>863-1</v>
       </c>
       <c r="B461" t="str">
-        <v>MEDICUBE KOJIC A T TONING CLEANSER 120G</v>
+        <v>MEDICUBE SOYMINT SCALING SHAMPOO 490ML</v>
       </c>
       <c r="C461" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D461">
-        <v>23.99</v>
+        <v>26.99</v>
       </c>
       <c r="E461" t="str">
         <v/>
       </c>
       <c r="F461" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>1687-2</v>
+        <v>1664-3</v>
       </c>
       <c r="B462" t="str">
-        <v>MEDICUBE KOJIC A T VITA JELLY SERUM 100ML</v>
+        <v>MEDICUBE TXA NIACINAMIDE 15% SERUM 30ML</v>
       </c>
       <c r="C462" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D462">
-        <v>26.99</v>
+        <v>24.99</v>
       </c>
       <c r="E462" t="str">
         <v/>
       </c>
       <c r="F462" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>1666-7</v>
+        <v>1663-6</v>
       </c>
       <c r="B463" t="str">
-        <v>MEDICUBE MASK COLLAGEN LIFTING 1PC</v>
+        <v>MEDICUBE TXA NIACINAMIDE 5% CAP.CREAM 55ML</v>
       </c>
       <c r="C463" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D463">
-        <v>4</v>
+        <v>28.99</v>
       </c>
       <c r="E463" t="str">
         <v/>
       </c>
       <c r="F463" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>1667-4</v>
+        <v>1674-2</v>
       </c>
       <c r="B464" t="str">
-        <v>MEDICUBE MASK DEEP PEPTIDE RADIANCE 1PC</v>
+        <v>MEDICUBE ZERO P BLACKHEAD CLEAN OIL 205ML</v>
       </c>
       <c r="C464" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D464">
-        <v>4</v>
+        <v>19.99</v>
       </c>
       <c r="E464" t="str">
         <v/>
       </c>
       <c r="F464" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>1661-2</v>
+        <v>1074-0</v>
       </c>
       <c r="B465" t="str">
-        <v>MEDICUBE MASK PDRN PINK COLLAGEN GEL 4PC</v>
+        <v>MEDICUBE ZERO P CLEAR CAP CLEANS FOAM120</v>
       </c>
       <c r="C465" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D465">
-        <v>19.99</v>
+        <v>22.99</v>
       </c>
       <c r="E465" t="str">
         <v/>
       </c>
       <c r="F465" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>1662-9</v>
+        <v>589-0</v>
       </c>
       <c r="B466" t="str">
-        <v>MEDICUBE MASK PDRN PINK VITA COATING 10 PCS</v>
+        <v>MEDICUBE ZERO P MOISTURE SUN SERUM 50ML</v>
       </c>
       <c r="C466" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D466">
-        <v>24.99</v>
+        <v>21.99</v>
       </c>
       <c r="E466" t="str">
         <v/>
       </c>
       <c r="F466" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>1668-1</v>
+        <v>1675-9</v>
       </c>
       <c r="B467" t="str">
-        <v>MEDICUBE MASK VITA C GLUTATHIONE 1PC</v>
+        <v>MEDICUBE ZERO P SERUM 2.0 37ML</v>
       </c>
       <c r="C467" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D467">
-        <v>4</v>
+        <v>19.99</v>
       </c>
       <c r="E467" t="str">
         <v/>
       </c>
       <c r="F467" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>1669-8</v>
+        <v>1073-3</v>
       </c>
       <c r="B468" t="str">
-        <v>MEDICUBE MASK ZERO P COOLING 1PC</v>
+        <v>MEDICUBE ZERO PORE BLACKHEAD MUD MASK</v>
       </c>
       <c r="C468" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D468">
-        <v>4</v>
+        <v>21.99</v>
       </c>
       <c r="E468" t="str">
         <v/>
       </c>
       <c r="F468" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>65-9</v>
+        <v>1077-1</v>
       </c>
       <c r="B469" t="str">
-        <v>MEDICUBE ONE DAY EXOSOME SHOT 2000 30ML</v>
+        <v>MEDICUBE ZERO PORE FOAM CLEANSER 120ML</v>
       </c>
       <c r="C469" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D469">
-        <v>22.99</v>
+        <v>18.99</v>
       </c>
       <c r="E469" t="str">
         <v/>
       </c>
       <c r="F469" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>1056-6</v>
+        <v>1075-7</v>
       </c>
       <c r="B470" t="str">
-        <v>MEDICUBE ONE DAY EXOSOME SHOT 7500 30ML</v>
+        <v>MEDICUBE ZERO PORE ONE DAY SERUM30ML</v>
       </c>
       <c r="C470" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D470">
-        <v>25.99</v>
+        <v>26.99</v>
       </c>
       <c r="E470" t="str">
         <v/>
       </c>
       <c r="F470" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>1197-6</v>
+        <v>1067-2</v>
       </c>
       <c r="B471" t="str">
-        <v>MEDICUBE PDRN CAFEINE NIGHT WRAP MASK 75</v>
+        <v>MEDICUBE ZERO PORE PAD 2.0 70 UNID</v>
       </c>
       <c r="C471" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D471">
-        <v>25.99</v>
+        <v>28.99</v>
       </c>
       <c r="E471" t="str">
         <v/>
       </c>
       <c r="F471" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>1057-3</v>
+        <v>1070-2</v>
       </c>
       <c r="B472" t="str">
-        <v>MEDICUBE PDRN COL EXOSOME SHOT 2000 30ML</v>
+        <v>MEDICUBE ZERO PORE PAD MILD 70 UNI</v>
       </c>
       <c r="C472" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D472">
-        <v>23.99</v>
+        <v>34.99</v>
       </c>
       <c r="E472" t="str">
         <v/>
       </c>
       <c r="F472" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>1058-0</v>
+        <v>669-9</v>
       </c>
       <c r="B473" t="str">
-        <v>MEDICUBE PDRN COL EXOSOME SHOT 7500 30ML</v>
+        <v>MINI BRAND COLLECT NO.274 EDP 25ML/YSL LIBRE</v>
       </c>
       <c r="C473" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D473">
-        <v>25.99</v>
+        <v>4.99</v>
       </c>
       <c r="E473" t="str">
         <v/>
       </c>
       <c r="F473" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>1079-5</v>
+        <v>1474-8</v>
       </c>
       <c r="B474" t="str">
-        <v>MEDICUBE PDRN COLLAGEN TONING GEL PAD</v>
+        <v>MINI BRAND COLLECT NO.275 EDP 25ML/LV IMAGINATION</v>
       </c>
       <c r="C474" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D474">
-        <v>25.99</v>
+        <v>4.99</v>
       </c>
       <c r="E474" t="str">
         <v/>
       </c>
       <c r="F474" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>1059-7</v>
+        <v>1476-2</v>
       </c>
       <c r="B475" t="str">
-        <v>MEDICUBE PDRN HYALURONIC MOIST CREAM 50M</v>
+        <v>MINI BRAND COLLECT NO.277 EDP 25ML/PACO RABANNE B</v>
       </c>
       <c r="C475" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D475">
-        <v>22.99</v>
+        <v>4.99</v>
       </c>
       <c r="E475" t="str">
         <v/>
       </c>
       <c r="F475" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>1670-4</v>
+        <v>1477-9</v>
       </c>
       <c r="B476" t="str">
-        <v>MEDICUBE PDRN HYDRATING GEL CLANSER 200ML</v>
+        <v>MINI BRAND COLLECT NO.278 EDP 25ML/ERBA PURA MAGICA</v>
       </c>
       <c r="C476" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D476">
-        <v>22.99</v>
+        <v>4.99</v>
       </c>
       <c r="E476" t="str">
         <v/>
       </c>
       <c r="F476" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>1201-0</v>
+        <v>1475-5</v>
       </c>
       <c r="B477" t="str">
-        <v>MEDICUBE PDRN PINK GLUTATHIONE SERUM MIST 100ML</v>
+        <v>MINI BRAND COLLECT NO.279 EDP 25ML/D&amp;G DOLCE LIGH</v>
       </c>
       <c r="C477" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D477">
-        <v>32.99</v>
+        <v>4.99</v>
       </c>
       <c r="E477" t="str">
         <v/>
       </c>
       <c r="F477" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>1060-3</v>
+        <v>1478-6</v>
       </c>
       <c r="B478" t="str">
-        <v>MEDICUBE PDRN TONE UP SUN CREAM 50ML</v>
+        <v>MINI BRAND COLLECT NO.280 EDP 25ML/DIOR JOY BY DIOR</v>
       </c>
       <c r="C478" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D478">
-        <v>22.99</v>
+        <v>4.99</v>
       </c>
       <c r="E478" t="str">
         <v/>
       </c>
       <c r="F478" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>1062-7</v>
+        <v>1479-3</v>
       </c>
       <c r="B479" t="str">
-        <v>MEDICUBE RED ACNE BODY PEELING SHOT 110M</v>
+        <v>MINI BRAND COLLECT NO.285 EDP 25ML/LACOSTE L.12.1</v>
       </c>
       <c r="C479" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D479">
-        <v>23.99</v>
+        <v>4.99</v>
       </c>
       <c r="E479" t="str">
         <v/>
       </c>
       <c r="F479" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>31-4</v>
+        <v>1480-9</v>
       </c>
       <c r="B480" t="str">
-        <v>MEDICUBE RED ACNE SUCCINIC ACID PEEL 40M</v>
+        <v>MINI BRAND COLLECT NO.286 EDP 25ML/YSL MANIFESTO</v>
       </c>
       <c r="C480" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D480">
-        <v>29.99</v>
+        <v>4.99</v>
       </c>
       <c r="E480" t="str">
         <v/>
       </c>
       <c r="F480" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>524-1</v>
+        <v>1481-6</v>
       </c>
       <c r="B481" t="str">
-        <v>MEDICUBE RED CREAM 2.0 PLUS 100ML</v>
+        <v>MINI BRAND COLLECT NO.288 EDP 25ML/TABACCO VANILLA</v>
       </c>
       <c r="C481" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D481">
-        <v>30.99</v>
+        <v>4.99</v>
       </c>
       <c r="E481" t="str">
         <v/>
       </c>
       <c r="F481" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>1045-0</v>
+        <v>1482-3</v>
       </c>
       <c r="B482" t="str">
-        <v>MEDICUBE RED ERASING CREAM 50ML</v>
+        <v>MINI BRAND COLLECT NO.299 EDP 25ML/STRONGER WITH</v>
       </c>
       <c r="C482" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D482">
-        <v>21.99</v>
+        <v>4.99</v>
       </c>
       <c r="E482" t="str">
         <v/>
       </c>
       <c r="F482" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>500-5</v>
+        <v>1483-0</v>
       </c>
       <c r="B483" t="str">
-        <v>MEDICUBE RED SERUM 2.0 PLUS 30ML</v>
+        <v>MINI BRAND COLLECT NO.302 EDP 25ML/GUCCI BOOM</v>
       </c>
       <c r="C483" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D483">
-        <v>18.99</v>
+        <v>4.99</v>
       </c>
       <c r="E483" t="str">
         <v/>
       </c>
       <c r="F483" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>1559-2</v>
+        <v>1484-7</v>
       </c>
       <c r="B484" t="str">
-        <v>MEDICUBE RETINOL NMN BOOSTING SERUM 30ML</v>
+        <v>MINI BRAND COLLECT NO.303 EDP 25ML/CHANEL BLEU</v>
       </c>
       <c r="C484" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D484">
-        <v>27.99</v>
+        <v>4.99</v>
       </c>
       <c r="E484" t="str">
         <v/>
       </c>
       <c r="F484" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>1673-5</v>
+        <v>1485-4</v>
       </c>
       <c r="B485" t="str">
-        <v>MEDICUBE ROSEMARY PDRN COOLING THICKENIN</v>
+        <v>MINI BRAND COLLECT NO.304 EDP 25ML/HUGO BY HUGO BOSS</v>
       </c>
       <c r="C485" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D485">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
       <c r="E485" t="str">
         <v/>
       </c>
       <c r="F485" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>1671-1</v>
+        <v>1486-1</v>
       </c>
       <c r="B486" t="str">
-        <v>MEDICUBE ROSEMARY PDRN HAIR/SCALP CONDI</v>
+        <v>MINI BRAND COLLECT NO.305 EDP 25ML/MY WAY ARMANI</v>
       </c>
       <c r="C486" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D486">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
       <c r="E486" t="str">
         <v/>
       </c>
       <c r="F486" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>1672-8</v>
+        <v>1487-8</v>
       </c>
       <c r="B487" t="str">
-        <v>MEDICUBE ROSEMARY PDRN SCALP SERUM 20ML</v>
+        <v>MINI BRAND COLLECT NO.307 EDP 25ML/LINTERDIT GIVE</v>
       </c>
       <c r="C487" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D487">
-        <v>18.99</v>
+        <v>4.99</v>
       </c>
       <c r="E487" t="str">
         <v/>
       </c>
       <c r="F487" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>863-1</v>
+        <v>1488-5</v>
       </c>
       <c r="B488" t="str">
-        <v>MEDICUBE SOYMINT SCALING SHAMPOO 490ML</v>
+        <v>MINI BRAND COLLECT NO.308 EDP 25ML/BLACK ORCHID T</v>
       </c>
       <c r="C488" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D488">
-        <v>26.99</v>
+        <v>4.99</v>
       </c>
       <c r="E488" t="str">
         <v/>
       </c>
       <c r="F488" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>1664-3</v>
+        <v>1489-2</v>
       </c>
       <c r="B489" t="str">
-        <v>MEDICUBE TXA NIACINAMIDE 15% SERUM 30ML</v>
+        <v>MINI BRAND COLLECT NO.309 EDP 25ML/BOMBSHELL VICT</v>
       </c>
       <c r="C489" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D489">
-        <v>24.99</v>
+        <v>4.99</v>
       </c>
       <c r="E489" t="str">
         <v/>
       </c>
       <c r="F489" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>1663-6</v>
+        <v>1490-8</v>
       </c>
       <c r="B490" t="str">
-        <v>MEDICUBE TXA NIACINAMIDE 5% CAP.CREAM 55ML</v>
+        <v>MINI BRAND COLLECT NO.314 EDP 25ML/VERSACE CRYSTA</v>
       </c>
       <c r="C490" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D490">
-        <v>28.99</v>
+        <v>4.99</v>
       </c>
       <c r="E490" t="str">
         <v/>
       </c>
       <c r="F490" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>1674-2</v>
+        <v>1491-5</v>
       </c>
       <c r="B491" t="str">
-        <v>MEDICUBE ZERO P BLACKHEAD CLEAN OIL 205ML</v>
+        <v>MINI BRAND COLLECT NO.315 EDP 25ML/VERSACE BRIGHT</v>
       </c>
       <c r="C491" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D491">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
       <c r="E491" t="str">
         <v/>
       </c>
       <c r="F491" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>1074-0</v>
+        <v>1492-2</v>
       </c>
       <c r="B492" t="str">
-        <v>MEDICUBE ZERO P CLEAR CAP CLEANS FOAM120</v>
+        <v>MINI BRAND COLLECT NO.316 EDP 25ML/1 MILLION PACO</v>
       </c>
       <c r="C492" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D492">
-        <v>22.99</v>
+        <v>4.99</v>
       </c>
       <c r="E492" t="str">
         <v/>
       </c>
       <c r="F492" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>589-0</v>
+        <v>1493-9</v>
       </c>
       <c r="B493" t="str">
-        <v>MEDICUBE ZERO P MOISTURE SUN SERUM 50ML</v>
+        <v>MINI BRAND COLLECT NO.317 EDP 25ML/VERSACE CRYSTAL</v>
       </c>
       <c r="C493" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D493">
-        <v>21.99</v>
+        <v>4.99</v>
       </c>
       <c r="E493" t="str">
         <v/>
       </c>
       <c r="F493" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>1675-9</v>
+        <v>1494-6</v>
       </c>
       <c r="B494" t="str">
-        <v>MEDICUBE ZERO P SERUM 2.0 37ML</v>
+        <v>MINI BRAND COLLECT NO.318 EDP 25ML/JADORE DIOR</v>
       </c>
       <c r="C494" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D494">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
       <c r="E494" t="str">
         <v/>
       </c>
       <c r="F494" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>1073-3</v>
+        <v>1495-3</v>
       </c>
       <c r="B495" t="str">
-        <v>MEDICUBE ZERO PORE BLACKHEAD MUD MASK</v>
+        <v>MINI BRAND COLLECT NO.319 EDP 25ML/BACCARAT ROUGE</v>
       </c>
       <c r="C495" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D495">
-        <v>21.99</v>
+        <v>4.99</v>
       </c>
       <c r="E495" t="str">
         <v/>
       </c>
       <c r="F495" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>1077-1</v>
+        <v>1496-0</v>
       </c>
       <c r="B496" t="str">
-        <v>MEDICUBE ZERO PORE FOAM CLEANSER 120ML</v>
+        <v>MINI BRAND COLLECT NO.320 EDP 25ML/CREED AVENTUS</v>
       </c>
       <c r="C496" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D496">
-        <v>18.99</v>
+        <v>4.99</v>
       </c>
       <c r="E496" t="str">
         <v/>
       </c>
       <c r="F496" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>1-7</v>
+        <v>1497-7</v>
       </c>
       <c r="B497" t="str">
-        <v>MEDICUBE ZERO PORE ONE DAY CREAM 50ML</v>
+        <v>MINI BRAND COLLECT NO.321 EDP 25ML/CH 212 VIP ROSE</v>
       </c>
       <c r="C497" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D497">
-        <v>28.99</v>
+        <v>4.99</v>
       </c>
       <c r="E497" t="str">
         <v/>
       </c>
       <c r="F497" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>1075-7</v>
+        <v>1498-4</v>
       </c>
       <c r="B498" t="str">
-        <v>MEDICUBE ZERO PORE ONE DAY SERUM30ML</v>
+        <v>MINI BRAND COLLECT NO.326 EDP 25ML/MOM PARIS YSL</v>
       </c>
       <c r="C498" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D498">
-        <v>26.99</v>
+        <v>4.99</v>
       </c>
       <c r="E498" t="str">
         <v/>
       </c>
       <c r="F498" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>1067-2</v>
+        <v>1499-1</v>
       </c>
       <c r="B499" t="str">
-        <v>MEDICUBE ZERO PORE PAD 2.0 70 UNID</v>
+        <v>MINI BRAND COLLECT NO.330 EDP 25ML/TERRE DHERMES</v>
       </c>
       <c r="C499" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D499">
-        <v>28.99</v>
+        <v>4.99</v>
       </c>
       <c r="E499" t="str">
         <v/>
       </c>
       <c r="F499" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>1070-2</v>
+        <v>1500-4</v>
       </c>
       <c r="B500" t="str">
-        <v>MEDICUBE ZERO PORE PAD MILD 70 UNI</v>
+        <v>MINI BRAND COLLECT NO.333 EDP 25ML/SI ARMANI</v>
       </c>
       <c r="C500" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D500">
-        <v>34.99</v>
+        <v>4.99</v>
       </c>
       <c r="E500" t="str">
         <v/>
       </c>
       <c r="F500" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>669-9</v>
+        <v>1501-1</v>
       </c>
       <c r="B501" t="str">
-        <v>MINI BRAND COLLECT NO.274 EDP 25ML/YSL LIBRE</v>
+        <v>MINI BRAND COLLECT NO.334 EDP 25ML/VERSACE POUR H</v>
       </c>
       <c r="C501" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D501">
         <v>4.99</v>
       </c>
       <c r="E501" t="str">
         <v/>
       </c>
       <c r="F501" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>1474-8</v>
+        <v>1502-8</v>
       </c>
       <c r="B502" t="str">
-        <v>MINI BRAND COLLECT NO.275 EDP 25ML/LV IMAGINATION</v>
+        <v>MINI BRAND COLLECT NO.350 EDP 25ML/SCANDAL JPG</v>
       </c>
       <c r="C502" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D502">
         <v>4.99</v>
       </c>
       <c r="E502" t="str">
         <v/>
       </c>
       <c r="F502" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>1476-2</v>
+        <v>1424-3</v>
       </c>
       <c r="B503" t="str">
-        <v>MINI BRAND COLLECT NO.277 EDP 25ML/PACO RABANNE B</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 1 (039)</v>
       </c>
       <c r="C503" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D503">
         <v>4.99</v>
       </c>
       <c r="E503" t="str">
         <v/>
       </c>
       <c r="F503" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>1477-9</v>
+        <v>1425-0</v>
       </c>
       <c r="B504" t="str">
-        <v>MINI BRAND COLLECT NO.278 EDP 25ML/ERBA PURA MAGICA</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 2 (039)</v>
       </c>
       <c r="C504" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D504">
         <v>4.99</v>
       </c>
       <c r="E504" t="str">
         <v/>
       </c>
       <c r="F504" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>1475-5</v>
+        <v>1426-7</v>
       </c>
       <c r="B505" t="str">
-        <v>MINI BRAND COLLECT NO.279 EDP 25ML/D&amp;G DOLCE LIGH</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 3 (039)</v>
       </c>
       <c r="C505" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D505">
         <v>4.99</v>
       </c>
       <c r="E505" t="str">
         <v/>
       </c>
       <c r="F505" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>1478-6</v>
+        <v>1427-4</v>
       </c>
       <c r="B506" t="str">
-        <v>MINI BRAND COLLECT NO.280 EDP 25ML/DIOR JOY BY DIOR</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 4 (039)</v>
       </c>
       <c r="C506" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D506">
         <v>4.99</v>
       </c>
       <c r="E506" t="str">
         <v/>
       </c>
       <c r="F506" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>1479-3</v>
+        <v>1428-1</v>
       </c>
       <c r="B507" t="str">
-        <v>MINI BRAND COLLECT NO.285 EDP 25ML/LACOSTE L.12.1</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 5 (039)</v>
       </c>
       <c r="C507" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D507">
         <v>4.99</v>
       </c>
       <c r="E507" t="str">
         <v/>
       </c>
       <c r="F507" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>1480-9</v>
+        <v>1429-8</v>
       </c>
       <c r="B508" t="str">
-        <v>MINI BRAND COLLECT NO.286 EDP 25ML/YSL MANIFESTO</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 6 (039)</v>
       </c>
       <c r="C508" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D508">
         <v>4.99</v>
       </c>
       <c r="E508" t="str">
         <v/>
       </c>
       <c r="F508" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>1481-6</v>
+        <v>1430-4</v>
       </c>
       <c r="B509" t="str">
-        <v>MINI BRAND COLLECT NO.288 EDP 25ML/TABACCO VANILLA</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 7 (039)</v>
       </c>
       <c r="C509" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D509">
         <v>4.99</v>
       </c>
       <c r="E509" t="str">
         <v/>
       </c>
       <c r="F509" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>1482-3</v>
+        <v>1433-5</v>
       </c>
       <c r="B510" t="str">
-        <v>MINI BRAND COLLECT NO.299 EDP 25ML/STRONGER WITH</v>
+        <v>MISS ROSE BASE LIQUI-MATTE FAIR (039)</v>
       </c>
       <c r="C510" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D510">
         <v>4.99</v>
       </c>
       <c r="E510" t="str">
         <v/>
       </c>
       <c r="F510" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>1483-0</v>
+        <v>1432-8</v>
       </c>
       <c r="B511" t="str">
-        <v>MINI BRAND COLLECT NO.302 EDP 25ML/GUCCI BOOM</v>
+        <v>MISS ROSE BASE LIQUI-MATTE IVORY 6 (039)</v>
       </c>
       <c r="C511" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D511">
         <v>4.99</v>
       </c>
       <c r="E511" t="str">
         <v/>
       </c>
       <c r="F511" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>1484-7</v>
+        <v>1431-1</v>
       </c>
       <c r="B512" t="str">
-        <v>MINI BRAND COLLECT NO.303 EDP 25ML/CHANEL BLEU</v>
+        <v>MISS ROSE BASE LIQUI-MATTE LIGHT (039)</v>
       </c>
       <c r="C512" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D512">
         <v>4.99</v>
       </c>
       <c r="E512" t="str">
         <v/>
       </c>
       <c r="F512" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>1485-4</v>
+        <v>1357-4</v>
       </c>
       <c r="B513" t="str">
-        <v>MINI BRAND COLLECT NO.304 EDP 25ML/HUGO BY HUGO BOSS</v>
+        <v>MISS ROSE BATON CON/GLOSS 201 (006H48)</v>
       </c>
       <c r="C513" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D513">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E513" t="str">
         <v/>
       </c>
       <c r="F513" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>1486-1</v>
+        <v>1358-1</v>
       </c>
       <c r="B514" t="str">
-        <v>MINI BRAND COLLECT NO.305 EDP 25ML/MY WAY ARMANI</v>
+        <v>MISS ROSE BATON CON/GLOSS 202 (006H48)</v>
       </c>
       <c r="C514" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D514">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E514" t="str">
         <v/>
       </c>
       <c r="F514" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>1487-8</v>
+        <v>1359-8</v>
       </c>
       <c r="B515" t="str">
-        <v>MINI BRAND COLLECT NO.307 EDP 25ML/LINTERDIT GIVE</v>
+        <v>MISS ROSE BATON CON/GLOSS 203 (006H48)</v>
       </c>
       <c r="C515" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D515">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E515" t="str">
         <v/>
       </c>
       <c r="F515" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>1488-5</v>
+        <v>1360-4</v>
       </c>
       <c r="B516" t="str">
-        <v>MINI BRAND COLLECT NO.308 EDP 25ML/BLACK ORCHID T</v>
+        <v>MISS ROSE BATON CON/GLOSS 204 (006H48)</v>
       </c>
       <c r="C516" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D516">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E516" t="str">
         <v/>
       </c>
       <c r="F516" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>1489-2</v>
+        <v>1361-1</v>
       </c>
       <c r="B517" t="str">
-        <v>MINI BRAND COLLECT NO.309 EDP 25ML/BOMBSHELL VICT</v>
+        <v>MISS ROSE BATON CON/GLOSS 205 (006H48)</v>
       </c>
       <c r="C517" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D517">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E517" t="str">
         <v/>
       </c>
       <c r="F517" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>1490-8</v>
+        <v>1362-8</v>
       </c>
       <c r="B518" t="str">
-        <v>MINI BRAND COLLECT NO.314 EDP 25ML/VERSACE CRYSTA</v>
+        <v>MISS ROSE BATON CON/GLOSS 209 (006H48)</v>
       </c>
       <c r="C518" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D518">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E518" t="str">
         <v/>
       </c>
       <c r="F518" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>1491-5</v>
+        <v>1363-5</v>
       </c>
       <c r="B519" t="str">
-        <v>MINI BRAND COLLECT NO.315 EDP 25ML/VERSACE BRIGHT</v>
+        <v>MISS ROSE BATON CON/GLOSS 214 (006H48)</v>
       </c>
       <c r="C519" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D519">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E519" t="str">
         <v/>
       </c>
       <c r="F519" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>1492-2</v>
+        <v>1364-2</v>
       </c>
       <c r="B520" t="str">
-        <v>MINI BRAND COLLECT NO.316 EDP 25ML/1 MILLION PACO</v>
+        <v>MISS ROSE BATON CON/GLOSS 218 (006H48)</v>
       </c>
       <c r="C520" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D520">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E520" t="str">
         <v/>
       </c>
       <c r="F520" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>1493-9</v>
+        <v>1365-9</v>
       </c>
       <c r="B521" t="str">
-        <v>MINI BRAND COLLECT NO.317 EDP 25ML/VERSACE CRYSTAL</v>
+        <v>MISS ROSE BATON CON/GLOSS 219 (006H48)</v>
       </c>
       <c r="C521" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D521">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E521" t="str">
         <v/>
       </c>
       <c r="F521" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>1494-6</v>
+        <v>1366-6</v>
       </c>
       <c r="B522" t="str">
-        <v>MINI BRAND COLLECT NO.318 EDP 25ML/JADORE DIOR</v>
+        <v>MISS ROSE BATON CON/GLOSS 221 (006H48)</v>
       </c>
       <c r="C522" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D522">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E522" t="str">
         <v/>
       </c>
       <c r="F522" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>1495-3</v>
+        <v>1367-3</v>
       </c>
       <c r="B523" t="str">
-        <v>MINI BRAND COLLECT NO.319 EDP 25ML/BACCARAT ROUGE</v>
+        <v>MISS ROSE BATON CON/GLOSS 222 (006H48)</v>
       </c>
       <c r="C523" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D523">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E523" t="str">
         <v/>
       </c>
       <c r="F523" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>1496-0</v>
+        <v>1368-0</v>
       </c>
       <c r="B524" t="str">
-        <v>MINI BRAND COLLECT NO.320 EDP 25ML/CREED AVENTUS</v>
+        <v>MISS ROSE BATON CON/GLOSS 224 (006H48)</v>
       </c>
       <c r="C524" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D524">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E524" t="str">
         <v/>
       </c>
       <c r="F524" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>1497-7</v>
+        <v>1393-2</v>
       </c>
       <c r="B525" t="str">
-        <v>MINI BRAND COLLECT NO.321 EDP 25ML/CH 212 VIP ROSE</v>
+        <v>MISS ROSE BLUSH COMPACT BLUSHBABY 03 (080Z1)</v>
       </c>
       <c r="C525" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D525">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E525" t="str">
         <v/>
       </c>
       <c r="F525" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>1498-4</v>
+        <v>1394-9</v>
       </c>
       <c r="B526" t="str">
-        <v>MINI BRAND COLLECT NO.326 EDP 25ML/MOM PARIS YSL</v>
+        <v>MISS ROSE BLUSH COMPACT DESERT ROSE 04 (080Z1)</v>
       </c>
       <c r="C526" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D526">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E526" t="str">
         <v/>
       </c>
       <c r="F526" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>1499-1</v>
+        <v>1398-7</v>
       </c>
       <c r="B527" t="str">
-        <v>MINI BRAND COLLECT NO.330 EDP 25ML/TERRE DHERMES</v>
+        <v>MISS ROSE BLUSH COMPACT GINGERLY 07 (080Z2)</v>
       </c>
       <c r="C527" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D527">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E527" t="str">
         <v/>
       </c>
       <c r="F527" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>1500-4</v>
+        <v>1395-6</v>
       </c>
       <c r="B528" t="str">
-        <v>MINI BRAND COLLECT NO.333 EDP 25ML/SI ARMANI</v>
+        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 NEGRO (080Z2)</v>
       </c>
       <c r="C528" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D528">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E528" t="str">
         <v/>
       </c>
       <c r="F528" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>1501-1</v>
+        <v>1396-3</v>
       </c>
       <c r="B529" t="str">
-        <v>MINI BRAND COLLECT NO.334 EDP 25ML/VERSACE POUR H</v>
+        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 ROSA (080Z2)</v>
       </c>
       <c r="C529" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D529">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E529" t="str">
         <v/>
       </c>
       <c r="F529" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>1502-8</v>
+        <v>1397-0</v>
       </c>
       <c r="B530" t="str">
-        <v>MINI BRAND COLLECT NO.350 EDP 25ML/SCANDAL JPG</v>
+        <v>MISS ROSE BLUSH COMPACT MARGIN 05 (080Z2)</v>
       </c>
       <c r="C530" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D530">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E530" t="str">
         <v/>
       </c>
       <c r="F530" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>1424-3</v>
+        <v>1391-8</v>
       </c>
       <c r="B531" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 1 (039)</v>
+        <v>MISS ROSE BLUSH COMPACT MELBA 01 (080Z1)</v>
       </c>
       <c r="C531" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D531">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E531" t="str">
         <v/>
       </c>
       <c r="F531" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>1425-0</v>
+        <v>1392-5</v>
       </c>
       <c r="B532" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 2 (039)</v>
+        <v>MISS ROSE BLUSH COMPACT PLUM FOOLERY 02 (080Z1)</v>
       </c>
       <c r="C532" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D532">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E532" t="str">
         <v/>
       </c>
       <c r="F532" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>1426-7</v>
+        <v>1334-5</v>
       </c>
       <c r="B533" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 3 (039)</v>
+        <v>MISS ROSE BLUSH EN BARRA 01 (092N12)</v>
       </c>
       <c r="C533" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D533">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E533" t="str">
         <v/>
       </c>
       <c r="F533" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>1427-4</v>
+        <v>1335-2</v>
       </c>
       <c r="B534" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 4 (039)</v>
+        <v>MISS ROSE BLUSH EN BARRA 02 (092N12)</v>
       </c>
       <c r="C534" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D534">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E534" t="str">
         <v/>
       </c>
       <c r="F534" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>1428-1</v>
+        <v>1336-9</v>
       </c>
       <c r="B535" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 5 (039)</v>
+        <v>MISS ROSE BLUSH EN BARRA 03 (092N12)</v>
       </c>
       <c r="C535" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D535">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E535" t="str">
         <v/>
       </c>
       <c r="F535" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>1429-8</v>
+        <v>1337-6</v>
       </c>
       <c r="B536" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 6 (039)</v>
+        <v>MISS ROSE BLUSH EN BARRA 04 (092N12)</v>
       </c>
       <c r="C536" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D536">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E536" t="str">
         <v/>
       </c>
       <c r="F536" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>1430-4</v>
+        <v>1338-3</v>
       </c>
       <c r="B537" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 7 (039)</v>
+        <v>MISS ROSE BLUSH EN BARRA 05 (092N12)</v>
       </c>
       <c r="C537" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D537">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E537" t="str">
         <v/>
       </c>
       <c r="F537" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>1433-5</v>
+        <v>1339-0</v>
       </c>
       <c r="B538" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE FAIR (039)</v>
+        <v>MISS ROSE BLUSH EN BARRA 06 (092N12)</v>
       </c>
       <c r="C538" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D538">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E538" t="str">
         <v/>
       </c>
       <c r="F538" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>1432-8</v>
+        <v>1409-0</v>
       </c>
       <c r="B539" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE IVORY 6 (039)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 05(099H12)</v>
       </c>
       <c r="C539" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D539">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E539" t="str">
         <v/>
       </c>
       <c r="F539" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>1431-1</v>
+        <v>1410-6</v>
       </c>
       <c r="B540" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE LIGHT (039)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 06 (099H12)</v>
       </c>
       <c r="C540" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D540">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E540" t="str">
         <v/>
       </c>
       <c r="F540" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>1357-4</v>
+        <v>1411-3</v>
       </c>
       <c r="B541" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 201 (006H48)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 07 (099H12)</v>
       </c>
       <c r="C541" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D541">
-        <v>5.99</v>
+        <v>6.99</v>
       </c>
       <c r="E541" t="str">
         <v/>
       </c>
       <c r="F541" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>1358-1</v>
+        <v>1412-0</v>
       </c>
       <c r="B542" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 202 (006H48)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 08 (099H12)</v>
       </c>
       <c r="C542" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D542">
-        <v>5.99</v>
+        <v>6.99</v>
       </c>
       <c r="E542" t="str">
         <v/>
       </c>
       <c r="F542" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>1359-8</v>
+        <v>1290-4</v>
       </c>
       <c r="B543" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 203 (006H48)</v>
+        <v>MISS ROSE BODY LOTION AMBER ROMANCE 236ML</v>
       </c>
       <c r="C543" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D543">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E543" t="str">
         <v/>
       </c>
       <c r="F543" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>1360-4</v>
+        <v>1289-8</v>
       </c>
       <c r="B544" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 204 (006H48)</v>
+        <v>MISS ROSE BODY LOTION COCONUT PASSION 236ML</v>
       </c>
       <c r="C544" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D544">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E544" t="str">
         <v/>
       </c>
       <c r="F544" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>1361-1</v>
+        <v>1288-1</v>
       </c>
       <c r="B545" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 205 (006H48)</v>
+        <v>MISS ROSE BODY LOTION LOVE SPELL 236ML</v>
       </c>
       <c r="C545" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D545">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E545" t="str">
         <v/>
       </c>
       <c r="F545" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>1362-8</v>
+        <v>1282-9</v>
       </c>
       <c r="B546" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 209 (006H48)</v>
+        <v>MISS ROSE COLONIA 250ML AMBER ROMANCE</v>
       </c>
       <c r="C546" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D546">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E546" t="str">
         <v/>
       </c>
       <c r="F546" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>1363-5</v>
+        <v>1281-2</v>
       </c>
       <c r="B547" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 214 (006H48)</v>
+        <v>MISS ROSE COLONIA 250ML BARE VAINILLA</v>
       </c>
       <c r="C547" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D547">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E547" t="str">
         <v/>
       </c>
       <c r="F547" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>1364-2</v>
+        <v>1275-1</v>
       </c>
       <c r="B548" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 218 (006H48)</v>
+        <v>MISS ROSE COLONIA 250ML COCONUT PASSION</v>
       </c>
       <c r="C548" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D548">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E548" t="str">
         <v/>
       </c>
       <c r="F548" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>1365-9</v>
+        <v>1277-5</v>
       </c>
       <c r="B549" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 219 (006H48)</v>
+        <v>MISS ROSE COLONIA 250ML LOVE SPELL</v>
       </c>
       <c r="C549" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D549">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E549" t="str">
         <v/>
       </c>
       <c r="F549" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>1366-6</v>
+        <v>1276-8</v>
       </c>
       <c r="B550" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 221 (006H48)</v>
+        <v>MISS ROSE COLONIA 250ML PURE SEDUCTION</v>
       </c>
       <c r="C550" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D550">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E550" t="str">
         <v/>
       </c>
       <c r="F550" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>1367-3</v>
+        <v>1287-4</v>
       </c>
       <c r="B551" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 222 (006H48)</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER AMBER ROMANCE</v>
       </c>
       <c r="C551" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D551">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E551" t="str">
         <v/>
       </c>
       <c r="F551" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>1368-0</v>
+        <v>1286-7</v>
       </c>
       <c r="B552" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 224 (006H48)</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER BARE VAINILLA</v>
       </c>
       <c r="C552" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D552">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E552" t="str">
         <v/>
       </c>
       <c r="F552" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>1393-2</v>
+        <v>1285-0</v>
       </c>
       <c r="B553" t="str">
-        <v>MISS ROSE BLUSH COMPACT BLUSHBABY 03 (080Z1)</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER COCONUT PASSION</v>
       </c>
       <c r="C553" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D553">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E553" t="str">
         <v/>
       </c>
       <c r="F553" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>1394-9</v>
+        <v>1283-6</v>
       </c>
       <c r="B554" t="str">
-        <v>MISS ROSE BLUSH COMPACT DESERT ROSE 04 (080Z1)</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER LOVE SPELL</v>
       </c>
       <c r="C554" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D554">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E554" t="str">
         <v/>
       </c>
       <c r="F554" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>1398-7</v>
+        <v>1284-3</v>
       </c>
       <c r="B555" t="str">
-        <v>MISS ROSE BLUSH COMPACT GINGERLY 07 (080Z2)</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER PURE SEDUCTION</v>
       </c>
       <c r="C555" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D555">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E555" t="str">
         <v/>
       </c>
       <c r="F555" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>1395-6</v>
+        <v>1273-7</v>
       </c>
       <c r="B556" t="str">
-        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 NEGRO (080Z2)</v>
+        <v>MISS ROSE COLONIA 35ML AMBER ROMANCE M12</v>
       </c>
       <c r="C556" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D556">
         <v>5.99</v>
       </c>
       <c r="E556" t="str">
         <v/>
       </c>
       <c r="F556" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>1396-3</v>
+        <v>1271-3</v>
       </c>
       <c r="B557" t="str">
-        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 ROSA (080Z2)</v>
+        <v>MISS ROSE COLONIA 35ML BARE VAINILLA M11</v>
       </c>
       <c r="C557" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D557">
         <v>5.99</v>
       </c>
       <c r="E557" t="str">
         <v/>
       </c>
       <c r="F557" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>1397-0</v>
+        <v>1270-6</v>
       </c>
       <c r="B558" t="str">
-        <v>MISS ROSE BLUSH COMPACT MARGIN 05 (080Z2)</v>
+        <v>MISS ROSE COLONIA 35ML COCONUT PASSION</v>
       </c>
       <c r="C558" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D558">
         <v>5.99</v>
       </c>
       <c r="E558" t="str">
         <v/>
       </c>
       <c r="F558" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>1391-8</v>
+        <v>1265-2</v>
       </c>
       <c r="B559" t="str">
-        <v>MISS ROSE BLUSH COMPACT MELBA 01 (080Z1)</v>
+        <v>MISS ROSE COLONIA 35ML DAILY BEST WISHES</v>
       </c>
       <c r="C559" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D559">
         <v>5.99</v>
       </c>
       <c r="E559" t="str">
         <v/>
       </c>
       <c r="F559" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>1392-5</v>
+        <v>1261-4</v>
       </c>
       <c r="B560" t="str">
-        <v>MISS ROSE BLUSH COMPACT PLUM FOOLERY 02 (080Z1)</v>
+        <v>MISS ROSE COLONIA 35ML DEEP NIGT TEMPTATION</v>
       </c>
       <c r="C560" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D560">
         <v>5.99</v>
       </c>
       <c r="E560" t="str">
         <v/>
       </c>
       <c r="F560" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>1334-5</v>
+        <v>1264-5</v>
       </c>
       <c r="B561" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 01 (092N12)</v>
+        <v>MISS ROSE COLONIA 35ML INCREDIBLE WONDER</v>
       </c>
       <c r="C561" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D561">
         <v>5.99</v>
       </c>
       <c r="E561" t="str">
         <v/>
       </c>
       <c r="F561" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>1335-2</v>
+        <v>1266-9</v>
       </c>
       <c r="B562" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 02 (092N12)</v>
+        <v>MISS ROSE COLONIA 35ML LOUIS CHAMPAGNE</v>
       </c>
       <c r="C562" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D562">
         <v>5.99</v>
       </c>
       <c r="E562" t="str">
         <v/>
       </c>
       <c r="F562" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>1336-9</v>
+        <v>1262-1</v>
       </c>
       <c r="B563" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 03 (092N12)</v>
+        <v>MISS ROSE COLONIA 35ML LUMINOUS GODDESS</v>
       </c>
       <c r="C563" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D563">
         <v>5.99</v>
       </c>
       <c r="E563" t="str">
         <v/>
       </c>
       <c r="F563" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>1337-6</v>
+        <v>1267-6</v>
       </c>
       <c r="B564" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 04 (092N12)</v>
+        <v>MISS ROSE COLONIA 35ML MYSTERIOUSPRINCES</v>
       </c>
       <c r="C564" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D564">
         <v>5.99</v>
       </c>
       <c r="E564" t="str">
         <v/>
       </c>
       <c r="F564" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>1338-3</v>
+        <v>1268-3</v>
       </c>
       <c r="B565" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 05 (092N12)</v>
+        <v>MISS ROSE COLONIA 35ML PURE SEDUCTION</v>
       </c>
       <c r="C565" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D565">
         <v>5.99</v>
       </c>
       <c r="E565" t="str">
         <v/>
       </c>
       <c r="F565" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>1339-0</v>
+        <v>1260-7</v>
       </c>
       <c r="B566" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 06 (092N12)</v>
+        <v>MISS ROSE COLONIA 35ML WONDERFULL VANILLA</v>
       </c>
       <c r="C566" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D566">
         <v>5.99</v>
       </c>
       <c r="E566" t="str">
         <v/>
       </c>
       <c r="F566" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>1409-0</v>
+        <v>1263-8</v>
       </c>
       <c r="B567" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 05(099H12)</v>
+        <v>MISS ROSE COLONIA 35ML YOU ARE MY ONLY LOVE</v>
       </c>
       <c r="C567" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D567">
-        <v>6.99</v>
+        <v>5.99</v>
       </c>
       <c r="E567" t="str">
         <v/>
       </c>
       <c r="F567" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>1410-6</v>
+        <v>1295-9</v>
       </c>
       <c r="B568" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 06 (099H12)</v>
+        <v>MISS ROSE COLONIA CORPO/CHEIROSA 40 90ML (ROJO)</v>
       </c>
       <c r="C568" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D568">
-        <v>6.99</v>
+        <v>8.99</v>
       </c>
       <c r="E568" t="str">
         <v/>
       </c>
       <c r="F568" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>1411-3</v>
+        <v>1278-2</v>
       </c>
       <c r="B569" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 07 (099H12)</v>
+        <v>MISS ROSE COLONIA CORPO/CHEIROSA 62 90ML (NARANJA)</v>
       </c>
       <c r="C569" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D569">
-        <v>6.99</v>
+        <v>8.99</v>
       </c>
       <c r="E569" t="str">
         <v/>
       </c>
       <c r="F569" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>1412-0</v>
+        <v>1279-9</v>
       </c>
       <c r="B570" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 08 (099H12)</v>
+        <v>MISS ROSE COLONIA CORPO/CHEIROSA 68 90ML (ROSA)</v>
       </c>
       <c r="C570" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D570">
-        <v>6.99</v>
+        <v>8.99</v>
       </c>
       <c r="E570" t="str">
         <v/>
       </c>
       <c r="F570" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>1290-4</v>
+        <v>1280-5</v>
       </c>
       <c r="B571" t="str">
-        <v>MISS ROSE BODY LOTION AMBER ROMANCE 236ML</v>
+        <v>MISS ROSE COLONIA CORPO/CHEIROSA 76 90ML (AZUL)</v>
       </c>
       <c r="C571" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D571">
-        <v>9.99</v>
+        <v>8.99</v>
       </c>
       <c r="E571" t="str">
         <v/>
       </c>
       <c r="F571" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>1289-8</v>
+        <v>1443-4</v>
       </c>
       <c r="B572" t="str">
-        <v>MISS ROSE BODY LOTION COCONUT PASSION 236ML</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 01 (002Z1)</v>
       </c>
       <c r="C572" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D572">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E572" t="str">
         <v/>
       </c>
       <c r="F572" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>1288-1</v>
+        <v>1444-1</v>
       </c>
       <c r="B573" t="str">
-        <v>MISS ROSE BODY LOTION LOVE SPELL 236ML</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 02 (002Z1)</v>
       </c>
       <c r="C573" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D573">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E573" t="str">
         <v/>
       </c>
       <c r="F573" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>1282-9</v>
+        <v>1445-8</v>
       </c>
       <c r="B574" t="str">
-        <v>MISS ROSE COLONIA 250ML AMBER ROMANCE</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 03 (002Z1)</v>
       </c>
       <c r="C574" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D574">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E574" t="str">
         <v/>
       </c>
       <c r="F574" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>1281-2</v>
+        <v>1446-5</v>
       </c>
       <c r="B575" t="str">
-        <v>MISS ROSE COLONIA 250ML BARE VAINILLA</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 04 (002Z1)</v>
       </c>
       <c r="C575" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D575">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E575" t="str">
         <v/>
       </c>
       <c r="F575" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>1275-1</v>
+        <v>1447-2</v>
       </c>
       <c r="B576" t="str">
-        <v>MISS ROSE COLONIA 250ML COCONUT PASSION</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 05 (002Z1)</v>
       </c>
       <c r="C576" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D576">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E576" t="str">
         <v/>
       </c>
       <c r="F576" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>1277-5</v>
+        <v>1448-9</v>
       </c>
       <c r="B577" t="str">
-        <v>MISS ROSE COLONIA 250ML LOVE SPELL</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 06 (002Z1)</v>
       </c>
       <c r="C577" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D577">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E577" t="str">
         <v/>
       </c>
       <c r="F577" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>1276-8</v>
+        <v>1413-7</v>
       </c>
       <c r="B578" t="str">
-        <v>MISS ROSE COLONIA 250ML PURE SEDUCTION</v>
+        <v>MISS ROSE CORRECTOR LIQUIDO SPF15 SURTIDO (171H24)</v>
       </c>
       <c r="C578" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D578">
-        <v>9.99</v>
+        <v>6.99</v>
       </c>
       <c r="E578" t="str">
         <v/>
       </c>
       <c r="F578" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>1287-4</v>
+        <v>1385-7</v>
       </c>
       <c r="B579" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER AMBER ROMANCE</v>
+        <v>MISS ROSE DELINEADOR NEGRO 24H 2ML (117H)</v>
       </c>
       <c r="C579" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D579">
-        <v>9.99</v>
+        <v>5.99</v>
       </c>
       <c r="E579" t="str">
         <v/>
       </c>
       <c r="F579" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>1286-7</v>
+        <v>1291-1</v>
       </c>
       <c r="B580" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER BARE VAINILLA</v>
+        <v>MISS ROSE ESPUMA DE LIMPIEZA ACIDO HIALURON 150ML</v>
       </c>
       <c r="C580" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D580">
-        <v>9.99</v>
+        <v>5.99</v>
       </c>
       <c r="E580" t="str">
         <v/>
       </c>
       <c r="F580" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>1285-0</v>
+        <v>1294-2</v>
       </c>
       <c r="B581" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER COCONUT PASSION</v>
+        <v>MISS ROSE ESPUMA DE LIMPIEZA KIWI CON ACIDO S. 120ML</v>
       </c>
       <c r="C581" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D581">
-        <v>9.99</v>
+        <v>5.99</v>
       </c>
       <c r="E581" t="str">
         <v/>
       </c>
       <c r="F581" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>1283-6</v>
+        <v>1293-5</v>
       </c>
       <c r="B582" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER LOVE SPELL</v>
+        <v>MISS ROSE ESPUMA DE LIMPIEZA ROSA M. CON MORANGO 150ML</v>
       </c>
       <c r="C582" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D582">
-        <v>9.99</v>
+        <v>5.99</v>
       </c>
       <c r="E582" t="str">
         <v/>
       </c>
       <c r="F582" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>1284-3</v>
+        <v>1292-8</v>
       </c>
       <c r="B583" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER PURE SEDUCTION</v>
+        <v>MISS ROSE ESPUMA DE LIMPIEZA VITA C 120ML</v>
       </c>
       <c r="C583" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D583">
-        <v>9.99</v>
+        <v>5.99</v>
       </c>
       <c r="E583" t="str">
         <v/>
       </c>
       <c r="F583" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>1273-7</v>
+        <v>1404-5</v>
       </c>
       <c r="B584" t="str">
-        <v>MISS ROSE COLONIA 35ML AMBER ROMANCE M12</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 01 (529Z24)</v>
       </c>
       <c r="C584" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D584">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E584" t="str">
         <v/>
       </c>
       <c r="F584" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>1271-3</v>
+        <v>1405-2</v>
       </c>
       <c r="B585" t="str">
-        <v>MISS ROSE COLONIA 35ML BARE VAINILLA M11</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 02 (529Z24)</v>
       </c>
       <c r="C585" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D585">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E585" t="str">
         <v/>
       </c>
       <c r="F585" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>1270-6</v>
+        <v>1406-9</v>
       </c>
       <c r="B586" t="str">
-        <v>MISS ROSE COLONIA 35ML COCONUT PASSION</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 03 (529Z24)</v>
       </c>
       <c r="C586" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D586">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E586" t="str">
         <v/>
       </c>
       <c r="F586" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>1265-2</v>
+        <v>1407-6</v>
       </c>
       <c r="B587" t="str">
-        <v>MISS ROSE COLONIA 35ML DAILY BEST WISHES</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 04 (529Z24)</v>
       </c>
       <c r="C587" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D587">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E587" t="str">
         <v/>
       </c>
       <c r="F587" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>1261-4</v>
+        <v>1369-7</v>
       </c>
       <c r="B588" t="str">
-        <v>MISS ROSE COLONIA 35ML DEEP NIGT TEMPTATION</v>
+        <v>MISS ROSE GLOSS MATTE 137 CARAMEL BEIGE (397BM2)</v>
       </c>
       <c r="C588" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D588">
         <v>5.99</v>
       </c>
       <c r="E588" t="str">
         <v/>
       </c>
       <c r="F588" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>1264-5</v>
+        <v>1370-3</v>
       </c>
       <c r="B589" t="str">
-        <v>MISS ROSE COLONIA 35ML INCREDIBLE WONDER</v>
+        <v>MISS ROSE GLOSS MATTE 138 SANDY BROWN (397BM2)</v>
       </c>
       <c r="C589" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D589">
         <v>5.99</v>
       </c>
       <c r="E589" t="str">
         <v/>
       </c>
       <c r="F589" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>1266-9</v>
+        <v>1371-0</v>
       </c>
       <c r="B590" t="str">
-        <v>MISS ROSE COLONIA 35ML LOUIS CHAMPAGNE</v>
+        <v>MISS ROSE GLOSS MATTE 139 SUN STONE (397BM2)</v>
       </c>
       <c r="C590" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D590">
         <v>5.99</v>
       </c>
       <c r="E590" t="str">
         <v/>
       </c>
       <c r="F590" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>1262-1</v>
+        <v>1372-7</v>
       </c>
       <c r="B591" t="str">
-        <v>MISS ROSE COLONIA 35ML LUMINOUS GODDESS</v>
+        <v>MISS ROSE GLOSS MATTE 140 DARING RED (397BM2)</v>
       </c>
       <c r="C591" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D591">
         <v>5.99</v>
       </c>
       <c r="E591" t="str">
         <v/>
       </c>
       <c r="F591" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>1267-6</v>
+        <v>1374-1</v>
       </c>
       <c r="B592" t="str">
-        <v>MISS ROSE COLONIA 35ML MYSTERIOUSPRINCES</v>
+        <v>MISS ROSE GLOSS MATTE 141 FETISH (397BM2)</v>
       </c>
       <c r="C592" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D592">
         <v>5.99</v>
       </c>
       <c r="E592" t="str">
         <v/>
       </c>
       <c r="F592" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>1268-3</v>
+        <v>1373-4</v>
       </c>
       <c r="B593" t="str">
-        <v>MISS ROSE COLONIA 35ML PURE SEDUCTION</v>
+        <v>MISS ROSE GLOSS MATTE 142 DAINTY DAZE (397BM2)</v>
       </c>
       <c r="C593" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D593">
         <v>5.99</v>
       </c>
       <c r="E593" t="str">
         <v/>
       </c>
       <c r="F593" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>1260-7</v>
+        <v>1375-8</v>
       </c>
       <c r="B594" t="str">
-        <v>MISS ROSE COLONIA 35ML WONDERFULL VANILLA</v>
+        <v>MISS ROSE GLOSS MATTE 143 ROSE THE DAY (397BM2)</v>
       </c>
       <c r="C594" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D594">
         <v>5.99</v>
       </c>
       <c r="E594" t="str">
         <v/>
       </c>
       <c r="F594" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>1263-8</v>
+        <v>1376-5</v>
       </c>
       <c r="B595" t="str">
-        <v>MISS ROSE COLONIA 35ML YOU ARE MY ONLY LOVE</v>
+        <v>MISS ROSE GLOSS MATTE 144 BRUNCH ME (397BM2)</v>
       </c>
       <c r="C595" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D595">
         <v>5.99</v>
       </c>
       <c r="E595" t="str">
         <v/>
       </c>
       <c r="F595" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>1295-9</v>
+        <v>1383-3</v>
       </c>
       <c r="B596" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 40 90ML (ROJO)</v>
+        <v>MISS ROSE GLOSS MATTE LIQUIDO (503S24)</v>
       </c>
       <c r="C596" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D596">
-        <v>8.99</v>
+        <v>5.99</v>
       </c>
       <c r="E596" t="str">
         <v/>
       </c>
       <c r="F596" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>1278-2</v>
+        <v>1349-9</v>
       </c>
       <c r="B597" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 62 90ML (NARANJA)</v>
+        <v>MISS ROSE HONEY LIP CARE 5ML (532Z24)</v>
       </c>
       <c r="C597" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D597">
-        <v>8.99</v>
+        <v>6.99</v>
       </c>
       <c r="E597" t="str">
         <v/>
       </c>
       <c r="F597" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>1279-9</v>
+        <v>1408-3</v>
       </c>
       <c r="B598" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 68 90ML (ROSA)</v>
+        <v>MISS ROSE HONEY LIP OIL BEE KIND (533Z24)</v>
       </c>
       <c r="C598" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D598">
-        <v>8.99</v>
+        <v>2.99</v>
       </c>
       <c r="E598" t="str">
         <v/>
       </c>
       <c r="F598" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>1280-5</v>
+        <v>1453-3</v>
       </c>
       <c r="B599" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 76 90ML (AZUL)</v>
+        <v>MISS ROSE LABIAL LIP STICK 01 (421Z2)</v>
       </c>
       <c r="C599" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D599">
-        <v>8.99</v>
+        <v>3.99</v>
       </c>
       <c r="E599" t="str">
         <v/>
       </c>
       <c r="F599" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>1443-4</v>
+        <v>1454-0</v>
       </c>
       <c r="B600" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 01 (002Z1)</v>
+        <v>MISS ROSE LABIAL LIP STICK 02 (421Z2)</v>
       </c>
       <c r="C600" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D600">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E600" t="str">
         <v/>
       </c>
       <c r="F600" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>1444-1</v>
+        <v>1455-7</v>
       </c>
       <c r="B601" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 02 (002Z1)</v>
+        <v>MISS ROSE LABIAL LIP STICK 06 (421Z2)</v>
       </c>
       <c r="C601" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D601">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E601" t="str">
         <v/>
       </c>
       <c r="F601" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>1445-8</v>
+        <v>1456-4</v>
       </c>
       <c r="B602" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 03 (002Z1)</v>
+        <v>MISS ROSE LABIAL LIP STICK 07 (421Z2)</v>
       </c>
       <c r="C602" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D602">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E602" t="str">
         <v/>
       </c>
       <c r="F602" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>1446-5</v>
+        <v>1457-1</v>
       </c>
       <c r="B603" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 04 (002Z1)</v>
+        <v>MISS ROSE LABIAL LIP STICK 45 (421Z2)</v>
       </c>
       <c r="C603" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D603">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E603" t="str">
         <v/>
       </c>
       <c r="F603" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>1447-2</v>
+        <v>1458-8</v>
       </c>
       <c r="B604" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 05 (002Z1)</v>
+        <v>MISS ROSE LABIAL LIP STICK 49 (421Z2)</v>
       </c>
       <c r="C604" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D604">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E604" t="str">
         <v/>
       </c>
       <c r="F604" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>1448-9</v>
+        <v>1351-2</v>
       </c>
       <c r="B605" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 06 (002Z1)</v>
+        <v>MISS ROSE LABIAL LIQUIDO 16-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C605" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D605">
         <v>4.99</v>
       </c>
       <c r="E605" t="str">
         <v/>
       </c>
       <c r="F605" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>1413-7</v>
+        <v>1352-9</v>
       </c>
       <c r="B606" t="str">
-        <v>MISS ROSE CORRECTOR LIQUIDO SPF15 SURTIDO (171H24)</v>
+        <v>MISS ROSE LABIAL LIQUIDO 17-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C606" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D606">
-        <v>6.99</v>
+        <v>4.99</v>
       </c>
       <c r="E606" t="str">
         <v/>
       </c>
       <c r="F606" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>1385-7</v>
+        <v>1353-6</v>
       </c>
       <c r="B607" t="str">
-        <v>MISS ROSE DELINEADOR NEGRO 24H 2ML (117H)</v>
+        <v>MISS ROSE LABIAL LIQUIDO 20-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C607" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D607">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E607" t="str">
         <v/>
       </c>
       <c r="F607" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>1291-1</v>
+        <v>1354-3</v>
       </c>
       <c r="B608" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA ACIDO HIALURON 150ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 22-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C608" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D608">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E608" t="str">
         <v/>
       </c>
       <c r="F608" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>1294-2</v>
+        <v>1355-0</v>
       </c>
       <c r="B609" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA KIWI CON ACIDO S. 120ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 23-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C609" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D609">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E609" t="str">
         <v/>
       </c>
       <c r="F609" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>1293-5</v>
+        <v>1356-7</v>
       </c>
       <c r="B610" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA ROSA M. CON MORANGO 150ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 24-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C610" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D610">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E610" t="str">
         <v/>
       </c>
       <c r="F610" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>1292-8</v>
+        <v>1384-0</v>
       </c>
       <c r="B611" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA VITA C 120ML</v>
+        <v>MISS ROSE LABIAL MATTE VARIOS VERSION VINOS (025Z24)</v>
       </c>
       <c r="C611" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D611">
-        <v>5.99</v>
+        <v>3.99</v>
       </c>
       <c r="E611" t="str">
         <v/>
       </c>
       <c r="F611" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>1404-5</v>
+        <v>1387-1</v>
       </c>
       <c r="B612" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 01 (529Z24)</v>
+        <v>MISS ROSE LAPIZ P/CEJAS MARRON CLARO 02(041M2)</v>
       </c>
       <c r="C612" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D612">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E612" t="str">
         <v/>
       </c>
       <c r="F612" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>1405-2</v>
+        <v>1386-4</v>
       </c>
       <c r="B613" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 02 (529Z24)</v>
+        <v>MISS ROSE LAPIZ P/CEJAS MARRON OSCURO 01(041M1)</v>
       </c>
       <c r="C613" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D613">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E613" t="str">
         <v/>
       </c>
       <c r="F613" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>1406-9</v>
+        <v>1388-8</v>
       </c>
       <c r="B614" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 03 (529Z24)</v>
+        <v>MISS ROSE LAPIZ P/CEJAS NEGRO 03 (041M3)</v>
       </c>
       <c r="C614" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D614">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E614" t="str">
         <v/>
       </c>
       <c r="F614" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>1407-6</v>
+        <v>1403-8</v>
       </c>
       <c r="B615" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 04 (529Z24)</v>
+        <v>MISS ROSE LIP GLOSS VARIOS (027Z24)</v>
       </c>
       <c r="C615" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D615">
         <v>4.99</v>
       </c>
       <c r="E615" t="str">
         <v/>
       </c>
       <c r="F615" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>1369-7</v>
+        <v>1377-2</v>
       </c>
       <c r="B616" t="str">
-        <v>MISS ROSE GLOSS MATTE 137 CARAMEL BEIGE (397BM2)</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 01 (158H24)</v>
       </c>
       <c r="C616" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D616">
         <v>5.99</v>
       </c>
       <c r="E616" t="str">
         <v/>
       </c>
       <c r="F616" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>1370-3</v>
+        <v>1378-9</v>
       </c>
       <c r="B617" t="str">
-        <v>MISS ROSE GLOSS MATTE 138 SANDY BROWN (397BM2)</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 02 (158H24)</v>
       </c>
       <c r="C617" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D617">
         <v>5.99</v>
       </c>
       <c r="E617" t="str">
         <v/>
       </c>
       <c r="F617" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>1371-0</v>
+        <v>1379-6</v>
       </c>
       <c r="B618" t="str">
-        <v>MISS ROSE GLOSS MATTE 139 SUN STONE (397BM2)</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 03 (158H24)</v>
       </c>
       <c r="C618" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D618">
         <v>5.99</v>
       </c>
       <c r="E618" t="str">
         <v/>
       </c>
       <c r="F618" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>1372-7</v>
+        <v>1380-2</v>
       </c>
       <c r="B619" t="str">
-        <v>MISS ROSE GLOSS MATTE 140 DARING RED (397BM2)</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 04 (158H24)</v>
       </c>
       <c r="C619" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D619">
         <v>5.99</v>
       </c>
       <c r="E619" t="str">
         <v/>
       </c>
       <c r="F619" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>1374-1</v>
+        <v>1381-9</v>
       </c>
       <c r="B620" t="str">
-        <v>MISS ROSE GLOSS MATTE 141 FETISH (397BM2)</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 05 (158H24)</v>
       </c>
       <c r="C620" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D620">
         <v>5.99</v>
       </c>
       <c r="E620" t="str">
         <v/>
       </c>
       <c r="F620" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>1373-4</v>
+        <v>1382-6</v>
       </c>
       <c r="B621" t="str">
-        <v>MISS ROSE GLOSS MATTE 142 DAINTY DAZE (397BM2)</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 06 (158H24)</v>
       </c>
       <c r="C621" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D621">
         <v>5.99</v>
       </c>
       <c r="E621" t="str">
         <v/>
       </c>
       <c r="F621" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>1375-8</v>
+        <v>1567-7</v>
       </c>
       <c r="B622" t="str">
-        <v>MISS ROSE GLOSS MATTE 143 ROSE THE DAY (397BM2)</v>
+        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 01</v>
       </c>
       <c r="C622" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D622">
-        <v>5.99</v>
+        <v>24.99</v>
       </c>
       <c r="E622" t="str">
         <v/>
       </c>
       <c r="F622" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>1376-5</v>
+        <v>1568-4</v>
       </c>
       <c r="B623" t="str">
-        <v>MISS ROSE GLOSS MATTE 144 BRUNCH ME (397BM2)</v>
+        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 02</v>
       </c>
       <c r="C623" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D623">
-        <v>5.99</v>
+        <v>24.99</v>
       </c>
       <c r="E623" t="str">
         <v/>
       </c>
       <c r="F623" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>1383-3</v>
+        <v>1564-6</v>
       </c>
       <c r="B624" t="str">
-        <v>MISS ROSE GLOSS MATTE LIQUIDO (503S24)</v>
+        <v>MISS ROSE PERFUME ASAAD 100ML (039M03)</v>
       </c>
       <c r="C624" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D624">
-        <v>5.99</v>
+        <v>16.99</v>
       </c>
       <c r="E624" t="str">
         <v/>
       </c>
       <c r="F624" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>1349-9</v>
+        <v>1566-0</v>
       </c>
       <c r="B625" t="str">
-        <v>MISS ROSE HONEY LIP CARE 5ML (532Z24)</v>
+        <v>MISS ROSE PERFUME KAMRAH 100ML 040M02</v>
       </c>
       <c r="C625" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D625">
-        <v>6.99</v>
+        <v>19.99</v>
       </c>
       <c r="E625" t="str">
         <v/>
       </c>
       <c r="F625" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>1408-3</v>
+        <v>1565-3</v>
       </c>
       <c r="B626" t="str">
-        <v>MISS ROSE HONEY LIP OIL BEE KIND (533Z24)</v>
+        <v>MISS ROSE PERFUME KAMRAH QAHWA 040M01</v>
       </c>
       <c r="C626" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D626">
-        <v>2.99</v>
+        <v>19.99</v>
       </c>
       <c r="E626" t="str">
         <v/>
       </c>
       <c r="F626" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>1453-3</v>
+        <v>1570-7</v>
       </c>
       <c r="B627" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 01 (421Z2)</v>
+        <v>MISS ROSE PERFUME VIDRIO PETALLY 100ML 044M2</v>
       </c>
       <c r="C627" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D627">
-        <v>3.99</v>
+        <v>14.99</v>
       </c>
       <c r="E627" t="str">
         <v/>
       </c>
       <c r="F627" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>1454-0</v>
+        <v>1569-1</v>
       </c>
       <c r="B628" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 02 (421Z2)</v>
+        <v>MISS ROSE PERFUME VIDRIO YARAH 100ML 044M1</v>
       </c>
       <c r="C628" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D628">
-        <v>3.99</v>
+        <v>14.99</v>
       </c>
       <c r="E628" t="str">
         <v/>
       </c>
       <c r="F628" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>1455-7</v>
+        <v>1563-9</v>
       </c>
       <c r="B629" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 06 (421Z2)</v>
+        <v>MISS ROSE PERFUME YARAH 100ML(039M01)</v>
       </c>
       <c r="C629" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D629">
-        <v>3.99</v>
+        <v>16.99</v>
       </c>
       <c r="E629" t="str">
         <v/>
       </c>
       <c r="F629" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>1456-4</v>
+        <v>1389-5</v>
       </c>
       <c r="B630" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 07 (421Z2)</v>
+        <v>MISS ROSE POLVO 3 EN 1 N1 (129)</v>
       </c>
       <c r="C630" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D630">
-        <v>3.99</v>
+        <v>9.99</v>
       </c>
       <c r="E630" t="str">
         <v/>
       </c>
       <c r="F630" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>1457-1</v>
+        <v>1390-1</v>
       </c>
       <c r="B631" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 45 (421Z2)</v>
+        <v>MISS ROSE POLVO 3 EN 1 N2 (129)</v>
       </c>
       <c r="C631" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D631">
-        <v>3.99</v>
+        <v>9.99</v>
       </c>
       <c r="E631" t="str">
         <v/>
       </c>
       <c r="F631" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>1458-8</v>
+        <v>1434-2</v>
       </c>
       <c r="B632" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 49 (421Z2)</v>
+        <v>MISS ROSE POLVO COMPAC 3D 01 (215M)</v>
       </c>
       <c r="C632" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D632">
-        <v>3.99</v>
+        <v>5.99</v>
       </c>
       <c r="E632" t="str">
         <v/>
       </c>
       <c r="F632" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>1351-2</v>
+        <v>1435-9</v>
       </c>
       <c r="B633" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 16-BLANCO/DORADO (386Z24)</v>
+        <v>MISS ROSE POLVO COMPAC 3D 02 (215M)</v>
       </c>
       <c r="C633" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D633">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E633" t="str">
         <v/>
       </c>
       <c r="F633" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>1352-9</v>
+        <v>1436-6</v>
       </c>
       <c r="B634" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 17-BLANCO/DORADO (386Z24)</v>
+        <v>MISS ROSE POLVO COMPAC 3D 03 (215M)</v>
       </c>
       <c r="C634" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D634">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E634" t="str">
         <v/>
       </c>
       <c r="F634" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>1353-6</v>
+        <v>1437-3</v>
       </c>
       <c r="B635" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 20-BLANCO/DORADO (386Z24)</v>
+        <v>MISS ROSE POLVO COMPAC 3D 04 (215M)</v>
       </c>
       <c r="C635" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D635">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E635" t="str">
         <v/>
       </c>
       <c r="F635" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>1354-3</v>
+        <v>1438-0</v>
       </c>
       <c r="B636" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 22-BLANCO/DORADO (386Z24)</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 01 (068N24)</v>
       </c>
       <c r="C636" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D636">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E636" t="str">
         <v/>
       </c>
       <c r="F636" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>1355-0</v>
+        <v>1440-3</v>
       </c>
       <c r="B637" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 23-BLANCO/DORADO (386Z24)</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 02 (068N24)</v>
       </c>
       <c r="C637" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D637">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E637" t="str">
         <v/>
       </c>
       <c r="F637" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>1356-7</v>
+        <v>1441-0</v>
       </c>
       <c r="B638" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 24-BLANCO/DORADO (386Z24)</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 03 (068N24)</v>
       </c>
       <c r="C638" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D638">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E638" t="str">
         <v/>
       </c>
       <c r="F638" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>1384-0</v>
+        <v>1442-7</v>
       </c>
       <c r="B639" t="str">
-        <v>MISS ROSE LABIAL MATTE VARIOS VERSION VINOS (025Z24)</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 04 (068N24)</v>
       </c>
       <c r="C639" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D639">
-        <v>3.99</v>
+        <v>6.99</v>
       </c>
       <c r="E639" t="str">
         <v/>
       </c>
       <c r="F639" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>1387-1</v>
+        <v>1439-7</v>
       </c>
       <c r="B640" t="str">
-        <v>MISS ROSE LAPIZ P/CEJAS MARRON CLARO 02(041M2)</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 05 (068N24)</v>
       </c>
       <c r="C640" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D640">
-        <v>3.99</v>
+        <v>6.99</v>
       </c>
       <c r="E640" t="str">
         <v/>
       </c>
       <c r="F640" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>1386-4</v>
+        <v>1399-4</v>
       </c>
       <c r="B641" t="str">
-        <v>MISS ROSE LAPIZ P/CEJAS MARRON OSCURO 01(041M1)</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 01 (212)</v>
       </c>
       <c r="C641" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D641">
-        <v>3.99</v>
+        <v>5.99</v>
       </c>
       <c r="E641" t="str">
         <v/>
       </c>
       <c r="F641" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>1388-8</v>
+        <v>1400-7</v>
       </c>
       <c r="B642" t="str">
-        <v>MISS ROSE LAPIZ P/CEJAS NEGRO 03 (041M3)</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 02 (212)</v>
       </c>
       <c r="C642" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D642">
-        <v>3.99</v>
+        <v>5.99</v>
       </c>
       <c r="E642" t="str">
         <v/>
       </c>
       <c r="F642" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>1403-8</v>
+        <v>1401-4</v>
       </c>
       <c r="B643" t="str">
-        <v>MISS ROSE LIP GLOSS VARIOS (027Z24)</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 03 (212)</v>
       </c>
       <c r="C643" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D643">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E643" t="str">
         <v/>
       </c>
       <c r="F643" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>1377-2</v>
+        <v>1402-1</v>
       </c>
       <c r="B644" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 01 (158H24)</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 04 (212)</v>
       </c>
       <c r="C644" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D644">
         <v>5.99</v>
       </c>
       <c r="E644" t="str">
         <v/>
       </c>
       <c r="F644" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>1378-9</v>
+        <v>1315-4</v>
       </c>
       <c r="B645" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 02 (158H24)</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M05</v>
       </c>
       <c r="C645" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D645">
         <v>5.99</v>
       </c>
       <c r="E645" t="str">
         <v/>
       </c>
       <c r="F645" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>1379-6</v>
+        <v>1316-1</v>
       </c>
       <c r="B646" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 03 (158H24)</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M06</v>
       </c>
       <c r="C646" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D646">
         <v>5.99</v>
       </c>
       <c r="E646" t="str">
         <v/>
       </c>
       <c r="F646" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>1380-2</v>
+        <v>1317-8</v>
       </c>
       <c r="B647" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 04 (158H24)</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M07</v>
       </c>
       <c r="C647" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D647">
         <v>5.99</v>
       </c>
       <c r="E647" t="str">
         <v/>
       </c>
       <c r="F647" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>1381-9</v>
+        <v>1318-5</v>
       </c>
       <c r="B648" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 05 (158H24)</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M08</v>
       </c>
       <c r="C648" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D648">
         <v>5.99</v>
       </c>
       <c r="E648" t="str">
         <v/>
       </c>
       <c r="F648" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>1382-6</v>
+        <v>1319-2</v>
       </c>
       <c r="B649" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 06 (158H24)</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M09</v>
       </c>
       <c r="C649" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D649">
         <v>5.99</v>
       </c>
       <c r="E649" t="str">
         <v/>
       </c>
       <c r="F649" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>1567-7</v>
+        <v>1320-8</v>
       </c>
       <c r="B650" t="str">
-        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 01</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M10</v>
       </c>
       <c r="C650" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D650">
-        <v>24.99</v>
+        <v>5.99</v>
       </c>
       <c r="E650" t="str">
         <v/>
       </c>
       <c r="F650" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>1568-4</v>
+        <v>1321-5</v>
       </c>
       <c r="B651" t="str">
-        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 02</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M11</v>
       </c>
       <c r="C651" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D651">
-        <v>24.99</v>
+        <v>5.99</v>
       </c>
       <c r="E651" t="str">
         <v/>
       </c>
       <c r="F651" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>1564-6</v>
+        <v>1348-2</v>
       </c>
       <c r="B652" t="str">
-        <v>MISS ROSE PERFUME ASAAD 100ML (039M03)</v>
+        <v>MISS ROSE RIMEL DORADO CUADRADA (004H24)</v>
       </c>
       <c r="C652" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D652">
-        <v>16.99</v>
+        <v>6.99</v>
       </c>
       <c r="E652" t="str">
         <v/>
       </c>
       <c r="F652" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>1566-0</v>
+        <v>1347-5</v>
       </c>
       <c r="B653" t="str">
-        <v>MISS ROSE PERFUME KAMRAH 100ML 040M02</v>
+        <v>MISS ROSE RIMEL DORADO HEXAGONAL (043H24)</v>
       </c>
       <c r="C653" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D653">
-        <v>19.99</v>
+        <v>5.5</v>
       </c>
       <c r="E653" t="str">
         <v/>
       </c>
       <c r="F653" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>1565-3</v>
+        <v>1346-8</v>
       </c>
       <c r="B654" t="str">
-        <v>MISS ROSE PERFUME KAMRAH QAHWA 040M01</v>
+        <v>MISS ROSE RIMEL MEGA LASHES (058Z24)</v>
       </c>
       <c r="C654" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D654">
-        <v>19.99</v>
+        <v>6.99</v>
       </c>
       <c r="E654" t="str">
         <v/>
       </c>
       <c r="F654" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>1570-7</v>
+        <v>1350-5</v>
       </c>
       <c r="B655" t="str">
-        <v>MISS ROSE PERFUME VIDRIO PETALLY 100ML 044M2</v>
+        <v>MISS ROSE RIMEL SELVA NEON INCOLOR (MR095)</v>
       </c>
       <c r="C655" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D655">
-        <v>14.99</v>
+        <v>4.99</v>
       </c>
       <c r="E655" t="str">
         <v/>
       </c>
       <c r="F655" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>1569-1</v>
+        <v>1322-2</v>
       </c>
       <c r="B656" t="str">
-        <v>MISS ROSE PERFUME VIDRIO YARAH 100ML 044M1</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)13</v>
       </c>
       <c r="C656" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D656">
-        <v>14.99</v>
+        <v>5</v>
       </c>
       <c r="E656" t="str">
         <v/>
       </c>
       <c r="F656" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>1563-9</v>
+        <v>1323-9</v>
       </c>
       <c r="B657" t="str">
-        <v>MISS ROSE PERFUME YARAH 100ML(039M01)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)14</v>
       </c>
       <c r="C657" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D657">
-        <v>16.99</v>
+        <v>5</v>
       </c>
       <c r="E657" t="str">
         <v/>
       </c>
       <c r="F657" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>1389-5</v>
+        <v>1324-6</v>
       </c>
       <c r="B658" t="str">
-        <v>MISS ROSE POLVO 3 EN 1 N1 (129)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)15</v>
       </c>
       <c r="C658" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D658">
-        <v>9.99</v>
+        <v>5</v>
       </c>
       <c r="E658" t="str">
         <v/>
       </c>
       <c r="F658" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>1390-1</v>
+        <v>1325-3</v>
       </c>
       <c r="B659" t="str">
-        <v>MISS ROSE POLVO 3 EN 1 N2 (129)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)16</v>
       </c>
       <c r="C659" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D659">
-        <v>9.99</v>
+        <v>5</v>
       </c>
       <c r="E659" t="str">
         <v/>
       </c>
       <c r="F659" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>1434-2</v>
+        <v>1326-0</v>
       </c>
       <c r="B660" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 01 (215M)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)17</v>
       </c>
       <c r="C660" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D660">
-        <v>5.99</v>
+        <v>5</v>
       </c>
       <c r="E660" t="str">
         <v/>
       </c>
       <c r="F660" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>1435-9</v>
+        <v>1327-7</v>
       </c>
       <c r="B661" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 02 (215M)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)19</v>
       </c>
       <c r="C661" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D661">
-        <v>5.99</v>
+        <v>5</v>
       </c>
       <c r="E661" t="str">
         <v/>
       </c>
       <c r="F661" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>1436-6</v>
+        <v>1328-4</v>
       </c>
       <c r="B662" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 03 (215M)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)01</v>
       </c>
       <c r="C662" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D662">
-        <v>5.99</v>
+        <v>5</v>
       </c>
       <c r="E662" t="str">
         <v/>
       </c>
       <c r="F662" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>1437-3</v>
+        <v>1329-1</v>
       </c>
       <c r="B663" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 04 (215M)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)02</v>
       </c>
       <c r="C663" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D663">
-        <v>5.99</v>
+        <v>5</v>
       </c>
       <c r="E663" t="str">
         <v/>
       </c>
       <c r="F663" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>1438-0</v>
+        <v>1330-7</v>
       </c>
       <c r="B664" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 01 (068N24)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)03</v>
       </c>
       <c r="C664" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D664">
-        <v>6.99</v>
+        <v>5</v>
       </c>
       <c r="E664" t="str">
         <v/>
       </c>
       <c r="F664" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>1440-3</v>
+        <v>1331-4</v>
       </c>
       <c r="B665" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 02 (068N24)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)04</v>
       </c>
       <c r="C665" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D665">
-        <v>6.99</v>
+        <v>5</v>
       </c>
       <c r="E665" t="str">
         <v/>
       </c>
       <c r="F665" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>1441-0</v>
+        <v>1332-1</v>
       </c>
       <c r="B666" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 03 (068N24)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)05</v>
       </c>
       <c r="C666" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D666">
-        <v>6.99</v>
+        <v>5</v>
       </c>
       <c r="E666" t="str">
         <v/>
       </c>
       <c r="F666" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>1442-7</v>
+        <v>1333-8</v>
       </c>
       <c r="B667" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 04 (068N24)</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)06</v>
       </c>
       <c r="C667" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D667">
-        <v>6.99</v>
+        <v>5</v>
       </c>
       <c r="E667" t="str">
         <v/>
       </c>
       <c r="F667" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>1439-7</v>
+        <v>1340-6</v>
       </c>
       <c r="B668" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 05 (068N24)</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 01 (098M24)</v>
       </c>
       <c r="C668" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D668">
-        <v>6.99</v>
+        <v>4.99</v>
       </c>
       <c r="E668" t="str">
         <v/>
       </c>
       <c r="F668" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>1399-4</v>
+        <v>1341-3</v>
       </c>
       <c r="B669" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 01 (212)</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 02 (098M24)</v>
       </c>
       <c r="C669" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D669">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E669" t="str">
         <v/>
       </c>
       <c r="F669" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>1400-7</v>
+        <v>1342-0</v>
       </c>
       <c r="B670" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 02 (212)</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 03 (098M24)</v>
       </c>
       <c r="C670" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D670">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E670" t="str">
         <v/>
       </c>
       <c r="F670" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>1401-4</v>
+        <v>1343-7</v>
       </c>
       <c r="B671" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 03 (212)</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 04 (098M24)</v>
       </c>
       <c r="C671" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D671">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E671" t="str">
         <v/>
       </c>
       <c r="F671" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>1402-1</v>
+        <v>1344-4</v>
       </c>
       <c r="B672" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 04 (212)</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 05 (098M24)</v>
       </c>
       <c r="C672" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D672">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E672" t="str">
         <v/>
       </c>
       <c r="F672" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>1315-4</v>
+        <v>1345-1</v>
       </c>
       <c r="B673" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M05</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 06 (098M24)</v>
       </c>
       <c r="C673" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D673">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E673" t="str">
         <v/>
       </c>
       <c r="F673" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>1316-1</v>
+        <v>1449-6</v>
       </c>
       <c r="B674" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M06</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 01 (045Z24)</v>
       </c>
       <c r="C674" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D674">
         <v>5.99</v>
       </c>
       <c r="E674" t="str">
         <v/>
       </c>
       <c r="F674" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>1317-8</v>
+        <v>1450-2</v>
       </c>
       <c r="B675" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M07</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 02 (045Z24)</v>
       </c>
       <c r="C675" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D675">
         <v>5.99</v>
       </c>
       <c r="E675" t="str">
         <v/>
       </c>
       <c r="F675" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>1318-5</v>
+        <v>1451-9</v>
       </c>
       <c r="B676" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M08</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 03 (045Z24)</v>
       </c>
       <c r="C676" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D676">
         <v>5.99</v>
       </c>
       <c r="E676" t="str">
         <v/>
       </c>
       <c r="F676" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>1319-2</v>
+        <v>1452-6</v>
       </c>
       <c r="B677" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M09</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 04 (045Z24)</v>
       </c>
       <c r="C677" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D677">
         <v>5.99</v>
       </c>
       <c r="E677" t="str">
         <v/>
       </c>
       <c r="F677" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>1320-8</v>
+        <v>1571-4</v>
       </c>
       <c r="B678" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M10</v>
+        <v>MISS ROSE TOALLITAS DESMAQUILLANTES 80PCS</v>
       </c>
       <c r="C678" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D678">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E678" t="str">
         <v/>
       </c>
       <c r="F678" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>1321-5</v>
+        <v>373-5</v>
       </c>
       <c r="B679" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M11</v>
+        <v>MOUSE INALB GRIS C/ BLANCO GM28 HOCO</v>
       </c>
       <c r="C679" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D679">
-        <v>5.99</v>
+        <v>8</v>
       </c>
       <c r="E679" t="str">
         <v/>
       </c>
       <c r="F679" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>1348-2</v>
+        <v>375-9</v>
       </c>
       <c r="B680" t="str">
-        <v>MISS ROSE RIMEL DORADO CUADRADA (004H24)</v>
+        <v>MOUSE INLAB GM29 BLANCO HOCO</v>
       </c>
       <c r="C680" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D680">
-        <v>6.99</v>
+        <v>10</v>
       </c>
       <c r="E680" t="str">
         <v/>
       </c>
       <c r="F680" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>1347-5</v>
+        <v>374-2</v>
       </c>
       <c r="B681" t="str">
-        <v>MISS ROSE RIMEL DORADO HEXAGONAL (043H24)</v>
+        <v>MOUSE INLAB GRIS C/ NEGRO GM28 HOCO</v>
       </c>
       <c r="C681" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D681">
-        <v>5.5</v>
+        <v>8</v>
       </c>
       <c r="E681" t="str">
         <v/>
       </c>
       <c r="F681" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>1346-8</v>
+        <v>1590-5</v>
       </c>
       <c r="B682" t="str">
-        <v>MISS ROSE RIMEL MEGA LASHES (058Z24)</v>
+        <v>Máscara Capilar Loreal Vitamino Color 500ML</v>
       </c>
       <c r="C682" t="str">
-        <v>Sin categoría</v>
+        <v>PRODUCTOS CAPILARES</v>
       </c>
       <c r="D682">
-        <v>6.99</v>
+        <v>19.99</v>
       </c>
       <c r="E682" t="str">
         <v/>
       </c>
       <c r="F682" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>1350-5</v>
+        <v>85-7</v>
       </c>
       <c r="B683" t="str">
-        <v>MISS ROSE RIMEL SELVA NEON INCOLOR (MR095)</v>
+        <v>N22 CARGADOR SINGLE PORT BLANCO</v>
       </c>
       <c r="C683" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D683">
-        <v>4.99</v>
+        <v>13</v>
       </c>
       <c r="E683" t="str">
         <v/>
       </c>
       <c r="F683" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>1322-2</v>
+        <v>86-4</v>
       </c>
       <c r="B684" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)13</v>
+        <v>N22 CARGADOR+CABLE T-C A IP BLANCO</v>
       </c>
       <c r="C684" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D684">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="E684" t="str">
         <v/>
       </c>
       <c r="F684" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>1323-9</v>
+        <v>87-1</v>
       </c>
       <c r="B685" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)14</v>
+        <v>N22 CARGADOR+CABLE T-C A T-C BLANCO</v>
       </c>
       <c r="C685" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D685">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="E685" t="str">
         <v/>
       </c>
       <c r="F685" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>1324-6</v>
+        <v>88-8</v>
       </c>
       <c r="B686" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)15</v>
+        <v>N26 CARGADOR USB-A BLANCO</v>
       </c>
       <c r="C686" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D686">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E686" t="str">
         <v/>
       </c>
       <c r="F686" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>1325-3</v>
+        <v>89-5</v>
       </c>
       <c r="B687" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)16</v>
+        <v>N26 CARGADOR USB-A NEGRO</v>
       </c>
       <c r="C687" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D687">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E687" t="str">
         <v/>
       </c>
       <c r="F687" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>1326-0</v>
+        <v>90-1</v>
       </c>
       <c r="B688" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)17</v>
+        <v>N38 CARGADOR DOBLE PUERTO NEGRO</v>
       </c>
       <c r="C688" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D688">
-        <v>5</v>
+        <v>8.99</v>
       </c>
       <c r="E688" t="str">
         <v/>
       </c>
       <c r="F688" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>1327-7</v>
+        <v>91-8</v>
       </c>
       <c r="B689" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)19</v>
+        <v>N40 CARGADOR BLANCO T-C</v>
       </c>
       <c r="C689" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D689">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E689" t="str">
         <v/>
       </c>
       <c r="F689" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>1328-4</v>
+        <v>92-5</v>
       </c>
       <c r="B690" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)01</v>
+        <v>N40 CARGADOR NEGRO T-C</v>
       </c>
       <c r="C690" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D690">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E690" t="str">
         <v/>
       </c>
       <c r="F690" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>1329-1</v>
+        <v>93-2</v>
       </c>
       <c r="B691" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)02</v>
+        <v>N45 CARGADOR DOBLE PUERTO BLANCO</v>
       </c>
       <c r="C691" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D691">
-        <v>5</v>
+        <v>9.99</v>
       </c>
       <c r="E691" t="str">
         <v/>
       </c>
       <c r="F691" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>1330-7</v>
+        <v>96-3</v>
       </c>
       <c r="B692" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)03</v>
+        <v>N47 CAARGADOR+CABLE T-C A T-C AZUL 30W</v>
       </c>
       <c r="C692" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D692">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E692" t="str">
         <v/>
       </c>
       <c r="F692" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>1331-4</v>
+        <v>94-9</v>
       </c>
       <c r="B693" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)04</v>
+        <v>N47 CARGADOR T-C AZUL 30W</v>
       </c>
       <c r="C693" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D693">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E693" t="str">
         <v/>
       </c>
       <c r="F693" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>1332-1</v>
+        <v>95-6</v>
       </c>
       <c r="B694" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)05</v>
+        <v>N47 CARGADOR T-C BLANCO 30W</v>
       </c>
       <c r="C694" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D694">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E694" t="str">
         <v/>
       </c>
       <c r="F694" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>1333-8</v>
+        <v>97-0</v>
       </c>
       <c r="B695" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)06</v>
+        <v>N48 CARGADOR T-C AZUL 65W</v>
       </c>
       <c r="C695" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D695">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="E695" t="str">
         <v/>
       </c>
       <c r="F695" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>1340-6</v>
+        <v>98-7</v>
       </c>
       <c r="B696" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 01 (098M24)</v>
+        <v>N54 CARGADOR T-C NEGRO</v>
       </c>
       <c r="C696" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D696">
-        <v>4.99</v>
+        <v>16</v>
       </c>
       <c r="E696" t="str">
         <v/>
       </c>
       <c r="F696" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>1341-3</v>
+        <v>99-4</v>
       </c>
       <c r="B697" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 02 (098M24)</v>
+        <v>N60 CARGADOR T-C BLANCO</v>
       </c>
       <c r="C697" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D697">
-        <v>4.99</v>
+        <v>7</v>
       </c>
       <c r="E697" t="str">
         <v/>
       </c>
       <c r="F697" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>1342-0</v>
+        <v>100-7</v>
       </c>
       <c r="B698" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 03 (098M24)</v>
+        <v>N60 CARGADOR T-C NEGRO</v>
       </c>
       <c r="C698" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D698">
-        <v>4.99</v>
+        <v>7</v>
       </c>
       <c r="E698" t="str">
         <v/>
       </c>
       <c r="F698" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>1343-7</v>
+        <v>101-4</v>
       </c>
       <c r="B699" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 04 (098M24)</v>
+        <v>N60 CARGADOR+CABLE T-C A IP BLANCO</v>
       </c>
       <c r="C699" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D699">
-        <v>4.99</v>
+        <v>8.5</v>
       </c>
       <c r="E699" t="str">
         <v/>
       </c>
       <c r="F699" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>1344-4</v>
+        <v>103-8</v>
       </c>
       <c r="B700" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 05 (098M24)</v>
+        <v>N60 CARGADOR+CABLE T-C A T-C BLANCO</v>
       </c>
       <c r="C700" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D700">
-        <v>4.99</v>
+        <v>8.5</v>
       </c>
       <c r="E700" t="str">
         <v/>
       </c>
       <c r="F700" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>1345-1</v>
+        <v>104-5</v>
       </c>
       <c r="B701" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 06 (098M24)</v>
+        <v>N60 CARGADOR+CABLE T-C A T-C NEGRO</v>
       </c>
       <c r="C701" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D701">
-        <v>4.99</v>
+        <v>8.5</v>
       </c>
       <c r="E701" t="str">
         <v/>
       </c>
       <c r="F701" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>1449-6</v>
+        <v>102-1</v>
       </c>
       <c r="B702" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 01 (045Z24)</v>
+        <v>N60 CARGADOR+CABLE T-C IP NEGRO</v>
       </c>
       <c r="C702" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D702">
-        <v>5.99</v>
+        <v>8.5</v>
       </c>
       <c r="E702" t="str">
         <v/>
       </c>
       <c r="F702" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>1450-2</v>
+        <v>108-3</v>
       </c>
       <c r="B703" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 02 (045Z24)</v>
+        <v>N62 CARGADOR+CABLE T-C A IP NEGRO</v>
       </c>
       <c r="C703" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D703">
-        <v>5.99</v>
+        <v>9.5</v>
       </c>
       <c r="E703" t="str">
         <v/>
       </c>
       <c r="F703" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>1451-9</v>
+        <v>109-0</v>
       </c>
       <c r="B704" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 03 (045Z24)</v>
+        <v>N62 CARGADOR+CABLE T-C A T-C BLANCO</v>
       </c>
       <c r="C704" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D704">
-        <v>5.99</v>
+        <v>9.5</v>
       </c>
       <c r="E704" t="str">
         <v/>
       </c>
       <c r="F704" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>1452-6</v>
+        <v>110-6</v>
       </c>
       <c r="B705" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 04 (045Z24)</v>
+        <v>N62 CARGADOR+CABLE T-C A T-C NEGRO</v>
       </c>
       <c r="C705" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D705">
-        <v>5.99</v>
+        <v>9.5</v>
       </c>
       <c r="E705" t="str">
         <v/>
       </c>
       <c r="F705" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>1571-4</v>
+        <v>107-6</v>
       </c>
       <c r="B706" t="str">
-        <v>MISS ROSE TOALLITAS DESMAQUILLANTES 80PCS</v>
+        <v>N62 CARGADOR+CABLE T-C IP BLANCO</v>
       </c>
       <c r="C706" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D706">
-        <v>4.99</v>
+        <v>9.5</v>
       </c>
       <c r="E706" t="str">
         <v/>
       </c>
       <c r="F706" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>85-7</v>
+        <v>111-3</v>
       </c>
       <c r="B707" t="str">
-        <v>N22 CARGADOR SINGLE PORT BLANCO</v>
+        <v>N63 CARGADOR DUAL PORT 30W BLANCO</v>
       </c>
       <c r="C707" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D707">
-        <v>13</v>
+        <v>9.5</v>
       </c>
       <c r="E707" t="str">
         <v/>
       </c>
       <c r="F707" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>86-4</v>
+        <v>112-0</v>
       </c>
       <c r="B708" t="str">
-        <v>N22 CARGADOR+CABLE T-C A IP BLANCO</v>
+        <v>N63 CARGADOR DUAL PORT 30W NEGRO</v>
       </c>
       <c r="C708" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D708">
-        <v>14</v>
+        <v>9.5</v>
       </c>
       <c r="E708" t="str">
         <v/>
       </c>
       <c r="F708" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>87-1</v>
+        <v>1461-8</v>
       </c>
       <c r="B709" t="str">
-        <v>N22 CARGADOR+CABLE T-C A T-C BLANCO</v>
+        <v>NATURAL EXFOLIANTE CORPORAL FEEL COMFORT VICTORIA´S SECRET 216G</v>
       </c>
       <c r="C709" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D709">
-        <v>14</v>
+        <v>17.99</v>
       </c>
       <c r="E709" t="str">
         <v/>
       </c>
       <c r="F709" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>88-8</v>
+        <v>1466-3</v>
       </c>
       <c r="B710" t="str">
-        <v>N26 CARGADOR USB-A BLANCO</v>
+        <v>NATURAL WASH/JABON FEEL CALM VICTORIA´S SECRET 296ML</v>
       </c>
       <c r="C710" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D710">
-        <v>8</v>
+        <v>17.99</v>
       </c>
       <c r="E710" t="str">
         <v/>
       </c>
       <c r="F710" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>89-5</v>
+        <v>65-9</v>
       </c>
       <c r="B711" t="str">
-        <v>N26 CARGADOR USB-A NEGRO</v>
+        <v>ONE DAY EXOSOME SHOT 2000 MEDICUBE 30ML</v>
       </c>
       <c r="C711" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D711">
-        <v>8</v>
+        <v>22.99</v>
       </c>
       <c r="E711" t="str">
         <v/>
       </c>
       <c r="F711" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>90-1</v>
+        <v>1057-3</v>
       </c>
       <c r="B712" t="str">
-        <v>N38 CARGADOR DOBLE PUERTO NEGRO</v>
+        <v>PDRN COL EXOSOME SHOT 2000 MEDICUBE 30ML</v>
       </c>
       <c r="C712" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D712">
-        <v>8.99</v>
+        <v>23.99</v>
       </c>
       <c r="E712" t="str">
         <v/>
       </c>
       <c r="F712" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>91-8</v>
+        <v>1058-0</v>
       </c>
       <c r="B713" t="str">
-        <v>N40 CARGADOR BLANCO T-C</v>
+        <v>PDRN COL EXOSOME SHOT 7500 MEDICUBE 30ML</v>
       </c>
       <c r="C713" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D713">
-        <v>8</v>
+        <v>25.99</v>
       </c>
       <c r="E713" t="str">
         <v/>
       </c>
       <c r="F713" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>92-5</v>
+        <v>1060-3</v>
       </c>
       <c r="B714" t="str">
-        <v>N40 CARGADOR NEGRO T-C</v>
+        <v>PDRN TONE UP SUN CREAM 50ML MEDICUBE</v>
       </c>
       <c r="C714" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D714">
-        <v>8</v>
+        <v>22.99</v>
       </c>
       <c r="E714" t="str">
         <v/>
       </c>
       <c r="F714" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>93-2</v>
+        <v>930-0</v>
       </c>
       <c r="B715" t="str">
-        <v>N45 CARGADOR DOBLE PUERTO BLANCO</v>
+        <v>PERF AFNAN 9AM (YELLOW) EDP 100ML</v>
       </c>
       <c r="C715" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D715">
-        <v>9.99</v>
+        <v>22</v>
       </c>
       <c r="E715" t="str">
         <v/>
       </c>
       <c r="F715" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>96-3</v>
+        <v>615-6</v>
       </c>
       <c r="B716" t="str">
-        <v>N47 CAARGADOR+CABLE T-C A T-C AZUL 30W</v>
+        <v>PERF AFNAN 9AM DIVE BLUE EDP 100ML</v>
       </c>
       <c r="C716" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D716">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="E716" t="str">
         <v/>
       </c>
       <c r="F716" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>94-9</v>
+        <v>931-7</v>
       </c>
       <c r="B717" t="str">
-        <v>N47 CARGADOR T-C AZUL 30W</v>
+        <v>PERF AFNAN 9PM (BLACK ) EDP 100ML MASC</v>
       </c>
       <c r="C717" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D717">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E717" t="str">
         <v/>
       </c>
       <c r="F717" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>95-6</v>
+        <v>933-1</v>
       </c>
       <c r="B718" t="str">
-        <v>N47 CARGADOR T-C BLANCO 30W</v>
+        <v>PERF AFNAN 9PM (BLACK) EDP 150ML MASC</v>
       </c>
       <c r="C718" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D718">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E718" t="str">
         <v/>
       </c>
       <c r="F718" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>97-0</v>
+        <v>932-4</v>
       </c>
       <c r="B719" t="str">
-        <v>N48 CARGADOR T-C AZUL 65W</v>
+        <v>PERF AFNAN 9PM ELIXIR PARFUM INTENSE 100ML</v>
       </c>
       <c r="C719" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D719">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E719" t="str">
         <v/>
       </c>
       <c r="F719" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>98-7</v>
+        <v>1511-0</v>
       </c>
       <c r="B720" t="str">
-        <v>N54 CARGADOR T-C NEGRO</v>
+        <v>PERF AFNAN 9PM NIGHT OUT EXTRAIT 100ML</v>
       </c>
       <c r="C720" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D720">
-        <v>16</v>
+        <v>41.99</v>
       </c>
       <c r="E720" t="str">
         <v/>
       </c>
       <c r="F720" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>99-4</v>
+        <v>1469-4</v>
       </c>
       <c r="B721" t="str">
-        <v>N60 CARGADOR T-C BLANCO</v>
+        <v>PERF AFNAN 9PM POUR FEMME (PURPLE) EDP 100ML</v>
       </c>
       <c r="C721" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D721">
-        <v>7</v>
+        <v>24.99</v>
       </c>
       <c r="E721" t="str">
         <v/>
       </c>
       <c r="F721" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>100-7</v>
+        <v>1556-1</v>
       </c>
       <c r="B722" t="str">
-        <v>N60 CARGADOR T-C NEGRO</v>
+        <v>PERF AFNAN 9PM REBEL GRIS EDP 100ML</v>
       </c>
       <c r="C722" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D722">
-        <v>7</v>
+        <v>32.99</v>
       </c>
       <c r="E722" t="str">
         <v/>
       </c>
       <c r="F722" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>101-4</v>
+        <v>1757-2</v>
       </c>
       <c r="B723" t="str">
-        <v>N60 CARGADOR+CABLE T-C A IP BLANCO</v>
+        <v>PERF AFNAN KIT 9PM HOMME 100ML (PERFM+BODY MIST+SHOWER GEL150)</v>
       </c>
       <c r="C723" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D723">
-        <v>8.5</v>
+        <v>29.99</v>
       </c>
       <c r="E723" t="str">
         <v/>
       </c>
       <c r="F723" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>103-8</v>
+        <v>1756-5</v>
       </c>
       <c r="B724" t="str">
-        <v>N60 CARGADOR+CABLE T-C A T-C BLANCO</v>
+        <v>PERF AFNAN KIT SUPREMACY SILVER (PERFM+SHOWER GEL+CREMA)</v>
       </c>
       <c r="C724" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D724">
-        <v>8.5</v>
+        <v>39.99</v>
       </c>
       <c r="E724" t="str">
         <v/>
       </c>
       <c r="F724" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>104-5</v>
+        <v>1838-8</v>
       </c>
       <c r="B725" t="str">
-        <v>N60 CARGADOR+CABLE T-C A T-C NEGRO</v>
+        <v>PERF AFNAN SOUVENIR DESERT ROSE 100ML</v>
       </c>
       <c r="C725" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D725">
-        <v>8.5</v>
+        <v>29.99</v>
       </c>
       <c r="E725" t="str">
         <v/>
       </c>
       <c r="F725" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>102-1</v>
+        <v>1602-5</v>
       </c>
       <c r="B726" t="str">
-        <v>N60 CARGADOR+CABLE T-C IP NEGRO</v>
+        <v>PERF AFNAN SUPREMACY COLLECTORS EDITION EDP 100ML</v>
       </c>
       <c r="C726" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D726">
-        <v>8.5</v>
+        <v>43.99</v>
       </c>
       <c r="E726" t="str">
         <v/>
       </c>
       <c r="F726" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>105-2</v>
+        <v>1607-0</v>
       </c>
       <c r="B727" t="str">
-        <v>N62 CARGADOR PUERTO SIMPLE BLANCO</v>
+        <v>PERF AFNAN SUPREMACY GALA WOMEN EDP 90ML</v>
       </c>
       <c r="C727" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D727">
-        <v>8</v>
+        <v>28.99</v>
       </c>
       <c r="E727" t="str">
         <v/>
       </c>
       <c r="F727" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>106-9</v>
+        <v>1608-7</v>
       </c>
       <c r="B728" t="str">
-        <v>N62 CARGADOR PUERTO SIMPLE NEGRO</v>
+        <v>PERF AFNAN SUPREMACY GOLD EDP 100ML</v>
       </c>
       <c r="C728" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D728">
-        <v>8</v>
+        <v>33.99</v>
       </c>
       <c r="E728" t="str">
         <v/>
       </c>
       <c r="F728" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>108-3</v>
+        <v>1609-4</v>
       </c>
       <c r="B729" t="str">
-        <v>N62 CARGADOR+CABLE T-C A IP NEGRO</v>
+        <v>PERF AFNAN SUPREMACY IN HEAVEN EDP 100ML</v>
       </c>
       <c r="C729" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D729">
-        <v>9.5</v>
+        <v>24.99</v>
       </c>
       <c r="E729" t="str">
         <v/>
       </c>
       <c r="F729" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>109-0</v>
+        <v>1610-0</v>
       </c>
       <c r="B730" t="str">
-        <v>N62 CARGADOR+CABLE T-C A T-C BLANCO</v>
+        <v>PERF AFNAN SUPREMACY IN OUD EDP 100ML</v>
       </c>
       <c r="C730" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D730">
-        <v>9.5</v>
+        <v>29.99</v>
       </c>
       <c r="E730" t="str">
         <v/>
       </c>
       <c r="F730" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>110-6</v>
+        <v>1572-1</v>
       </c>
       <c r="B731" t="str">
-        <v>N62 CARGADOR+CABLE T-C A T-C NEGRO</v>
+        <v>PERF AFNAN SUPREMACY SILVER 100ML</v>
       </c>
       <c r="C731" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D731">
-        <v>9.5</v>
+        <v>31.99</v>
       </c>
       <c r="E731" t="str">
         <v/>
       </c>
       <c r="F731" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>107-6</v>
+        <v>1611-7</v>
       </c>
       <c r="B732" t="str">
-        <v>N62 CARGADOR+CABLE T-C IP BLANCO</v>
+        <v>PERF AFNAN SUPREMACY TAPIS ROUGE EDP 90ML</v>
       </c>
       <c r="C732" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D732">
-        <v>9.5</v>
+        <v>29.99</v>
       </c>
       <c r="E732" t="str">
         <v/>
       </c>
       <c r="F732" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>111-3</v>
+        <v>556-2</v>
       </c>
       <c r="B733" t="str">
-        <v>N63 CARGADOR DUAL PORT 30W BLANCO</v>
+        <v>PERF AL HARAMAIN AMBER BLUE 100ML</v>
       </c>
       <c r="C733" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D733">
-        <v>9.5</v>
+        <v>39</v>
       </c>
       <c r="E733" t="str">
         <v/>
       </c>
       <c r="F733" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>112-0</v>
+        <v>557-9</v>
       </c>
       <c r="B734" t="str">
-        <v>N63 CARGADOR DUAL PORT 30W NEGRO</v>
+        <v>PERF AL HARAMAIN AMBER DUBAI NIGH 100ML</v>
       </c>
       <c r="C734" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D734">
-        <v>9.5</v>
+        <v>35.99</v>
       </c>
       <c r="E734" t="str">
         <v/>
       </c>
       <c r="F734" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>1065-8</v>
+        <v>587-6</v>
       </c>
       <c r="B735" t="str">
-        <v>PACK V.S 2 PIEZAS LOVE SPELL</v>
+        <v>PERF AL HARAMAIN AMBER GOLD (NO USAR)</v>
       </c>
       <c r="C735" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D735">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E735" t="str">
         <v/>
       </c>
       <c r="F735" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>1198-3</v>
+        <v>512-8</v>
       </c>
       <c r="B736" t="str">
-        <v>PACK V.S 2 PIEZAS PURE SEDUCTION</v>
+        <v>PERF AL HARAMAIN AMBER GOLD EDITION 120ML</v>
       </c>
       <c r="C736" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D736">
-        <v>25</v>
+        <v>49.99</v>
       </c>
       <c r="E736" t="str">
         <v/>
       </c>
       <c r="F736" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>1066-5</v>
+        <v>959-1</v>
       </c>
       <c r="B737" t="str">
-        <v>PACK V.S 4 PIEZAS BRUMAS</v>
+        <v>PERF AL HARAMAIN AMBER OUD AQUA DUBAI EDP 100ML</v>
       </c>
       <c r="C737" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D737">
-        <v>41.99</v>
+        <v>40</v>
       </c>
       <c r="E737" t="str">
         <v/>
       </c>
       <c r="F737" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>1829-6</v>
+        <v>1546-2</v>
       </c>
       <c r="B738" t="str">
-        <v>PACK V.S BRUMA+LIPS BARE VANILLA</v>
+        <v>PERF AL HARAMAIN AMBER OUD CARBON EDITION EDP 100ML</v>
       </c>
       <c r="C738" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D738">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E738" t="str">
         <v/>
       </c>
       <c r="F738" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>1830-2</v>
+        <v>1573-8</v>
       </c>
       <c r="B739" t="str">
-        <v>PACK V.S BRUMA+LIPS PURE SEDUCTION</v>
+        <v>PERF AL HARAMAIN AMBER OUD FUTURE DUBAI EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C739" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D739">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E739" t="str">
         <v/>
       </c>
       <c r="F739" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>1831-9</v>
+        <v>1521-9</v>
       </c>
       <c r="B740" t="str">
-        <v>PACK V.S BRUMA+LIPS VELVET PETALS</v>
+        <v>PERF AL HARAMAIN AMBER OUD GOLD 999.9 DUBAI EDITION EXTRAIT 75ML</v>
       </c>
       <c r="C740" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D740">
-        <v>23</v>
+        <v>41.99</v>
       </c>
       <c r="E740" t="str">
         <v/>
       </c>
       <c r="F740" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>1072-6</v>
+        <v>513-5</v>
       </c>
       <c r="B741" t="str">
-        <v>PACK V.S CREMA+BRUMAS PURE Y VELVET 4 PIEZAS</v>
+        <v>PERF AL HARAMAIN AMBER OUD GOLD EXTREME 100</v>
       </c>
       <c r="C741" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D741">
-        <v>42.99</v>
+        <v>41</v>
       </c>
       <c r="E741" t="str">
         <v/>
       </c>
       <c r="F741" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>930-0</v>
+        <v>1547-9</v>
       </c>
       <c r="B742" t="str">
-        <v>PERF AFNAN 9AM (YELLOW) EDP 100ML</v>
+        <v>PERF AL HARAMAIN AMBER OUD IMAGINE DUBAI EXTRAIT DE PARFUM</v>
       </c>
       <c r="C742" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D742">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E742" t="str">
         <v/>
       </c>
       <c r="F742" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>615-6</v>
+        <v>514-2</v>
       </c>
       <c r="B743" t="str">
-        <v>PERF AFNAN 9AM DIVE BLUE EDP 100ML</v>
+        <v>PERF AL HARAMAIN AMBER OUD PRV EDI 120ML</v>
       </c>
       <c r="C743" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D743">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="E743" t="str">
         <v/>
       </c>
       <c r="F743" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>931-7</v>
+        <v>533-3</v>
       </c>
       <c r="B744" t="str">
-        <v>PERF AFNAN 9PM (BLACK ) EDP 100ML MASC</v>
+        <v>PERF AL HARAMAIN AMBER OUD ROUJE 120ML</v>
       </c>
       <c r="C744" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D744">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E744" t="str">
         <v/>
       </c>
       <c r="F744" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>933-1</v>
+        <v>1548-6</v>
       </c>
       <c r="B745" t="str">
-        <v>PERF AFNAN 9PM (BLACK) EDP 150ML MASC</v>
+        <v>PERF AL HARAMAIN AMBER OUD SMELL DUBAI EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C745" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D745">
-        <v>35</v>
+        <v>68.99</v>
       </c>
       <c r="E745" t="str">
         <v/>
       </c>
       <c r="F745" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>932-4</v>
+        <v>515-9</v>
       </c>
       <c r="B746" t="str">
-        <v>PERF AFNAN 9PM ELIXIR PARFUM INTENSE 100ML</v>
+        <v>PERF AL HARAMAIN AMBER OUD ULT VIOLTE 120ML</v>
       </c>
       <c r="C746" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D746">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="E746" t="str">
         <v/>
       </c>
       <c r="F746" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>1511-0</v>
+        <v>558-6</v>
       </c>
       <c r="B747" t="str">
-        <v>PERF AFNAN 9PM NIGHT OUT EXTRAIT 100ML</v>
+        <v>PERF AL HARAMAIN AMBER WHITE 100ML</v>
       </c>
       <c r="C747" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D747">
-        <v>41.99</v>
+        <v>30.4</v>
       </c>
       <c r="E747" t="str">
         <v/>
       </c>
       <c r="F747" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>1469-4</v>
+        <v>934-8</v>
       </c>
       <c r="B748" t="str">
-        <v>PERF AFNAN 9PM POUR FEMME (PURPLE) EDP 100ML</v>
+        <v>PERF AL HARAMAIN CONCEPTION EDP 100ML</v>
       </c>
       <c r="C748" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D748">
-        <v>24.99</v>
+        <v>28</v>
       </c>
       <c r="E748" t="str">
         <v/>
       </c>
       <c r="F748" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>1556-1</v>
+        <v>516-6</v>
       </c>
       <c r="B749" t="str">
-        <v>PERF AFNAN 9PM REBEL GRIS EDP 100ML</v>
+        <v>PERF AL HARAMAIN FREYA EDP 100ML</v>
       </c>
       <c r="C749" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D749">
-        <v>32.99</v>
+        <v>28</v>
       </c>
       <c r="E749" t="str">
         <v/>
       </c>
       <c r="F749" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>1757-2</v>
+        <v>935-5</v>
       </c>
       <c r="B750" t="str">
-        <v>PERF AFNAN KIT 9PM HOMME 100ML (PERFM+BODY MIST+SHOWER GEL150)</v>
+        <v>PERF AL HARAMAIN HARMONY EDP 100ML</v>
       </c>
       <c r="C750" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D750">
-        <v>29.99</v>
+        <v>28</v>
       </c>
       <c r="E750" t="str">
         <v/>
       </c>
       <c r="F750" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>1756-5</v>
+        <v>517-3</v>
       </c>
       <c r="B751" t="str">
-        <v>PERF AFNAN KIT SUPREMACY SILVER (PERFM+SHOWER GEL+CREMA)</v>
+        <v>PERF AL HARAMAIN LEIF EDP 100ML</v>
       </c>
       <c r="C751" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D751">
-        <v>39.99</v>
+        <v>28</v>
       </c>
       <c r="E751" t="str">
         <v/>
       </c>
       <c r="F751" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>1838-8</v>
+        <v>518-0</v>
       </c>
       <c r="B752" t="str">
-        <v>PERF AFNAN SOUVENIR DESERT ROSE 100ML</v>
+        <v>PERF AL HARAMAIN OLAF EDP 100ML</v>
       </c>
       <c r="C752" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D752">
-        <v>29.99</v>
+        <v>28</v>
       </c>
       <c r="E752" t="str">
         <v/>
       </c>
       <c r="F752" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>1602-5</v>
+        <v>936-2</v>
       </c>
       <c r="B753" t="str">
-        <v>PERF AFNAN SUPREMACY COLLECTORS EDITION EDP 100ML</v>
+        <v>PERF AL HARAMAIN OUD NOMAD EDP 100ML</v>
       </c>
       <c r="C753" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D753">
-        <v>43.99</v>
+        <v>28</v>
       </c>
       <c r="E753" t="str">
         <v/>
       </c>
       <c r="F753" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>1607-0</v>
+        <v>616-3</v>
       </c>
       <c r="B754" t="str">
-        <v>PERF AFNAN SUPREMACY GALA WOMEN EDP 90ML</v>
+        <v>PERF AL WATANIAH AMEERATI 100ML</v>
       </c>
       <c r="C754" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D754">
-        <v>28.99</v>
+        <v>13</v>
       </c>
       <c r="E754" t="str">
         <v/>
       </c>
       <c r="F754" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>1608-7</v>
+        <v>617-0</v>
       </c>
       <c r="B755" t="str">
-        <v>PERF AFNAN SUPREMACY GOLD EDP 100ML</v>
+        <v>PERF AL WATANIAH ATTAR AL WESAL EDP 100ML</v>
       </c>
       <c r="C755" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D755">
-        <v>33.99</v>
+        <v>15</v>
       </c>
       <c r="E755" t="str">
         <v/>
       </c>
       <c r="F755" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>1609-4</v>
+        <v>618-7</v>
       </c>
       <c r="B756" t="str">
-        <v>PERF AFNAN SUPREMACY IN HEAVEN EDP 100ML</v>
+        <v>PERF AL WATANIAH BAREEQ AL DAHAB EDP 100ML</v>
       </c>
       <c r="C756" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D756">
-        <v>24.99</v>
+        <v>10</v>
       </c>
       <c r="E756" t="str">
         <v/>
       </c>
       <c r="F756" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>1610-0</v>
+        <v>939-3</v>
       </c>
       <c r="B757" t="str">
-        <v>PERF AFNAN SUPREMACY IN OUD EDP 100ML</v>
+        <v>PERF AL WATANIAH DAI M EDP 100ML</v>
       </c>
       <c r="C757" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D757">
-        <v>29.99</v>
+        <v>10.5</v>
       </c>
       <c r="E757" t="str">
         <v/>
       </c>
       <c r="F757" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>1572-1</v>
+        <v>619-4</v>
       </c>
       <c r="B758" t="str">
-        <v>PERF AFNAN SUPREMACY SILVER 100ML</v>
+        <v>PERF AL WATANIAH DURRAT AL AROOS EDP 85ML</v>
       </c>
       <c r="C758" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D758">
-        <v>31.99</v>
+        <v>15</v>
       </c>
       <c r="E758" t="str">
         <v/>
       </c>
       <c r="F758" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>1611-7</v>
+        <v>1574-5</v>
       </c>
       <c r="B759" t="str">
-        <v>PERF AFNAN SUPREMACY TAPIS ROUGE EDP 90ML</v>
+        <v>PERF AL WATANIAH GRANADA EDP 100ML</v>
       </c>
       <c r="C759" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D759">
-        <v>29.99</v>
+        <v>16.99</v>
       </c>
       <c r="E759" t="str">
         <v/>
       </c>
       <c r="F759" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>556-2</v>
+        <v>937-9</v>
       </c>
       <c r="B760" t="str">
-        <v>PERF AL HARAMAIN AMBER BLUE 100ML</v>
+        <v>PERF AL WATANIAH KENZ AL MALIK EDP 100ML</v>
       </c>
       <c r="C760" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D760">
-        <v>39</v>
+        <v>10.5</v>
       </c>
       <c r="E760" t="str">
         <v/>
       </c>
       <c r="F760" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>557-9</v>
+        <v>1522-6</v>
       </c>
       <c r="B761" t="str">
-        <v>PERF AL HARAMAIN AMBER DUBAI NIGH 100ML</v>
+        <v>PERF AL WATANIAH SABAH AL WARD DELILAH EDP 100ML</v>
       </c>
       <c r="C761" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D761">
-        <v>35.99</v>
+        <v>26.99</v>
       </c>
       <c r="E761" t="str">
         <v/>
       </c>
       <c r="F761" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>587-6</v>
+        <v>940-9</v>
       </c>
       <c r="B762" t="str">
-        <v>PERF AL HARAMAIN AMBER GOLD (NO USAR)</v>
+        <v>PERF AL WATANIAH SABAH AL WARD EDP 100ML FEM</v>
       </c>
       <c r="C762" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D762">
-        <v>37</v>
+        <v>15.99</v>
       </c>
       <c r="E762" t="str">
         <v/>
       </c>
       <c r="F762" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>512-8</v>
+        <v>941-6</v>
       </c>
       <c r="B763" t="str">
-        <v>PERF AL HARAMAIN AMBER GOLD EDITION 120ML</v>
+        <v>PERF AL WATANIAH SABAH AL WARD SUGAR EDP 100ML DEM</v>
       </c>
       <c r="C763" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D763">
-        <v>49.99</v>
+        <v>15</v>
       </c>
       <c r="E763" t="str">
         <v/>
       </c>
       <c r="F763" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>959-1</v>
+        <v>1470-0</v>
       </c>
       <c r="B764" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD AQUA DUBAI EDP 100ML</v>
+        <v>PERF AL WATANIAH SABAH AL WARD VALANTINE EDP 100ML FEM</v>
       </c>
       <c r="C764" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D764">
-        <v>40</v>
+        <v>28.99</v>
       </c>
       <c r="E764" t="str">
         <v/>
       </c>
       <c r="F764" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>1546-2</v>
+        <v>621-7</v>
       </c>
       <c r="B765" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD CARBON EDITION EDP 100ML</v>
+        <v>PERF AL WATANIAH SHAGAF AL WARD EDP 100ML</v>
       </c>
       <c r="C765" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D765">
-        <v>40</v>
+        <v>17.99</v>
       </c>
       <c r="E765" t="str">
         <v/>
       </c>
       <c r="F765" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>1573-8</v>
+        <v>622-4</v>
       </c>
       <c r="B766" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD FUTURE DUBAI EXTRAIT DE PARFUM 100ML</v>
+        <v>PERF AL WATANIAH SPECIAL OUD AL WARD EDP 100ML</v>
       </c>
       <c r="C766" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D766">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E766" t="str">
         <v/>
       </c>
       <c r="F766" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>1521-9</v>
+        <v>938-6</v>
       </c>
       <c r="B767" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD GOLD 999.9 DUBAI EDITION EXTRAIT 75ML</v>
+        <v>PERF AL WATANIAH SUROOR EDP 100ML</v>
       </c>
       <c r="C767" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D767">
-        <v>41.99</v>
+        <v>10</v>
       </c>
       <c r="E767" t="str">
         <v/>
       </c>
       <c r="F767" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>513-5</v>
+        <v>948-5</v>
       </c>
       <c r="B768" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD GOLD EXTREME 100</v>
+        <v>PERF ANFAR 1950 PISTACHIO KUNAFA EDT 80ML</v>
       </c>
       <c r="C768" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D768">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="E768" t="str">
         <v/>
       </c>
       <c r="F768" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>1547-9</v>
+        <v>845-7</v>
       </c>
       <c r="B769" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD IMAGINE DUBAI EXTRAIT DE PARFUM</v>
+        <v>PERF ANIMALE ANIMALE (NOVO) EDT 100ML</v>
       </c>
       <c r="C769" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D769">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E769" t="str">
         <v/>
       </c>
       <c r="F769" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>514-2</v>
+        <v>1814-2</v>
       </c>
       <c r="B770" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD PRV EDI 120ML</v>
+        <v>PERF ANIMALE LOVE EDP 100ML</v>
       </c>
       <c r="C770" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D770">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E770" t="str">
         <v/>
       </c>
       <c r="F770" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>533-3</v>
+        <v>848-8</v>
       </c>
       <c r="B771" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD ROUJE 120ML</v>
+        <v>PERF ANTONIO BANDERAS BLACK SECUCTION EDT 200ML MASC</v>
       </c>
       <c r="C771" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D771">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E771" t="str">
         <v/>
       </c>
       <c r="F771" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>1548-6</v>
+        <v>847-1</v>
       </c>
       <c r="B772" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD SMELL DUBAI EXTRAIT DE PARFUM 100ML</v>
+        <v>PERF ANTONIO BANDERAS BLACK SEDUCTION EDT 100ML MASCULINO</v>
       </c>
       <c r="C772" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D772">
-        <v>68.99</v>
+        <v>15</v>
       </c>
       <c r="E772" t="str">
         <v/>
       </c>
       <c r="F772" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>515-9</v>
+        <v>852-5</v>
       </c>
       <c r="B773" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD ULT VIOLTE 120ML</v>
+        <v>PERF ANTONIO BANDERAS HER GOLDEN SECRET EDT 80ML</v>
       </c>
       <c r="C773" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D773">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E773" t="str">
         <v/>
       </c>
       <c r="F773" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>558-6</v>
+        <v>853-2</v>
       </c>
       <c r="B774" t="str">
-        <v>PERF AL HARAMAIN AMBER WHITE 100ML</v>
+        <v>PERF ANTONIO BANDERAS HER SECRET DESIRE EDT 80ML</v>
       </c>
       <c r="C774" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D774">
-        <v>30.4</v>
+        <v>16</v>
       </c>
       <c r="E774" t="str">
         <v/>
       </c>
       <c r="F774" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>934-8</v>
+        <v>854-9</v>
       </c>
       <c r="B775" t="str">
-        <v>PERF AL HARAMAIN CONCEPTION EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS HER SECRET TEMPTATION EDT 80ML FEM</v>
       </c>
       <c r="C775" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D775">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E775" t="str">
         <v/>
       </c>
       <c r="F775" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>516-6</v>
+        <v>855-6</v>
       </c>
       <c r="B776" t="str">
-        <v>PERF AL HARAMAIN FREYA EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS POWER OF SEDUTION EDT 100ML MA</v>
       </c>
       <c r="C776" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D776">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E776" t="str">
         <v/>
       </c>
       <c r="F776" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>935-5</v>
+        <v>856-3</v>
       </c>
       <c r="B777" t="str">
-        <v>PERF AL HARAMAIN HARMONY EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS THE ICON EDP 100ML</v>
       </c>
       <c r="C777" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D777">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E777" t="str">
         <v/>
       </c>
       <c r="F777" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>517-3</v>
+        <v>857-0</v>
       </c>
       <c r="B778" t="str">
-        <v>PERF AL HARAMAIN LEIF EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS THE ICON ELIXIR  EDP 100ML MASC</v>
       </c>
       <c r="C778" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D778">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E778" t="str">
         <v/>
       </c>
       <c r="F778" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>518-0</v>
+        <v>858-7</v>
       </c>
       <c r="B779" t="str">
-        <v>PERF AL HARAMAIN OLAF EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS THE ICON PERFUME (BLACK) EDP 10</v>
       </c>
       <c r="C779" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D779">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E779" t="str">
         <v/>
       </c>
       <c r="F779" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>936-2</v>
+        <v>859-4</v>
       </c>
       <c r="B780" t="str">
-        <v>PERF AL HARAMAIN OUD NOMAD EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS THE ICON SPLENDID EDP 100ML FEM</v>
       </c>
       <c r="C780" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D780">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E780" t="str">
         <v/>
       </c>
       <c r="F780" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>616-3</v>
+        <v>860-0</v>
       </c>
       <c r="B781" t="str">
-        <v>PERF AL WATANIAH AMEERATI 100ML</v>
+        <v>PERF ANTONIO BANDERAS THE SECRET ABSOLU EDP 100ML MASC</v>
       </c>
       <c r="C781" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D781">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E781" t="str">
         <v/>
       </c>
       <c r="F781" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>617-0</v>
+        <v>861-7</v>
       </c>
       <c r="B782" t="str">
-        <v>PERF AL WATANIAH ATTAR AL WESAL EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS THE SECRET MEN 1OOML EDT MASC</v>
       </c>
       <c r="C782" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D782">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E782" t="str">
         <v/>
       </c>
       <c r="F782" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>618-7</v>
+        <v>849-5</v>
       </c>
       <c r="B783" t="str">
-        <v>PERF AL WATANIAH BAREEQ AL DAHAB EDP 100ML</v>
+        <v>PERF ANTONTO BANDERAS BLUE SEDUCTION EDT 200ML MASC</v>
       </c>
       <c r="C783" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D783">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E783" t="str">
         <v/>
       </c>
       <c r="F783" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>939-3</v>
+        <v>850-1</v>
       </c>
       <c r="B784" t="str">
-        <v>PERF AL WATANIAH DAI M EDP 100ML</v>
+        <v>PERF ANTONTO BANDERAS BLUE SEDUCTION EDT 80ML FEM</v>
       </c>
       <c r="C784" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D784">
-        <v>10.5</v>
+        <v>15</v>
       </c>
       <c r="E784" t="str">
         <v/>
       </c>
       <c r="F784" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>619-4</v>
+        <v>851-8</v>
       </c>
       <c r="B785" t="str">
-        <v>PERF AL WATANIAH DURRAT AL AROOS EDP 85ML</v>
+        <v>PERF ANTONTO BANDERAS GOLDEN SECRET 200ML MASCULINO</v>
       </c>
       <c r="C785" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D785">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E785" t="str">
         <v/>
       </c>
       <c r="F785" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>1574-5</v>
+        <v>951-5</v>
       </c>
       <c r="B786" t="str">
-        <v>PERF AL WATANIAH GRANADA EDP 100ML</v>
+        <v>PERF ARD AL ZAAFARAN ELIXIR 100ML</v>
       </c>
       <c r="C786" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D786">
-        <v>16.99</v>
+        <v>13</v>
       </c>
       <c r="E786" t="str">
         <v/>
       </c>
       <c r="F786" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>937-9</v>
+        <v>949-2</v>
       </c>
       <c r="B787" t="str">
-        <v>PERF AL WATANIAH KENZ AL MALIK EDP 100ML</v>
+        <v>PERF ARD AL ZAAFARAN HAYATI EONIC 100ML 3</v>
       </c>
       <c r="C787" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D787">
-        <v>10.5</v>
+        <v>15</v>
       </c>
       <c r="E787" t="str">
         <v/>
       </c>
       <c r="F787" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>1522-6</v>
+        <v>952-2</v>
       </c>
       <c r="B788" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD DELILAH EDP 100ML</v>
+        <v>PERF ARD AL ZAAFARAN MANAAL EDP 100ML</v>
       </c>
       <c r="C788" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D788">
-        <v>26.99</v>
+        <v>22.5</v>
       </c>
       <c r="E788" t="str">
         <v/>
       </c>
       <c r="F788" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>940-9</v>
+        <v>955-3</v>
       </c>
       <c r="B789" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD EDP 100ML FEM</v>
+        <v>PERF ARD AL ZAAFARAN NAIF 100ML</v>
       </c>
       <c r="C789" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D789">
-        <v>15.99</v>
+        <v>18</v>
       </c>
       <c r="E789" t="str">
         <v/>
       </c>
       <c r="F789" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>941-6</v>
+        <v>956-0</v>
       </c>
       <c r="B790" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD SUGAR EDP 100ML DEM</v>
+        <v>PERF ARD AL ZAAFARAN SAFEER AL WARD EDP 100ML</v>
       </c>
       <c r="C790" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D790">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E790" t="str">
         <v/>
       </c>
       <c r="F790" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>1470-0</v>
+        <v>957-7</v>
       </c>
       <c r="B791" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD VALANTINE EDP 100ML FEM</v>
+        <v>PERF ARD AL ZAAFARAN SAHEBAT AL JAMMAL EDP 70ML</v>
       </c>
       <c r="C791" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D791">
-        <v>28.99</v>
+        <v>14.25</v>
       </c>
       <c r="E791" t="str">
         <v/>
       </c>
       <c r="F791" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>621-7</v>
+        <v>1551-6</v>
       </c>
       <c r="B792" t="str">
-        <v>PERF AL WATANIAH SHAGAF AL WARD EDP 100ML</v>
+        <v>PERF ARMAF BEACH PARTY EDP 100ML</v>
       </c>
       <c r="C792" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D792">
-        <v>17.99</v>
+        <v>32</v>
       </c>
       <c r="E792" t="str">
         <v/>
       </c>
       <c r="F792" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>622-4</v>
+        <v>674-3</v>
       </c>
       <c r="B793" t="str">
-        <v>PERF AL WATANIAH SPECIAL OUD AL WARD EDP 100ML</v>
+        <v>PERF ARMAF CLUB DE NUIT BLING EDP 75ML</v>
       </c>
       <c r="C793" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D793">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E793" t="str">
         <v/>
       </c>
       <c r="F793" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>938-6</v>
+        <v>675-0</v>
       </c>
       <c r="B794" t="str">
-        <v>PERF AL WATANIAH SUROOR EDP 100ML</v>
+        <v>PERF ARMAF CLUB DE NUIT ICONIC  (BLUE) EDP 105ML</v>
       </c>
       <c r="C794" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D794">
-        <v>10</v>
+        <v>32.99</v>
       </c>
       <c r="E794" t="str">
         <v/>
       </c>
       <c r="F794" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>948-5</v>
+        <v>623-1</v>
       </c>
       <c r="B795" t="str">
-        <v>PERF ANFAR 1950 PISTACHIO KUNAFA EDT 80ML</v>
+        <v>PERF ARMAF CLUB DE NUIT IMPERIALE</v>
       </c>
       <c r="C795" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D795">
-        <v>15</v>
+        <v>28.99</v>
       </c>
       <c r="E795" t="str">
         <v/>
       </c>
       <c r="F795" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>845-7</v>
+        <v>624-8</v>
       </c>
       <c r="B796" t="str">
-        <v>PERF ANIMALE ANIMALE (NOVO) EDT 100ML</v>
+        <v>PERF ARMAF CLUB DE NUIT LIONHEART EDP 100ML FEMININO</v>
       </c>
       <c r="C796" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D796">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E796" t="str">
         <v/>
       </c>
       <c r="F796" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>1814-2</v>
+        <v>942-3</v>
       </c>
       <c r="B797" t="str">
-        <v>PERF ANIMALE LOVE EDP 100ML</v>
+        <v>PERF ARMAF CLUB DE NUIT LIONHEART WOMEN 100ML DEM</v>
       </c>
       <c r="C797" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D797">
-        <v>22</v>
+        <v>26.5</v>
       </c>
       <c r="E797" t="str">
         <v/>
       </c>
       <c r="F797" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>848-8</v>
+        <v>625-5</v>
       </c>
       <c r="B798" t="str">
-        <v>PERF ANTONIO BANDERAS BLACK SECUCTION EDT 200ML MASC</v>
+        <v>PERF ARMAF CLUB DE NUIT MALEKA EDP 105ML</v>
       </c>
       <c r="C798" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D798">
-        <v>21</v>
+        <v>32.99</v>
       </c>
       <c r="E798" t="str">
         <v/>
       </c>
       <c r="F798" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>847-1</v>
+        <v>626-2</v>
       </c>
       <c r="B799" t="str">
-        <v>PERF ANTONIO BANDERAS BLACK SEDUCTION EDT 100ML MASCULINO</v>
+        <v>PERF ARMAF CLUB DE NUIT MILESTONE EDP 105ML</v>
       </c>
       <c r="C799" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D799">
-        <v>15</v>
+        <v>26.99</v>
       </c>
       <c r="E799" t="str">
         <v/>
       </c>
       <c r="F799" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>852-5</v>
+        <v>1575-2</v>
       </c>
       <c r="B800" t="str">
-        <v>PERF ANTONIO BANDERAS HER GOLDEN SECRET EDT 80ML</v>
+        <v>PERF ARMAF CLUB DE NUIT OUD PARFUM 105ML</v>
       </c>
       <c r="C800" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D800">
-        <v>16</v>
+        <v>41.5</v>
       </c>
       <c r="E800" t="str">
         <v/>
       </c>
       <c r="F800" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>853-2</v>
+        <v>627-9</v>
       </c>
       <c r="B801" t="str">
-        <v>PERF ANTONIO BANDERAS HER SECRET DESIRE EDT 80ML</v>
+        <v>PERF ARMAF CLUB DE NUIT PRECIEUX EXTRAIT DE PARFAUM 55ML</v>
       </c>
       <c r="C801" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D801">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E801" t="str">
         <v/>
       </c>
       <c r="F801" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>854-9</v>
+        <v>943-0</v>
       </c>
       <c r="B802" t="str">
-        <v>PERF ANTONIO BANDERAS HER SECRET TEMPTATION EDT 80ML FEM</v>
+        <v>PERF ARMAF CLUB DE NUIT STLLAGE EDP 105ML</v>
       </c>
       <c r="C802" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D802">
-        <v>19</v>
+        <v>27.99</v>
       </c>
       <c r="E802" t="str">
         <v/>
       </c>
       <c r="F802" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>855-6</v>
+        <v>628-6</v>
       </c>
       <c r="B803" t="str">
-        <v>PERF ANTONIO BANDERAS POWER OF SEDUTION EDT 100ML MA</v>
+        <v>PERF ARMAF CLUB DE NUIT UNTOLD EDP 105ML</v>
       </c>
       <c r="C803" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D803">
-        <v>15</v>
+        <v>31.99</v>
       </c>
       <c r="E803" t="str">
         <v/>
       </c>
       <c r="F803" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>856-3</v>
+        <v>1239-3</v>
       </c>
       <c r="B804" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON EDP 100ML</v>
+        <v>PERF ARMAF CLUB DE NUIT URBAN MAN EDP 105ML</v>
       </c>
       <c r="C804" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D804">
-        <v>17</v>
+        <v>26.99</v>
       </c>
       <c r="E804" t="str">
         <v/>
       </c>
       <c r="F804" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>857-0</v>
+        <v>629-3</v>
       </c>
       <c r="B805" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON ELIXIR  EDP 100ML MASC</v>
+        <v>PERF ARMAF CLUB DE NUIT URBAN MAN ELXIR EDP 105ML</v>
       </c>
       <c r="C805" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D805">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E805" t="str">
         <v/>
       </c>
       <c r="F805" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>858-7</v>
+        <v>945-4</v>
       </c>
       <c r="B806" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON PERFUME (BLACK) EDP 10</v>
+        <v>PERF ARMAF CLUB DE NUIT WOMEN EXTRAIT DE PARFUM 70ML</v>
       </c>
       <c r="C806" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D806">
-        <v>19</v>
+        <v>35.99</v>
       </c>
       <c r="E806" t="str">
         <v/>
       </c>
       <c r="F806" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>859-4</v>
+        <v>676-7</v>
       </c>
       <c r="B807" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON SPLENDID EDP 100ML FEM</v>
+        <v>PERF ARMAF CONNOISSEUR EDP 100ML FEM</v>
       </c>
       <c r="C807" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D807">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E807" t="str">
         <v/>
       </c>
       <c r="F807" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>860-0</v>
+        <v>1612-4</v>
       </c>
       <c r="B808" t="str">
-        <v>PERF ANTONIO BANDERAS THE SECRET ABSOLU EDP 100ML MASC</v>
+        <v>PERF ARMAF DELIGHTS BON BON EDP 100ML</v>
       </c>
       <c r="C808" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D808">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="E808" t="str">
         <v/>
       </c>
       <c r="F808" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>861-7</v>
+        <v>671-2</v>
       </c>
       <c r="B809" t="str">
-        <v>PERF ANTONIO BANDERAS THE SECRET MEN 1OOML EDT MASC</v>
+        <v>PERF ARMAF DELIGHTS YUMYUM EDP 100ML</v>
       </c>
       <c r="C809" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D809">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E809" t="str">
         <v/>
       </c>
       <c r="F809" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>849-5</v>
+        <v>677-4</v>
       </c>
       <c r="B810" t="str">
-        <v>PERF ANTONTO BANDERAS BLUE SEDUCTION EDT 200ML MASC</v>
+        <v>PERF ARMAF ISLAND BLISS EDP 100ML FEM</v>
       </c>
       <c r="C810" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D810">
-        <v>21</v>
+        <v>28.99</v>
       </c>
       <c r="E810" t="str">
         <v/>
       </c>
       <c r="F810" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>850-1</v>
+        <v>678-1</v>
       </c>
       <c r="B811" t="str">
-        <v>PERF ANTONTO BANDERAS BLUE SEDUCTION EDT 80ML FEM</v>
+        <v>PERF ARMAF KIT CLUB DE NUIT 10ML 10PCS</v>
       </c>
       <c r="C811" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D811">
-        <v>15</v>
+        <v>39.99</v>
       </c>
       <c r="E811" t="str">
         <v/>
       </c>
       <c r="F811" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>851-8</v>
+        <v>946-1</v>
       </c>
       <c r="B812" t="str">
-        <v>PERF ANTONTO BANDERAS GOLDEN SECRET 200ML MASCULINO</v>
+        <v>PERF ARMAF MISS CHIC EDP 100ML FEM</v>
       </c>
       <c r="C812" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D812">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E812" t="str">
         <v/>
       </c>
       <c r="F812" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>951-5</v>
+        <v>679-8</v>
       </c>
       <c r="B813" t="str">
-        <v>PERF ARD AL ZAAFARAN ELIXIR 100ML</v>
+        <v>PERF ARMAF MISS VOCE VIVA EDP 100ML FEM</v>
       </c>
       <c r="C813" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D813">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E813" t="str">
         <v/>
       </c>
       <c r="F813" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>949-2</v>
+        <v>680-4</v>
       </c>
       <c r="B814" t="str">
-        <v>PERF ARD AL ZAAFARAN HAYATI EONIC 100ML 3</v>
+        <v>PERF ARMAF ODYESSY BA HA MAS TROPICAL COLLECRTION EDP 100ML</v>
       </c>
       <c r="C814" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D814">
-        <v>15</v>
+        <v>29.99</v>
       </c>
       <c r="E814" t="str">
         <v/>
       </c>
       <c r="F814" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>952-2</v>
+        <v>631-6</v>
       </c>
       <c r="B815" t="str">
-        <v>PERF ARD AL ZAAFARAN MANAAL EDP 100ML</v>
+        <v>PERF ARMAF ODYSEEY CANDEE EDP 100ML SPECIAL EDITION</v>
       </c>
       <c r="C815" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D815">
-        <v>22.5</v>
+        <v>24.99</v>
       </c>
       <c r="E815" t="str">
         <v/>
       </c>
       <c r="F815" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>955-3</v>
+        <v>683-5</v>
       </c>
       <c r="B816" t="str">
-        <v>PERF ARD AL ZAAFARAN NAIF 100ML</v>
+        <v>PERF ARMAF ODYSEEY GO MANGO EDP 100ML</v>
       </c>
       <c r="C816" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D816">
-        <v>18</v>
+        <v>29.99</v>
       </c>
       <c r="E816" t="str">
         <v/>
       </c>
       <c r="F816" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>956-0</v>
+        <v>687-3</v>
       </c>
       <c r="B817" t="str">
-        <v>PERF ARD AL ZAAFARAN SAFEER AL WARD EDP 100ML</v>
+        <v>PERF ARMAF ODYSEEY TOFFEE COFFEE EDP 100ML</v>
       </c>
       <c r="C817" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D817">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E817" t="str">
         <v/>
       </c>
       <c r="F817" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>957-7</v>
+        <v>690-3</v>
       </c>
       <c r="B818" t="str">
-        <v>PERF ARD AL ZAAFARAN SAHEBAT AL JAMMAL EDP 70ML</v>
+        <v>PERF ARMAF ODYSEEY WILD ONE EDP 100ML</v>
       </c>
       <c r="C818" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D818">
-        <v>14.25</v>
+        <v>18.99</v>
       </c>
       <c r="E818" t="str">
         <v/>
       </c>
       <c r="F818" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>1551-6</v>
+        <v>630-9</v>
       </c>
       <c r="B819" t="str">
-        <v>PERF ARMAF BEACH PARTY EDP 100ML</v>
+        <v>PERF ARMAF ODYSSEY AOUD EDP 100ML</v>
       </c>
       <c r="C819" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D819">
-        <v>32</v>
+        <v>17.5</v>
       </c>
       <c r="E819" t="str">
         <v/>
       </c>
       <c r="F819" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>674-3</v>
+        <v>1523-3</v>
       </c>
       <c r="B820" t="str">
-        <v>PERF ARMAF CLUB DE NUIT BLING EDP 75ML</v>
+        <v>PERF ARMAF ODYSSEY AQUA EDP 100ML</v>
       </c>
       <c r="C820" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D820">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E820" t="str">
         <v/>
       </c>
       <c r="F820" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>675-0</v>
+        <v>681-1</v>
       </c>
       <c r="B821" t="str">
-        <v>PERF ARMAF CLUB DE NUIT ICONIC  (BLUE) EDP 105ML</v>
+        <v>PERF ARMAF ODYSSEY BLACK FOREST EDP 100ML</v>
       </c>
       <c r="C821" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D821">
-        <v>32.99</v>
+        <v>29</v>
       </c>
       <c r="E821" t="str">
         <v/>
       </c>
       <c r="F821" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>623-1</v>
+        <v>682-8</v>
       </c>
       <c r="B822" t="str">
-        <v>PERF ARMAF CLUB DE NUIT IMPERIALE</v>
+        <v>PERF ARMAF ODYSSEY DUBAI CHOCOLATE 100ML</v>
       </c>
       <c r="C822" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D822">
-        <v>28.99</v>
+        <v>15</v>
       </c>
       <c r="E822" t="str">
         <v/>
       </c>
       <c r="F822" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>624-8</v>
+        <v>1524-0</v>
       </c>
       <c r="B823" t="str">
-        <v>PERF ARMAF CLUB DE NUIT LIONHEART EDP 100ML FEMININO</v>
+        <v>PERF ARMAF ODYSSEY EAU DE MONTAGNE EDP 100ML</v>
       </c>
       <c r="C823" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D823">
-        <v>28</v>
+        <v>26.99</v>
       </c>
       <c r="E823" t="str">
         <v/>
       </c>
       <c r="F823" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>942-3</v>
+        <v>632-3</v>
       </c>
       <c r="B824" t="str">
-        <v>PERF ARMAF CLUB DE NUIT LIONHEART WOMEN 100ML DEM</v>
+        <v>PERF ARMAF ODYSSEY HOMME EDP 100ML</v>
       </c>
       <c r="C824" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D824">
-        <v>26.5</v>
+        <v>17.99</v>
       </c>
       <c r="E824" t="str">
         <v/>
       </c>
       <c r="F824" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>625-5</v>
+        <v>1156-3</v>
       </c>
       <c r="B825" t="str">
-        <v>PERF ARMAF CLUB DE NUIT MALEKA EDP 105ML</v>
+        <v>PERF ARMAF ODYSSEY HOMME EDP 200ML BLACK</v>
       </c>
       <c r="C825" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D825">
-        <v>32.99</v>
+        <v>34.99</v>
       </c>
       <c r="E825" t="str">
         <v/>
       </c>
       <c r="F825" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>626-2</v>
+        <v>633-0</v>
       </c>
       <c r="B826" t="str">
-        <v>PERF ARMAF CLUB DE NUIT MILESTONE EDP 105ML</v>
+        <v>PERF ARMAF ODYSSEY HOMME WHITE EDP 100ML EDITION</v>
       </c>
       <c r="C826" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D826">
-        <v>26.99</v>
+        <v>19.99</v>
       </c>
       <c r="E826" t="str">
         <v/>
       </c>
       <c r="F826" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>1575-2</v>
+        <v>634-7</v>
       </c>
       <c r="B827" t="str">
-        <v>PERF ARMAF CLUB DE NUIT OUD PARFUM 105ML</v>
+        <v>PERF ARMAF ODYSSEY LIMONI FRESH EDITION EDP 100ML</v>
       </c>
       <c r="C827" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D827">
-        <v>41.5</v>
+        <v>20.99</v>
       </c>
       <c r="E827" t="str">
         <v/>
       </c>
       <c r="F827" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>627-9</v>
+        <v>635-4</v>
       </c>
       <c r="B828" t="str">
-        <v>PERF ARMAF CLUB DE NUIT PRECIEUX EXTRAIT DE PARFAUM 55ML</v>
+        <v>PERF ARMAF ODYSSEY MANDARIN SKY EDP 100ML</v>
       </c>
       <c r="C828" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D828">
-        <v>38</v>
+        <v>24.99</v>
       </c>
       <c r="E828" t="str">
         <v/>
       </c>
       <c r="F828" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>943-0</v>
+        <v>684-2</v>
       </c>
       <c r="B829" t="str">
-        <v>PERF ARMAF CLUB DE NUIT STLLAGE EDP 105ML</v>
+        <v>PERF ARMAF ODYSSEY MANDARIN SKY ELIXIR EDP 100ML MASC</v>
       </c>
       <c r="C829" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D829">
-        <v>27.99</v>
+        <v>35</v>
       </c>
       <c r="E829" t="str">
         <v/>
       </c>
       <c r="F829" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>628-6</v>
+        <v>685-9</v>
       </c>
       <c r="B830" t="str">
-        <v>PERF ARMAF CLUB DE NUIT UNTOLD EDP 105ML</v>
+        <v>PERF ARMAF ODYSSEY MARSHMALLOW EDP 100ML</v>
       </c>
       <c r="C830" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D830">
-        <v>31.99</v>
+        <v>29.99</v>
       </c>
       <c r="E830" t="str">
         <v/>
       </c>
       <c r="F830" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>1239-3</v>
+        <v>672-9</v>
       </c>
       <c r="B831" t="str">
-        <v>PERF ARMAF CLUB DE NUIT URBAN MAN EDP 105ML</v>
+        <v>PERF ARMAF ODYSSEY MEGA MEN EDP 100ML</v>
       </c>
       <c r="C831" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D831">
-        <v>26.99</v>
+        <v>24.99</v>
       </c>
       <c r="E831" t="str">
         <v/>
       </c>
       <c r="F831" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>629-3</v>
+        <v>1240-9</v>
       </c>
       <c r="B832" t="str">
-        <v>PERF ARMAF CLUB DE NUIT URBAN MAN ELXIR EDP 105ML</v>
+        <v>PERF ARMAF ODYSSEY REVOLUTION ULTRA EDITION EDP 100ML</v>
       </c>
       <c r="C832" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D832">
-        <v>28</v>
+        <v>20.99</v>
       </c>
       <c r="E832" t="str">
         <v/>
       </c>
       <c r="F832" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>945-4</v>
+        <v>686-6</v>
       </c>
       <c r="B833" t="str">
-        <v>PERF ARMAF CLUB DE NUIT WOMEN EXTRAIT DE PARFUM 70ML</v>
+        <v>PERF ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 100ML</v>
       </c>
       <c r="C833" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D833">
-        <v>35.99</v>
+        <v>20</v>
       </c>
       <c r="E833" t="str">
         <v/>
       </c>
       <c r="F833" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>676-7</v>
+        <v>1307-9</v>
       </c>
       <c r="B834" t="str">
-        <v>PERF ARMAF CONNOISSEUR EDP 100ML FEM</v>
+        <v>PERF ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 200ML</v>
       </c>
       <c r="C834" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D834">
-        <v>23</v>
+        <v>35.99</v>
       </c>
       <c r="E834" t="str">
         <v/>
       </c>
       <c r="F834" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>1612-4</v>
+        <v>689-7</v>
       </c>
       <c r="B835" t="str">
-        <v>PERF ARMAF DELIGHTS BON BON EDP 100ML</v>
+        <v>PERF ARMAF ODYSSEY TYRANT EDP 100ML</v>
       </c>
       <c r="C835" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D835">
-        <v>48</v>
+        <v>18.5</v>
       </c>
       <c r="E835" t="str">
         <v/>
       </c>
       <c r="F835" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>671-2</v>
+        <v>691-0</v>
       </c>
       <c r="B836" t="str">
-        <v>PERF ARMAF DELIGHTS YUMYUM EDP 100ML</v>
+        <v>PERF ARMAF PRIVATE KEY TO MY LIFE 100ML</v>
       </c>
       <c r="C836" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D836">
-        <v>32</v>
+        <v>35.99</v>
       </c>
       <c r="E836" t="str">
         <v/>
       </c>
       <c r="F836" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>677-4</v>
+        <v>692-7</v>
       </c>
       <c r="B837" t="str">
-        <v>PERF ARMAF ISLAND BLISS EDP 100ML FEM</v>
+        <v>PERF ARMAF PRIVATE KEY TO MY LOVE 105ML</v>
       </c>
       <c r="C837" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D837">
-        <v>28.99</v>
+        <v>34.99</v>
       </c>
       <c r="E837" t="str">
         <v/>
       </c>
       <c r="F837" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>678-1</v>
+        <v>693-4</v>
       </c>
       <c r="B838" t="str">
-        <v>PERF ARMAF KIT CLUB DE NUIT 10ML 10PCS</v>
+        <v>PERF ARMAF PRIVATE KEY TO MY SOUL 100ML</v>
       </c>
       <c r="C838" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D838">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="E838" t="str">
         <v/>
       </c>
       <c r="F838" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>946-1</v>
+        <v>694-1</v>
       </c>
       <c r="B839" t="str">
-        <v>PERF ARMAF MISS CHIC EDP 100ML FEM</v>
+        <v>PERF ARMAF RED SKY EDP 105ML</v>
       </c>
       <c r="C839" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D839">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E839" t="str">
         <v/>
       </c>
       <c r="F839" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>679-8</v>
+        <v>1693-3</v>
       </c>
       <c r="B840" t="str">
-        <v>PERF ARMAF MISS VOCE VIVA EDP 100ML FEM</v>
+        <v>PERF ARMANI ACQUA DI GIO EDP 75ML</v>
       </c>
       <c r="C840" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D840">
-        <v>22</v>
+        <v>89.99</v>
       </c>
       <c r="E840" t="str">
         <v/>
       </c>
       <c r="F840" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>680-4</v>
+        <v>1694-0</v>
       </c>
       <c r="B841" t="str">
-        <v>PERF ARMAF ODYESSY BA HA MAS TROPICAL COLLECRTION EDP 100ML</v>
+        <v>PERF ARMANI ACQUA DI GIO PROFUNDO EDP 100ML</v>
       </c>
       <c r="C841" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D841">
-        <v>29.99</v>
+        <v>99.99</v>
       </c>
       <c r="E841" t="str">
         <v/>
       </c>
       <c r="F841" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>631-6</v>
+        <v>1695-7</v>
       </c>
       <c r="B842" t="str">
-        <v>PERF ARMAF ODYSEEY CANDEE EDP 100ML SPECIAL EDITION</v>
+        <v>PERF ARMANI ACQUA DI GIOIA EDP INTENSE 100ML FEM</v>
       </c>
       <c r="C842" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D842">
-        <v>24.99</v>
+        <v>89.99</v>
       </c>
       <c r="E842" t="str">
         <v/>
       </c>
       <c r="F842" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>683-5</v>
+        <v>1696-4</v>
       </c>
       <c r="B843" t="str">
-        <v>PERF ARMAF ODYSEEY GO MANGO EDP 100ML</v>
+        <v>PERF ARMANI CODE EDP 75ML FEMENINO</v>
       </c>
       <c r="C843" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D843">
-        <v>29.99</v>
+        <v>85</v>
       </c>
       <c r="E843" t="str">
         <v/>
       </c>
       <c r="F843" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>687-3</v>
+        <v>1697-1</v>
       </c>
       <c r="B844" t="str">
-        <v>PERF ARMAF ODYSEEY TOFFEE COFFEE EDP 100ML</v>
+        <v>PERF ARMANI SI PASSIONE EDP 100ML</v>
       </c>
       <c r="C844" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D844">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="E844" t="str">
         <v/>
       </c>
       <c r="F844" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>690-3</v>
+        <v>1525-7</v>
       </c>
       <c r="B845" t="str">
-        <v>PERF ARMAF ODYSEEY WILD ONE EDP 100ML</v>
+        <v>PERF ASDAAF AMEER AL ARAB BLACK 100ML</v>
       </c>
       <c r="C845" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D845">
-        <v>18.99</v>
+        <v>14.99</v>
       </c>
       <c r="E845" t="str">
         <v/>
       </c>
       <c r="F845" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>630-9</v>
+        <v>1526-4</v>
       </c>
       <c r="B846" t="str">
-        <v>PERF ARMAF ODYSSEY AOUD EDP 100ML</v>
+        <v>PERF ASDAAF AMEER AL ARAB IMPERIUM EDP 100ML</v>
       </c>
       <c r="C846" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D846">
-        <v>17.5</v>
+        <v>14.99</v>
       </c>
       <c r="E846" t="str">
         <v/>
       </c>
       <c r="F846" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>1523-3</v>
+        <v>1527-1</v>
       </c>
       <c r="B847" t="str">
-        <v>PERF ARMAF ODYSSEY AQUA EDP 100ML</v>
+        <v>PERF ASDAAF AMEERT AL ARAB(ROJO) 100ML</v>
       </c>
       <c r="C847" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D847">
-        <v>32</v>
+        <v>16.99</v>
       </c>
       <c r="E847" t="str">
         <v/>
       </c>
       <c r="F847" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>681-1</v>
+        <v>958-4</v>
       </c>
       <c r="B848" t="str">
-        <v>PERF ARMAF ODYSSEY BLACK FOREST EDP 100ML</v>
+        <v>PERF AURORA CUBAN INSENCE EDP 100ML</v>
       </c>
       <c r="C848" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D848">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E848" t="str">
         <v/>
       </c>
       <c r="F848" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>682-8</v>
+        <v>961-4</v>
       </c>
       <c r="B849" t="str">
-        <v>PERF ARMAF ODYSSEY DUBAI CHOCOLATE 100ML</v>
+        <v>PERF AURORA EQUESRIAN RODEO EDP 75ML</v>
       </c>
       <c r="C849" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D849">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E849" t="str">
         <v/>
       </c>
       <c r="F849" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>1524-0</v>
+        <v>960-7</v>
       </c>
       <c r="B850" t="str">
-        <v>PERF ARMAF ODYSSEY EAU DE MONTAGNE EDP 100ML</v>
+        <v>PERF AURORA EQUESTRAIN CHEVALIER EDP 75ML</v>
       </c>
       <c r="C850" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D850">
-        <v>26.99</v>
+        <v>26</v>
       </c>
       <c r="E850" t="str">
         <v/>
       </c>
       <c r="F850" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>632-3</v>
+        <v>962-1</v>
       </c>
       <c r="B851" t="str">
-        <v>PERF ARMAF ODYSSEY HOMME EDP 100ML</v>
+        <v>PERF AURORA GLOBE MOON DUST EDP 100ML</v>
       </c>
       <c r="C851" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D851">
-        <v>17.99</v>
+        <v>35</v>
       </c>
       <c r="E851" t="str">
         <v/>
       </c>
       <c r="F851" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>1156-3</v>
+        <v>964-5</v>
       </c>
       <c r="B852" t="str">
-        <v>PERF ARMAF ODYSSEY HOMME EDP 200ML BLACK</v>
+        <v>PERF AURORA GLOBE SAFERON EXTRAIT EDP 100ML</v>
       </c>
       <c r="C852" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D852">
-        <v>34.99</v>
+        <v>34</v>
       </c>
       <c r="E852" t="str">
         <v/>
       </c>
       <c r="F852" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>633-0</v>
+        <v>965-2</v>
       </c>
       <c r="B853" t="str">
-        <v>PERF ARMAF ODYSSEY HOMME WHITE EDP 100ML EDITION</v>
+        <v>PERF AURORA LORD INTENSE FOR MEN EDP 100ML</v>
       </c>
       <c r="C853" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D853">
-        <v>19.99</v>
+        <v>21</v>
       </c>
       <c r="E853" t="str">
         <v/>
       </c>
       <c r="F853" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>634-7</v>
+        <v>966-9</v>
       </c>
       <c r="B854" t="str">
-        <v>PERF ARMAF ODYSSEY LIMONI FRESH EDITION EDP 100ML</v>
+        <v>PERF AURORA LORD SPORT FOR MEN EDP 100ML</v>
       </c>
       <c r="C854" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D854">
-        <v>20.99</v>
+        <v>20</v>
       </c>
       <c r="E854" t="str">
         <v/>
       </c>
       <c r="F854" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>635-4</v>
+        <v>967-6</v>
       </c>
       <c r="B855" t="str">
-        <v>PERF ARMAF ODYSSEY MANDARIN SKY EDP 100ML</v>
+        <v>PERF AURORA MELODY EDP 100ML FEM</v>
       </c>
       <c r="C855" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D855">
-        <v>24.99</v>
+        <v>29</v>
       </c>
       <c r="E855" t="str">
         <v/>
       </c>
       <c r="F855" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>684-2</v>
+        <v>968-3</v>
       </c>
       <c r="B856" t="str">
-        <v>PERF ARMAF ODYSSEY MANDARIN SKY ELIXIR EDP 100ML MASC</v>
+        <v>PERF AURORA MONUMENY POUR HOMME EDP 75ML MASC</v>
       </c>
       <c r="C856" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D856">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E856" t="str">
         <v/>
       </c>
       <c r="F856" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>685-9</v>
+        <v>969-0</v>
       </c>
       <c r="B857" t="str">
-        <v>PERF ARMAF ODYSSEY MARSHMALLOW EDP 100ML</v>
+        <v>PERF AURORA VOYAGER SILVER EDP 100ML MASC</v>
       </c>
       <c r="C857" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D857">
-        <v>29.99</v>
+        <v>25</v>
       </c>
       <c r="E857" t="str">
         <v/>
       </c>
       <c r="F857" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>672-9</v>
+        <v>454-1</v>
       </c>
       <c r="B858" t="str">
-        <v>PERF ARMAF ODYSSEY MEGA MEN EDP 100ML</v>
+        <v>PERF AZHA AGARWOOD AMBER EDP 100ML</v>
       </c>
       <c r="C858" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D858">
-        <v>24.99</v>
+        <v>37</v>
       </c>
       <c r="E858" t="str">
         <v/>
       </c>
       <c r="F858" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>1240-9</v>
+        <v>455-8</v>
       </c>
       <c r="B859" t="str">
-        <v>PERF ARMAF ODYSSEY REVOLUTION ULTRA EDITION EDP 100ML</v>
+        <v>PERF AZHA AL NUJUM EDP 100ML</v>
       </c>
       <c r="C859" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D859">
-        <v>20.99</v>
+        <v>34</v>
       </c>
       <c r="E859" t="str">
         <v/>
       </c>
       <c r="F859" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>686-6</v>
+        <v>456-5</v>
       </c>
       <c r="B860" t="str">
-        <v>PERF ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 100ML</v>
+        <v>PERF AZHA AMAL FOR EDP 100ML</v>
       </c>
       <c r="C860" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D860">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E860" t="str">
         <v/>
       </c>
       <c r="F860" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>1307-9</v>
+        <v>457-2</v>
       </c>
       <c r="B861" t="str">
-        <v>PERF ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 200ML</v>
+        <v>PERF AZHA ASHES OF THE MOON 100ML</v>
       </c>
       <c r="C861" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D861">
-        <v>35.99</v>
+        <v>34</v>
       </c>
       <c r="E861" t="str">
         <v/>
       </c>
       <c r="F861" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>689-7</v>
+        <v>458-9</v>
       </c>
       <c r="B862" t="str">
-        <v>PERF ARMAF ODYSSEY TYRANT EDP 100ML</v>
+        <v>PERF AZHA ICEBEGR EDP FOR HIM 100ML</v>
       </c>
       <c r="C862" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D862">
-        <v>18.5</v>
+        <v>25.5</v>
       </c>
       <c r="E862" t="str">
         <v/>
       </c>
       <c r="F862" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>691-0</v>
+        <v>459-6</v>
       </c>
       <c r="B863" t="str">
-        <v>PERF ARMAF PRIVATE KEY TO MY LIFE 100ML</v>
+        <v>PERF AZHA ISLAND EDP FOR HIM 100ML</v>
       </c>
       <c r="C863" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D863">
-        <v>35.99</v>
+        <v>25.5</v>
       </c>
       <c r="E863" t="str">
         <v/>
       </c>
       <c r="F863" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>692-7</v>
+        <v>460-2</v>
       </c>
       <c r="B864" t="str">
-        <v>PERF ARMAF PRIVATE KEY TO MY LOVE 105ML</v>
+        <v>PERF AZHA KALIMAT EDP FOR HIM 100ML</v>
       </c>
       <c r="C864" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D864">
-        <v>34.99</v>
+        <v>25.5</v>
       </c>
       <c r="E864" t="str">
         <v/>
       </c>
       <c r="F864" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>693-4</v>
+        <v>461-9</v>
       </c>
       <c r="B865" t="str">
-        <v>PERF ARMAF PRIVATE KEY TO MY SOUL 100ML</v>
+        <v>PERF AZHA MOUNTALINEER EDP 100ML</v>
       </c>
       <c r="C865" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D865">
-        <v>34.99</v>
+        <v>26.2</v>
       </c>
       <c r="E865" t="str">
         <v/>
       </c>
       <c r="F865" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>694-1</v>
+        <v>462-6</v>
       </c>
       <c r="B866" t="str">
-        <v>PERF ARMAF RED SKY EDP 105ML</v>
+        <v>PERF AZHA MUMTAZ EDP FOR HER 100ML</v>
       </c>
       <c r="C866" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D866">
-        <v>27</v>
+        <v>25.5</v>
       </c>
       <c r="E866" t="str">
         <v/>
       </c>
       <c r="F866" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>1693-3</v>
+        <v>463-3</v>
       </c>
       <c r="B867" t="str">
-        <v>PERF ARMANI ACQUA DI GIO EDP 75ML</v>
+        <v>PERF AZHA NAHR EDP FOR HER 100ML</v>
       </c>
       <c r="C867" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D867">
-        <v>89.99</v>
+        <v>25.5</v>
       </c>
       <c r="E867" t="str">
         <v/>
       </c>
       <c r="F867" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>1694-0</v>
+        <v>464-0</v>
       </c>
       <c r="B868" t="str">
-        <v>PERF ARMANI ACQUA DI GIO PROFUNDO EDP 100ML</v>
+        <v>PERF AZHA NOOR EDP 100ML</v>
       </c>
       <c r="C868" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D868">
-        <v>99.99</v>
+        <v>37</v>
       </c>
       <c r="E868" t="str">
         <v/>
       </c>
       <c r="F868" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>1695-7</v>
+        <v>465-7</v>
       </c>
       <c r="B869" t="str">
-        <v>PERF ARMANI ACQUA DI GIOIA EDP INTENSE 100ML FEM</v>
+        <v>PERF AZHA NURA EDO FOR HER 100ML</v>
       </c>
       <c r="C869" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D869">
-        <v>89.99</v>
+        <v>25.5</v>
       </c>
       <c r="E869" t="str">
         <v/>
       </c>
       <c r="F869" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>1696-4</v>
+        <v>466-4</v>
       </c>
       <c r="B870" t="str">
-        <v>PERF ARMANI CODE EDP 75ML FEMENINO</v>
+        <v>PERF AZHA OCEAN BREEZE EDP 100ML</v>
       </c>
       <c r="C870" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D870">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="E870" t="str">
         <v/>
       </c>
       <c r="F870" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>1697-1</v>
+        <v>467-1</v>
       </c>
       <c r="B871" t="str">
-        <v>PERF ARMANI SI PASSIONE EDP 100ML</v>
+        <v>PERF AZHA QAMAR EDP 100ML</v>
       </c>
       <c r="C871" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D871">
-        <v>101</v>
+        <v>34</v>
       </c>
       <c r="E871" t="str">
         <v/>
       </c>
       <c r="F871" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>1525-7</v>
+        <v>468-8</v>
       </c>
       <c r="B872" t="str">
-        <v>PERF ASDAAF AMEER AL ARAB BLACK 100ML</v>
+        <v>PERF AZHA SHAIKH RASHID EDP 100ML</v>
       </c>
       <c r="C872" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D872">
-        <v>14.99</v>
+        <v>42</v>
       </c>
       <c r="E872" t="str">
         <v/>
       </c>
       <c r="F872" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>1526-4</v>
+        <v>469-5</v>
       </c>
       <c r="B873" t="str">
-        <v>PERF ASDAAF AMEER AL ARAB IMPERIUM EDP 100ML</v>
+        <v>PERF AZHA SHINING LAYAL EDP 100ML</v>
       </c>
       <c r="C873" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D873">
-        <v>14.99</v>
+        <v>27.2</v>
       </c>
       <c r="E873" t="str">
         <v/>
       </c>
       <c r="F873" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>1527-1</v>
+        <v>470-1</v>
       </c>
       <c r="B874" t="str">
-        <v>PERF ASDAAF AMEERT AL ARAB(ROJO) 100ML</v>
+        <v>PERF AZHA SULTANA EDP FOR HER 100ML</v>
       </c>
       <c r="C874" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D874">
-        <v>16.99</v>
+        <v>26</v>
       </c>
       <c r="E874" t="str">
         <v/>
       </c>
       <c r="F874" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>958-4</v>
+        <v>471-8</v>
       </c>
       <c r="B875" t="str">
-        <v>PERF AURORA CUBAN INSENCE EDP 100ML</v>
+        <v>PERF AZHA VERTE EDP 100ML</v>
       </c>
       <c r="C875" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D875">
-        <v>28</v>
+        <v>27.2</v>
       </c>
       <c r="E875" t="str">
         <v/>
       </c>
       <c r="F875" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>961-4</v>
+        <v>472-5</v>
       </c>
       <c r="B876" t="str">
-        <v>PERF AURORA EQUESRIAN RODEO EDP 75ML</v>
+        <v>PERF AZHA VETIVER PEPPER EDP 100ML</v>
       </c>
       <c r="C876" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D876">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E876" t="str">
         <v/>
       </c>
       <c r="F876" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>960-7</v>
+        <v>473-2</v>
       </c>
       <c r="B877" t="str">
-        <v>PERF AURORA EQUESTRAIN CHEVALIER EDP 75ML</v>
+        <v>PERF AZHA ZAHRA EDP FOR HER 100ML</v>
       </c>
       <c r="C877" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D877">
         <v>26</v>
       </c>
       <c r="E877" t="str">
         <v/>
       </c>
       <c r="F877" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>962-1</v>
+        <v>1698-8</v>
       </c>
       <c r="B878" t="str">
-        <v>PERF AURORA GLOBE MOON DUST EDP 100ML</v>
+        <v>PERF AZZARO THE MOST WANTED EDP INTENSE 100ML MASCULINO</v>
       </c>
       <c r="C878" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D878">
-        <v>35</v>
+        <v>69.99</v>
       </c>
       <c r="E878" t="str">
         <v/>
       </c>
       <c r="F878" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>964-5</v>
+        <v>519-7</v>
       </c>
       <c r="B879" t="str">
-        <v>PERF AURORA GLOBE SAFERON EXTRAIT EDP 100ML</v>
+        <v>PERF BHARARA BLUE SINGLE 100ML</v>
       </c>
       <c r="C879" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D879">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E879" t="str">
         <v/>
       </c>
       <c r="F879" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>965-2</v>
+        <v>520-3</v>
       </c>
       <c r="B880" t="str">
-        <v>PERF AURORA LORD INTENSE FOR MEN EDP 100ML</v>
+        <v>PERF BHARARA DOUBLE BLUE 100ML</v>
       </c>
       <c r="C880" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D880">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E880" t="str">
         <v/>
       </c>
       <c r="F880" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>966-9</v>
+        <v>521-0</v>
       </c>
       <c r="B881" t="str">
-        <v>PERF AURORA LORD SPORT FOR MEN EDP 100ML</v>
+        <v>PERF BHARARA GODDESS 100ML</v>
       </c>
       <c r="C881" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D881">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E881" t="str">
         <v/>
       </c>
       <c r="F881" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>967-6</v>
+        <v>1129-7</v>
       </c>
       <c r="B882" t="str">
-        <v>PERF AURORA MELODY EDP 100ML FEM</v>
+        <v>PERF BHARARA KING EDP 100ML</v>
       </c>
       <c r="C882" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D882">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="E882" t="str">
         <v/>
       </c>
       <c r="F882" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>968-3</v>
+        <v>591-3</v>
       </c>
       <c r="B883" t="str">
-        <v>PERF AURORA MONUMENY POUR HOMME EDP 75ML MASC</v>
+        <v>PERF BHARARA KING PARFUM 100ML</v>
       </c>
       <c r="C883" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D883">
-        <v>27</v>
+        <v>51.99</v>
       </c>
       <c r="E883" t="str">
         <v/>
       </c>
       <c r="F883" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>969-0</v>
+        <v>522-7</v>
       </c>
       <c r="B884" t="str">
-        <v>PERF AURORA VOYAGER SILVER EDP 100ML MASC</v>
+        <v>PERF BHARARA NICHE 100ML</v>
       </c>
       <c r="C884" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D884">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E884" t="str">
         <v/>
       </c>
       <c r="F884" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>454-1</v>
+        <v>523-4</v>
       </c>
       <c r="B885" t="str">
-        <v>PERF AZHA AGARWOOD AMBER EDP 100ML</v>
+        <v>PERF BHARARA NICHE FEMME 100ML</v>
       </c>
       <c r="C885" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D885">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E885" t="str">
         <v/>
       </c>
       <c r="F885" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>455-8</v>
+        <v>601-9</v>
       </c>
       <c r="B886" t="str">
-        <v>PERF AZHA AL NUJUM EDP 100ML</v>
+        <v>PERF BHARARA PHAROAH I</v>
       </c>
       <c r="C886" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D886">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="E886" t="str">
         <v/>
       </c>
       <c r="F886" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>456-5</v>
+        <v>525-8</v>
       </c>
       <c r="B887" t="str">
-        <v>PERF AZHA AMAL FOR EDP 100ML</v>
+        <v>PERF BHARARA PHAROAH II 100ML</v>
       </c>
       <c r="C887" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D887">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="E887" t="str">
         <v/>
       </c>
       <c r="F887" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>457-2</v>
+        <v>526-5</v>
       </c>
       <c r="B888" t="str">
-        <v>PERF AZHA ASHES OF THE MOON 100ML</v>
+        <v>PERF BHARARA QUEEN 100ML</v>
       </c>
       <c r="C888" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D888">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E888" t="str">
         <v/>
       </c>
       <c r="F888" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>458-9</v>
+        <v>527-2</v>
       </c>
       <c r="B889" t="str">
-        <v>PERF AZHA ICEBEGR EDP FOR HIM 100ML</v>
+        <v>PERF BHARARA ROSE 100ML</v>
       </c>
       <c r="C889" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D889">
-        <v>25.5</v>
+        <v>42</v>
       </c>
       <c r="E889" t="str">
         <v/>
       </c>
       <c r="F889" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>459-6</v>
+        <v>528-9</v>
       </c>
       <c r="B890" t="str">
-        <v>PERF AZHA ISLAND EDP FOR HIM 100ML</v>
+        <v>PERF BHARARA SCARLET 100ML</v>
       </c>
       <c r="C890" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D890">
-        <v>25.5</v>
+        <v>55</v>
       </c>
       <c r="E890" t="str">
         <v/>
       </c>
       <c r="F890" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>460-2</v>
+        <v>559-3</v>
       </c>
       <c r="B891" t="str">
-        <v>PERF AZHA KALIMAT EDP FOR HIM 100ML</v>
+        <v>PERF BHARARA VIKIKNG BEIRUT 100ML</v>
       </c>
       <c r="C891" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D891">
-        <v>25.5</v>
+        <v>40</v>
       </c>
       <c r="E891" t="str">
         <v/>
       </c>
       <c r="F891" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>461-9</v>
+        <v>529-6</v>
       </c>
       <c r="B892" t="str">
-        <v>PERF AZHA MOUNTALINEER EDP 100ML</v>
+        <v>PERF BHARARA VIKING CAIRO 100ML</v>
       </c>
       <c r="C892" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D892">
-        <v>26.2</v>
+        <v>45</v>
       </c>
       <c r="E892" t="str">
         <v/>
       </c>
       <c r="F892" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>462-6</v>
+        <v>530-2</v>
       </c>
       <c r="B893" t="str">
-        <v>PERF AZHA MUMTAZ EDP FOR HER 100ML</v>
+        <v>PERF BHARARA VIKING DUBAI 100ML</v>
       </c>
       <c r="C893" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D893">
-        <v>25.5</v>
+        <v>48</v>
       </c>
       <c r="E893" t="str">
         <v/>
       </c>
       <c r="F893" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>463-3</v>
+        <v>531-9</v>
       </c>
       <c r="B894" t="str">
-        <v>PERF AZHA NAHR EDP FOR HER 100ML</v>
+        <v>PERF BHARARA VIKING KASHMIR 100ML</v>
       </c>
       <c r="C894" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D894">
-        <v>25.5</v>
+        <v>45</v>
       </c>
       <c r="E894" t="str">
         <v/>
       </c>
       <c r="F894" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>464-0</v>
+        <v>532-6</v>
       </c>
       <c r="B895" t="str">
-        <v>PERF AZHA NOOR EDP 100ML</v>
+        <v>PERF BHARARA VIKING RIO 100ML</v>
       </c>
       <c r="C895" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D895">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E895" t="str">
         <v/>
       </c>
       <c r="F895" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>465-7</v>
+        <v>1699-5</v>
       </c>
       <c r="B896" t="str">
-        <v>PERF AZHA NURA EDO FOR HER 100ML</v>
+        <v>PERF BILLIE EILISH YOUR TURN EDP 100ML</v>
       </c>
       <c r="C896" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D896">
-        <v>25.5</v>
+        <v>69.99</v>
       </c>
       <c r="E896" t="str">
         <v/>
       </c>
       <c r="F896" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>466-4</v>
+        <v>1700-8</v>
       </c>
       <c r="B897" t="str">
-        <v>PERF AZHA OCEAN BREEZE EDP 100ML</v>
+        <v>PERF BVLGARI MAN IN BLACK PARFUM 100ML MASC</v>
       </c>
       <c r="C897" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D897">
-        <v>20</v>
+        <v>125.99</v>
       </c>
       <c r="E897" t="str">
         <v/>
       </c>
       <c r="F897" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>467-1</v>
+        <v>1701-5</v>
       </c>
       <c r="B898" t="str">
-        <v>PERF AZHA QAMAR EDP 100ML</v>
+        <v>PERF BVLGARI OMNIA AMETHYSTE EDT 100ML FEME</v>
       </c>
       <c r="C898" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D898">
-        <v>34</v>
+        <v>99.99</v>
       </c>
       <c r="E898" t="str">
         <v/>
       </c>
       <c r="F898" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>468-8</v>
+        <v>1528-8</v>
       </c>
       <c r="B899" t="str">
-        <v>PERF AZHA SHAIKH RASHID EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 EDT 100ML FEMENINO</v>
       </c>
       <c r="C899" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D899">
-        <v>42</v>
+        <v>70.99</v>
       </c>
       <c r="E899" t="str">
         <v/>
       </c>
       <c r="F899" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>469-5</v>
+        <v>1529-5</v>
       </c>
       <c r="B900" t="str">
-        <v>PERF AZHA SHINING LAYAL EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 EDT 100ML MASCULINO</v>
       </c>
       <c r="C900" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D900">
-        <v>27.2</v>
+        <v>60.99</v>
       </c>
       <c r="E900" t="str">
         <v/>
       </c>
       <c r="F900" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>470-1</v>
+        <v>1530-1</v>
       </c>
       <c r="B901" t="str">
-        <v>PERF AZHA SULTANA EDP FOR HER 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP BLACK EDP 100ML MASCULINO</v>
       </c>
       <c r="C901" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D901">
-        <v>26</v>
+        <v>66.99</v>
       </c>
       <c r="E901" t="str">
         <v/>
       </c>
       <c r="F901" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>471-8</v>
+        <v>1702-2</v>
       </c>
       <c r="B902" t="str">
-        <v>PERF AZHA VERTE EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP BLACK EDP NYC RODEO LIMETED EDITION 100ML MAS</v>
       </c>
       <c r="C902" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D902">
-        <v>27.2</v>
+        <v>79.99</v>
       </c>
       <c r="E902" t="str">
         <v/>
       </c>
       <c r="F902" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>472-5</v>
+        <v>1703-9</v>
       </c>
       <c r="B903" t="str">
-        <v>PERF AZHA VETIVER PEPPER EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP EDP 80ML FEME</v>
       </c>
       <c r="C903" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D903">
-        <v>37</v>
+        <v>79.99</v>
       </c>
       <c r="E903" t="str">
         <v/>
       </c>
       <c r="F903" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>473-2</v>
+        <v>1545-5</v>
       </c>
       <c r="B904" t="str">
-        <v>PERF AZHA ZAHRA EDP FOR HER 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP ROSE 80ML FEMENINO</v>
       </c>
       <c r="C904" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D904">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="E904" t="str">
         <v/>
       </c>
       <c r="F904" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>1698-8</v>
+        <v>1531-8</v>
       </c>
       <c r="B905" t="str">
-        <v>PERF AZZARO THE MOST WANTED EDP INTENSE 100ML MASCULINO</v>
+        <v>PERF CAROLINA H. 212 VIP ROSE ELIXIR 80ML FEMENINO</v>
       </c>
       <c r="C905" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D905">
-        <v>69.99</v>
+        <v>70</v>
       </c>
       <c r="E905" t="str">
         <v/>
       </c>
       <c r="F905" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>519-7</v>
+        <v>1532-5</v>
       </c>
       <c r="B906" t="str">
-        <v>PERF BHARARA BLUE SINGLE 100ML</v>
+        <v>PERF CAROLINA H. BAD BOY ELIXIR EDP 100ML MASCULINO</v>
       </c>
       <c r="C906" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D906">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="E906" t="str">
         <v/>
       </c>
       <c r="F906" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>520-3</v>
+        <v>1533-2</v>
       </c>
       <c r="B907" t="str">
-        <v>PERF BHARARA DOUBLE BLUE 100ML</v>
+        <v>PERF CAROLINA H. CH CHIC EDT 100ML MASCULINO</v>
       </c>
       <c r="C907" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D907">
-        <v>33</v>
+        <v>49.99</v>
       </c>
       <c r="E907" t="str">
         <v/>
       </c>
       <c r="F907" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>521-0</v>
+        <v>1534-9</v>
       </c>
       <c r="B908" t="str">
-        <v>PERF BHARARA GODDESS 100ML</v>
+        <v>PERF CAROLINA H. CH MEN EDT 100ML MASCULINO</v>
       </c>
       <c r="C908" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D908">
-        <v>38</v>
+        <v>74.99</v>
       </c>
       <c r="E908" t="str">
         <v/>
       </c>
       <c r="F908" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>1129-7</v>
+        <v>1535-6</v>
       </c>
       <c r="B909" t="str">
-        <v>PERF BHARARA KING EDP 100ML</v>
+        <v>PERF CAROLINA H. GOOD GIRL BLUSH BOWTATIC EDP 80ML FEMININO</v>
       </c>
       <c r="C909" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D909">
-        <v>40</v>
+        <v>110.99</v>
       </c>
       <c r="E909" t="str">
         <v/>
       </c>
       <c r="F909" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>591-3</v>
+        <v>1704-6</v>
       </c>
       <c r="B910" t="str">
-        <v>PERF BHARARA KING PARFUM 100ML</v>
+        <v>PERF CAROLINA H. GOOD GIRL EDP LEGERE 80ML</v>
       </c>
       <c r="C910" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D910">
-        <v>51.99</v>
+        <v>79.99</v>
       </c>
       <c r="E910" t="str">
         <v/>
       </c>
       <c r="F910" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>522-7</v>
+        <v>1815-9</v>
       </c>
       <c r="B911" t="str">
-        <v>PERF BHARARA NICHE 100ML</v>
+        <v>PERF CAROLINA H. LA BOMBA EDP 80ML</v>
       </c>
       <c r="C911" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D911">
-        <v>36</v>
+        <v>99.99</v>
       </c>
       <c r="E911" t="str">
         <v/>
       </c>
       <c r="F911" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>523-4</v>
+        <v>1816-6</v>
       </c>
       <c r="B912" t="str">
-        <v>PERF BHARARA NICHE FEMME 100ML</v>
+        <v>PERF CAROLINA H. VERRY GOOD GIRL GLAM PARFUM 80ML</v>
       </c>
       <c r="C912" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D912">
-        <v>38</v>
+        <v>79.99</v>
       </c>
       <c r="E912" t="str">
         <v/>
       </c>
       <c r="F912" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>601-9</v>
+        <v>1705-3</v>
       </c>
       <c r="B913" t="str">
-        <v>PERF BHARARA PHAROAH I</v>
+        <v>PERF CHANEL BLEU DE CHANEL EDP 50ML</v>
       </c>
       <c r="C913" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D913">
-        <v>66</v>
+        <v>119.99</v>
       </c>
       <c r="E913" t="str">
         <v/>
       </c>
       <c r="F913" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>525-8</v>
+        <v>1707-7</v>
       </c>
       <c r="B914" t="str">
-        <v>PERF BHARARA PHAROAH II 100ML</v>
+        <v>PERF CHANEL CHANCE EDT 100ML FEM</v>
       </c>
       <c r="C914" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D914">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="E914" t="str">
         <v/>
       </c>
       <c r="F914" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>526-5</v>
+        <v>1708-4</v>
       </c>
       <c r="B915" t="str">
-        <v>PERF BHARARA QUEEN 100ML</v>
+        <v>PERF CHANEL COCO MADEMOISELLE EDP 50ML</v>
       </c>
       <c r="C915" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D915">
-        <v>40</v>
+        <v>109.99</v>
       </c>
       <c r="E915" t="str">
         <v/>
       </c>
       <c r="F915" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>527-2</v>
+        <v>602-6</v>
       </c>
       <c r="B916" t="str">
-        <v>PERF BHARARA ROSE 100ML</v>
+        <v>PERF CREED AVENTUS ABSOLU EDP 100ML</v>
       </c>
       <c r="C916" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D916">
-        <v>42</v>
+        <v>400</v>
       </c>
       <c r="E916" t="str">
         <v/>
       </c>
       <c r="F916" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>528-9</v>
+        <v>1504-2</v>
       </c>
       <c r="B917" t="str">
-        <v>PERF BHARARA SCARLET 100ML</v>
+        <v>PERF CREED AVENTUS FOR HER EDP 75ML</v>
       </c>
       <c r="C917" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D917">
-        <v>55</v>
+        <v>230</v>
       </c>
       <c r="E917" t="str">
         <v/>
       </c>
       <c r="F917" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>559-3</v>
+        <v>865-5</v>
       </c>
       <c r="B918" t="str">
-        <v>PERF BHARARA VIKIKNG BEIRUT 100ML</v>
+        <v>PERF CREED CARMINA EDP 75ML FEM</v>
       </c>
       <c r="C918" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D918">
-        <v>40</v>
+        <v>230</v>
       </c>
       <c r="E918" t="str">
         <v/>
       </c>
       <c r="F918" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>529-6</v>
+        <v>866-2</v>
       </c>
       <c r="B919" t="str">
-        <v>PERF BHARARA VIKING CAIRO 100ML</v>
+        <v>PERF CREED CENTAURUS EDP 100ML</v>
       </c>
       <c r="C919" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D919">
-        <v>45</v>
+        <v>300</v>
       </c>
       <c r="E919" t="str">
         <v/>
       </c>
       <c r="F919" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>530-2</v>
+        <v>867-9</v>
       </c>
       <c r="B920" t="str">
-        <v>PERF BHARARA VIKING DUBAI 100ML</v>
+        <v>PERF CREED DELPHINUS EDP 100ML</v>
       </c>
       <c r="C920" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D920">
-        <v>48</v>
+        <v>300</v>
       </c>
       <c r="E920" t="str">
         <v/>
       </c>
       <c r="F920" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>531-9</v>
+        <v>868-6</v>
       </c>
       <c r="B921" t="str">
-        <v>PERF BHARARA VIKING KASHMIR 100ML</v>
+        <v>PERF CREED GREEN IRISH TWEED EDP 100ML</v>
       </c>
       <c r="C921" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D921">
-        <v>45</v>
+        <v>250</v>
       </c>
       <c r="E921" t="str">
         <v/>
       </c>
       <c r="F921" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>532-6</v>
+        <v>869-3</v>
       </c>
       <c r="B922" t="str">
-        <v>PERF BHARARA VIKING RIO 100ML</v>
+        <v>PERF CREED NEROLI SAUVAGE 100ML</v>
       </c>
       <c r="C922" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D922">
-        <v>55</v>
+        <v>250</v>
       </c>
       <c r="E922" t="str">
         <v/>
       </c>
       <c r="F922" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>1699-5</v>
+        <v>870-9</v>
       </c>
       <c r="B923" t="str">
-        <v>PERF BILLIE EILISH YOUR TURN EDP 100ML</v>
+        <v>PERF CREED OUD ZARIAN EDP 100ML</v>
       </c>
       <c r="C923" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D923">
-        <v>69.99</v>
+        <v>460</v>
       </c>
       <c r="E923" t="str">
         <v/>
       </c>
       <c r="F923" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>1700-8</v>
+        <v>871-6</v>
       </c>
       <c r="B924" t="str">
-        <v>PERF BVLGARI MAN IN BLACK PARFUM 100ML MASC</v>
+        <v>PERF CREED QUEEN OF SILK EDP 100ML</v>
       </c>
       <c r="C924" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D924">
-        <v>125.99</v>
+        <v>280</v>
       </c>
       <c r="E924" t="str">
         <v/>
       </c>
       <c r="F924" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>1701-5</v>
+        <v>872-3</v>
       </c>
       <c r="B925" t="str">
-        <v>PERF BVLGARI OMNIA AMETHYSTE EDT 100ML FEME</v>
+        <v>PERF CREED ROYAL PRINCESS OUD EDP 75ML</v>
       </c>
       <c r="C925" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D925">
-        <v>99.99</v>
+        <v>250</v>
       </c>
       <c r="E925" t="str">
         <v/>
       </c>
       <c r="F925" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>1528-8</v>
+        <v>874-7</v>
       </c>
       <c r="B926" t="str">
-        <v>PERF CAROLINA H. 212 EDT 100ML FEMENINO</v>
+        <v>PERF CREED ROYAL SPRING FLOWER EDP 75ML</v>
       </c>
       <c r="C926" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D926">
-        <v>70.99</v>
+        <v>300</v>
       </c>
       <c r="E926" t="str">
         <v/>
       </c>
       <c r="F926" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>1529-5</v>
+        <v>873-0</v>
       </c>
       <c r="B927" t="str">
-        <v>PERF CAROLINA H. 212 EDT 100ML MASCULINO</v>
+        <v>PERF CREED ROYAL WATER EDO 100ML</v>
       </c>
       <c r="C927" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D927">
-        <v>60.99</v>
+        <v>250</v>
       </c>
       <c r="E927" t="str">
         <v/>
       </c>
       <c r="F927" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>1530-1</v>
+        <v>875-4</v>
       </c>
       <c r="B928" t="str">
-        <v>PERF CAROLINA H. 212 VIP BLACK EDP 100ML MASCULINO</v>
+        <v>PERF CREED TABAROME MILLESIME EDP 100ML</v>
       </c>
       <c r="C928" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D928">
-        <v>66.99</v>
+        <v>235</v>
       </c>
       <c r="E928" t="str">
         <v/>
       </c>
       <c r="F928" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>1702-2</v>
+        <v>1505-9</v>
       </c>
       <c r="B929" t="str">
-        <v>PERF CAROLINA H. 212 VIP BLACK EDP NYC RODEO LIMETED EDITION 100ML MAS</v>
+        <v>PERF CREED VIKING COLOGNE 100ML MASCULINO</v>
       </c>
       <c r="C929" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D929">
-        <v>79.99</v>
+        <v>260</v>
       </c>
       <c r="E929" t="str">
         <v/>
       </c>
       <c r="F929" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>1703-9</v>
+        <v>876-1</v>
       </c>
       <c r="B930" t="str">
-        <v>PERF CAROLINA H. 212 VIP EDP 80ML FEME</v>
+        <v>PERF CREED VIKING COLOGNE100ML MASCH (CX FEIA)</v>
       </c>
       <c r="C930" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D930">
-        <v>79.99</v>
+        <v>220</v>
       </c>
       <c r="E930" t="str">
         <v/>
       </c>
       <c r="F930" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>1545-5</v>
+        <v>877-8</v>
       </c>
       <c r="B931" t="str">
-        <v>PERF CAROLINA H. 212 VIP ROSE 80ML FEMENINO</v>
+        <v>PERF CREED VIKING EDP 100ML</v>
       </c>
       <c r="C931" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D931">
-        <v>70</v>
+        <v>240</v>
       </c>
       <c r="E931" t="str">
         <v/>
       </c>
       <c r="F931" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>1531-8</v>
+        <v>878-5</v>
       </c>
       <c r="B932" t="str">
-        <v>PERF CAROLINA H. 212 VIP ROSE ELIXIR 80ML FEMENINO</v>
+        <v>PERF CREED VIRGIN ISLAND WATER</v>
       </c>
       <c r="C932" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D932">
-        <v>70</v>
+        <v>245</v>
       </c>
       <c r="E932" t="str">
         <v/>
       </c>
       <c r="F932" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>1532-5</v>
+        <v>1709-1</v>
       </c>
       <c r="B933" t="str">
-        <v>PERF CAROLINA H. BAD BOY ELIXIR EDP 100ML MASCULINO</v>
+        <v>PERF DIOR J ADORE EDP 100ML FEM</v>
       </c>
       <c r="C933" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D933">
-        <v>75</v>
+        <v>104.99</v>
       </c>
       <c r="E933" t="str">
         <v/>
       </c>
       <c r="F933" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>1533-2</v>
+        <v>1817-3</v>
       </c>
       <c r="B934" t="str">
-        <v>PERF CAROLINA H. CH CHIC EDT 100ML MASCULINO</v>
+        <v>PERF DIOR MISS DIOR EDP 150ML</v>
       </c>
       <c r="C934" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D934">
-        <v>49.99</v>
+        <v>125</v>
       </c>
       <c r="E934" t="str">
         <v/>
       </c>
       <c r="F934" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>1534-9</v>
+        <v>1710-7</v>
       </c>
       <c r="B935" t="str">
-        <v>PERF CAROLINA H. CH MEN EDT 100ML MASCULINO</v>
+        <v>PERF DIOR SAUVAGE EDP 100ML</v>
       </c>
       <c r="C935" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D935">
-        <v>74.99</v>
+        <v>99.99</v>
       </c>
       <c r="E935" t="str">
         <v/>
       </c>
       <c r="F935" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>1535-6</v>
+        <v>1711-4</v>
       </c>
       <c r="B936" t="str">
-        <v>PERF CAROLINA H. GOOD GIRL BLUSH BOWTATIC EDP 80ML FEMININO</v>
+        <v>PERF DIOR SAUVAGE ELIXIR 100ML</v>
       </c>
       <c r="C936" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D936">
-        <v>110.99</v>
+        <v>169.99</v>
       </c>
       <c r="E936" t="str">
         <v/>
       </c>
       <c r="F936" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>1704-6</v>
+        <v>1818-0</v>
       </c>
       <c r="B937" t="str">
-        <v>PERF CAROLINA H. GOOD GIRL EDP LEGERE 80ML</v>
+        <v>PERF DIOR SAUVAGE ELIXIR 60ML</v>
       </c>
       <c r="C937" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D937">
-        <v>79.99</v>
+        <v>110</v>
       </c>
       <c r="E937" t="str">
         <v/>
       </c>
       <c r="F937" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>1815-9</v>
+        <v>1713-8</v>
       </c>
       <c r="B938" t="str">
-        <v>PERF CAROLINA H. LA BOMBA EDP 80ML</v>
+        <v>PERF DOLCE/GABANA POUR FEMME ROJO EDT 100ML</v>
       </c>
       <c r="C938" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D938">
-        <v>99.99</v>
+        <v>69.99</v>
       </c>
       <c r="E938" t="str">
         <v/>
       </c>
       <c r="F938" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>1816-6</v>
+        <v>1712-1</v>
       </c>
       <c r="B939" t="str">
-        <v>PERF CAROLINA H. VERRY GOOD GIRL GLAM PARFUM 80ML</v>
+        <v>PERF DOLCE/GABANALIGHT BLUE EDT 100ML FEME</v>
       </c>
       <c r="C939" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D939">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
       <c r="E939" t="str">
         <v/>
       </c>
       <c r="F939" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>1705-3</v>
+        <v>1714-5</v>
       </c>
       <c r="B940" t="str">
-        <v>PERF CHANEL BLEU DE CHANEL EDP 50ML</v>
+        <v>PERF ELIE SAAB LE PARFUM EDP 90ML FEM</v>
       </c>
       <c r="C940" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D940">
-        <v>119.99</v>
+        <v>69.99</v>
       </c>
       <c r="E940" t="str">
         <v/>
       </c>
       <c r="F940" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>1707-7</v>
+        <v>1819-7</v>
       </c>
       <c r="B941" t="str">
-        <v>PERF CHANEL CHANCE EDT 100ML FEM</v>
+        <v>PERF FERRARI SCUDERIA RED EDT 125ML MASC</v>
       </c>
       <c r="C941" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D941">
-        <v>125</v>
+        <v>19.99</v>
       </c>
       <c r="E941" t="str">
         <v/>
       </c>
       <c r="F941" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>1708-4</v>
+        <v>708-5</v>
       </c>
       <c r="B942" t="str">
-        <v>PERF CHANEL COCO MADEMOISELLE EDP 50ML</v>
+        <v>PERF FRAGRANCE PRIVE S . NOBLE GEORGE EDP 70ML MAS</v>
       </c>
       <c r="C942" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D942">
-        <v>109.99</v>
+        <v>12.5</v>
       </c>
       <c r="E942" t="str">
         <v/>
       </c>
       <c r="F942" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>602-6</v>
+        <v>695-8</v>
       </c>
       <c r="B943" t="str">
-        <v>PERF CREED AVENTUS ABSOLU EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD ACE A EDP 80ML</v>
       </c>
       <c r="C943" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D943">
-        <v>400</v>
+        <v>17</v>
       </c>
       <c r="E943" t="str">
         <v/>
       </c>
       <c r="F943" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>1504-2</v>
+        <v>696-5</v>
       </c>
       <c r="B944" t="str">
-        <v>PERF CREED AVENTUS FOR HER EDP 75ML</v>
+        <v>PERF FRAGRANCE WORLD AL EMIR EDP</v>
       </c>
       <c r="C944" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D944">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="E944" t="str">
         <v/>
       </c>
       <c r="F944" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>865-5</v>
+        <v>697-2</v>
       </c>
       <c r="B945" t="str">
-        <v>PERF CREED CARMINA EDP 75ML FEM</v>
+        <v>PERF FRAGRANCE WORLD DEUX CENT DOUZE EDP 100ML FEM</v>
       </c>
       <c r="C945" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D945">
-        <v>230</v>
+        <v>12.5</v>
       </c>
       <c r="E945" t="str">
         <v/>
       </c>
       <c r="F945" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>866-2</v>
+        <v>698-9</v>
       </c>
       <c r="B946" t="str">
-        <v>PERF CREED CENTAURUS EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD DEUX CENT SEXY EDP 100ML</v>
       </c>
       <c r="C946" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D946">
-        <v>300</v>
+        <v>12.5</v>
       </c>
       <c r="E946" t="str">
         <v/>
       </c>
       <c r="F946" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>867-9</v>
+        <v>699-6</v>
       </c>
       <c r="B947" t="str">
-        <v>PERF CREED DELPHINUS EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD FIERO BLEU EDP 100ML MASC</v>
       </c>
       <c r="C947" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D947">
-        <v>300</v>
+        <v>12.5</v>
       </c>
       <c r="E947" t="str">
         <v/>
       </c>
       <c r="F947" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>868-6</v>
+        <v>700-9</v>
       </c>
       <c r="B948" t="str">
-        <v>PERF CREED GREEN IRISH TWEED EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD GENUINE MAN ONLY EDP 100ML</v>
       </c>
       <c r="C948" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D948">
-        <v>250</v>
+        <v>12.5</v>
       </c>
       <c r="E948" t="str">
         <v/>
       </c>
       <c r="F948" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>869-3</v>
+        <v>702-3</v>
       </c>
       <c r="B949" t="str">
-        <v>PERF CREED NEROLI SAUVAGE 100ML</v>
+        <v>PERF FRAGRANCE WORLD IS EDP 75ML</v>
       </c>
       <c r="C949" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D949">
-        <v>250</v>
+        <v>12.5</v>
       </c>
       <c r="E949" t="str">
         <v/>
       </c>
       <c r="F949" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>870-9</v>
+        <v>703-0</v>
       </c>
       <c r="B950" t="str">
-        <v>PERF CREED OUD ZARIAN EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD IS L AMOUR INTESNSE EDO 75ML</v>
       </c>
       <c r="C950" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D950">
-        <v>460</v>
+        <v>12.5</v>
       </c>
       <c r="E950" t="str">
         <v/>
       </c>
       <c r="F950" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>871-6</v>
+        <v>705-4</v>
       </c>
       <c r="B951" t="str">
-        <v>PERF CREED QUEEN OF SILK EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD MONTE LEONE EMINENT EDP</v>
       </c>
       <c r="C951" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D951">
-        <v>280</v>
+        <v>13.25</v>
       </c>
       <c r="E951" t="str">
         <v/>
       </c>
       <c r="F951" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>872-3</v>
+        <v>706-1</v>
       </c>
       <c r="B952" t="str">
-        <v>PERF CREED ROYAL PRINCESS OUD EDP 75ML</v>
+        <v>PERF FRAGRANCE WORLD OUD NUCLEAR EDP 60ML</v>
       </c>
       <c r="C952" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D952">
-        <v>250</v>
+        <v>17</v>
       </c>
       <c r="E952" t="str">
         <v/>
       </c>
       <c r="F952" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>874-7</v>
+        <v>707-8</v>
       </c>
       <c r="B953" t="str">
-        <v>PERF CREED ROYAL SPRING FLOWER EDP 75ML</v>
+        <v>PERF FRAGRANCE WORLD PRIVE S.LOUIS QMBRE EDP 70ML</v>
       </c>
       <c r="C953" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D953">
-        <v>300</v>
+        <v>12.5</v>
       </c>
       <c r="E953" t="str">
         <v/>
       </c>
       <c r="F953" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>873-0</v>
+        <v>709-2</v>
       </c>
       <c r="B954" t="str">
-        <v>PERF CREED ROYAL WATER EDO 100ML</v>
+        <v>PERF FRAGRANCE WORLD PROUD 0F YOU LEATHER EDP 100ML</v>
       </c>
       <c r="C954" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D954">
-        <v>250</v>
+        <v>12</v>
       </c>
       <c r="E954" t="str">
         <v/>
       </c>
       <c r="F954" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>875-4</v>
+        <v>710-8</v>
       </c>
       <c r="B955" t="str">
-        <v>PERF CREED TABAROME MILLESIME EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD RENHIT EDP 100ML MASC</v>
       </c>
       <c r="C955" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D955">
-        <v>235</v>
+        <v>12</v>
       </c>
       <c r="E955" t="str">
         <v/>
       </c>
       <c r="F955" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>1505-9</v>
+        <v>711-5</v>
       </c>
       <c r="B956" t="str">
-        <v>PERF CREED VIKING COLOGNE 100ML MASCULINO</v>
+        <v>PERF FRAGRANCE WORLD SHABAZ AMBER EDP 100ML</v>
       </c>
       <c r="C956" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D956">
-        <v>260</v>
+        <v>24</v>
       </c>
       <c r="E956" t="str">
         <v/>
       </c>
       <c r="F956" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>876-1</v>
+        <v>712-2</v>
       </c>
       <c r="B957" t="str">
-        <v>PERF CREED VIKING COLOGNE100ML MASCH (CX FEIA)</v>
+        <v>PERF FRAGRANCE WORLD SHABAZ EDP 100ML</v>
       </c>
       <c r="C957" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D957">
-        <v>220</v>
+        <v>24</v>
       </c>
       <c r="E957" t="str">
         <v/>
       </c>
       <c r="F957" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>877-8</v>
+        <v>713-9</v>
       </c>
       <c r="B958" t="str">
-        <v>PERF CREED VIKING EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD THE PLAYER 2 EDP 100ML</v>
       </c>
       <c r="C958" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D958">
-        <v>240</v>
+        <v>11</v>
       </c>
       <c r="E958" t="str">
         <v/>
       </c>
       <c r="F958" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>878-5</v>
+        <v>714-6</v>
       </c>
       <c r="B959" t="str">
-        <v>PERF CREED VIRGIN ISLAND WATER</v>
+        <v>PERF FRENCE AETHER EXTRAIT EDP 100ML FEM</v>
       </c>
       <c r="C959" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D959">
-        <v>245</v>
+        <v>35</v>
       </c>
       <c r="E959" t="str">
         <v/>
       </c>
       <c r="F959" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>1709-1</v>
+        <v>715-3</v>
       </c>
       <c r="B960" t="str">
-        <v>PERF DIOR J ADORE EDP 100ML FEM</v>
+        <v>PERF FRENCH AVENUE AZZURE AOUD EDP 100MLMASC</v>
       </c>
       <c r="C960" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D960">
-        <v>104.99</v>
+        <v>30</v>
       </c>
       <c r="E960" t="str">
         <v/>
       </c>
       <c r="F960" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>1817-3</v>
+        <v>1576-9</v>
       </c>
       <c r="B961" t="str">
-        <v>PERF DIOR MISS DIOR EDP 150ML</v>
+        <v>PERF FRENCH AVENUE CHOCOLA ADDICT EDP 100ML</v>
       </c>
       <c r="C961" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D961">
-        <v>125</v>
+        <v>32.99</v>
       </c>
       <c r="E961" t="str">
         <v/>
       </c>
       <c r="F961" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>1710-7</v>
+        <v>1603-2</v>
       </c>
       <c r="B962" t="str">
-        <v>PERF DIOR SAUVAGE EDP 100ML</v>
+        <v>PERF FRENCH AVENUE LIQUID BRUN EDP 100ML</v>
       </c>
       <c r="C962" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D962">
-        <v>99.99</v>
+        <v>38</v>
       </c>
       <c r="E962" t="str">
         <v/>
       </c>
       <c r="F962" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>1711-4</v>
+        <v>1645-2</v>
       </c>
       <c r="B963" t="str">
-        <v>PERF DIOR SAUVAGE ELIXIR 100ML</v>
+        <v>PERF FRENCH AVENUE PINNACE EDP 100ML</v>
       </c>
       <c r="C963" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D963">
-        <v>169.99</v>
+        <v>33.99</v>
       </c>
       <c r="E963" t="str">
         <v/>
       </c>
       <c r="F963" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>1818-0</v>
+        <v>1646-9</v>
       </c>
       <c r="B964" t="str">
-        <v>PERF DIOR SAUVAGE ELIXIR 60ML</v>
+        <v>PERF FRENCH AVENUE PINNACE ORYN EDP 100ML</v>
       </c>
       <c r="C964" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D964">
-        <v>110</v>
+        <v>33.99</v>
       </c>
       <c r="E964" t="str">
         <v/>
       </c>
       <c r="F964" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>1713-8</v>
+        <v>716-0</v>
       </c>
       <c r="B965" t="str">
-        <v>PERF DOLCE/GABANA POUR FEMME ROJO EDT 100ML</v>
+        <v>PERF FRENCH AVENUE SPECTRE (MARROM) 80ML</v>
       </c>
       <c r="C965" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D965">
-        <v>69.99</v>
+        <v>26</v>
       </c>
       <c r="E965" t="str">
         <v/>
       </c>
       <c r="F965" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>1712-1</v>
+        <v>717-7</v>
       </c>
       <c r="B966" t="str">
-        <v>PERF DOLCE/GABANALIGHT BLUE EDT 100ML FEME</v>
+        <v>PERF FRENCH AVENUE SPECTRE GHOST EDP 80ML MASC</v>
       </c>
       <c r="C966" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D966">
-        <v>69.99</v>
+        <v>26</v>
       </c>
       <c r="E966" t="str">
         <v/>
       </c>
       <c r="F966" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>1714-5</v>
+        <v>718-4</v>
       </c>
       <c r="B967" t="str">
-        <v>PERF ELIE SAAB LE PARFUM EDP 90ML FEM</v>
+        <v>PERF FRENCH AVENUE TROPICAL KISS EDP 80ML</v>
       </c>
       <c r="C967" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D967">
-        <v>69.99</v>
+        <v>24</v>
       </c>
       <c r="E967" t="str">
         <v/>
       </c>
       <c r="F967" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>1819-7</v>
+        <v>723-8</v>
       </c>
       <c r="B968" t="str">
-        <v>PERF FERRARI SCUDERIA RED EDT 125ML MASC</v>
+        <v>PERF FRENCH AVENUE VIE SOL EDP 80ML</v>
       </c>
       <c r="C968" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D968">
-        <v>19.99</v>
+        <v>11.5</v>
       </c>
       <c r="E968" t="str">
         <v/>
       </c>
       <c r="F968" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>708-5</v>
+        <v>724-5</v>
       </c>
       <c r="B969" t="str">
-        <v>PERF FRAGRANCE PRIVE S . NOBLE GEORGE EDP 70ML MAS</v>
+        <v>PERF FRENCH AVENUE VULCAN BAIE EDP 100ML</v>
       </c>
       <c r="C969" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D969">
-        <v>12.5</v>
+        <v>27.25</v>
       </c>
       <c r="E969" t="str">
         <v/>
       </c>
       <c r="F969" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>695-8</v>
+        <v>722-1</v>
       </c>
       <c r="B970" t="str">
-        <v>PERF FRAGRANCE WORLD ACE A EDP 80ML</v>
+        <v>PERF FRENCH AVENUNE VIE BRIES EDP 80ML</v>
       </c>
       <c r="C970" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D970">
-        <v>17</v>
+        <v>11.5</v>
       </c>
       <c r="E970" t="str">
         <v/>
       </c>
       <c r="F970" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>696-5</v>
+        <v>719-1</v>
       </c>
       <c r="B971" t="str">
-        <v>PERF FRAGRANCE WORLD AL EMIR EDP</v>
+        <v>PERF FRENCH VENENO BLANCO EDP 100ML</v>
       </c>
       <c r="C971" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D971">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E971" t="str">
         <v/>
       </c>
       <c r="F971" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>697-2</v>
+        <v>720-7</v>
       </c>
       <c r="B972" t="str">
-        <v>PERF FRAGRANCE WORLD DEUX CENT DOUZE EDP 100ML FEM</v>
+        <v>PERF FRENCH VENENO SCARLET EDP 100ML</v>
       </c>
       <c r="C972" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D972">
-        <v>12.5</v>
+        <v>36</v>
       </c>
       <c r="E972" t="str">
         <v/>
       </c>
       <c r="F972" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>698-9</v>
+        <v>1715-2</v>
       </c>
       <c r="B973" t="str">
-        <v>PERF FRAGRANCE WORLD DEUX CENT SEXY EDP 100ML</v>
+        <v>PERF GIVENCHY GENTLEMAN BOISEE EDP 100ML</v>
       </c>
       <c r="C973" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D973">
-        <v>12.5</v>
+        <v>69.99</v>
       </c>
       <c r="E973" t="str">
         <v/>
       </c>
       <c r="F973" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>699-6</v>
+        <v>1716-9</v>
       </c>
       <c r="B974" t="str">
-        <v>PERF FRAGRANCE WORLD FIERO BLEU EDP 100ML MASC</v>
+        <v>PERF GIVENCHY IRRESISTIBLE NUDE VELVET EDP 80ML</v>
       </c>
       <c r="C974" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D974">
-        <v>12.5</v>
+        <v>89.99</v>
       </c>
       <c r="E974" t="str">
         <v/>
       </c>
       <c r="F974" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>700-9</v>
+        <v>1717-6</v>
       </c>
       <c r="B975" t="str">
-        <v>PERF FRAGRANCE WORLD GENUINE MAN ONLY EDP 100ML</v>
+        <v>PERF GIVENCHY L INTERDIT ROUGE ULTIME EDP 80ML</v>
       </c>
       <c r="C975" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D975">
-        <v>12.5</v>
+        <v>79.99</v>
       </c>
       <c r="E975" t="str">
         <v/>
       </c>
       <c r="F975" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>702-3</v>
+        <v>1718-3</v>
       </c>
       <c r="B976" t="str">
-        <v>PERF FRAGRANCE WORLD IS EDP 75ML</v>
+        <v>PERF GUCCI BLOOM PROFUMO DI FIORI EDP 100ML</v>
       </c>
       <c r="C976" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D976">
-        <v>12.5</v>
+        <v>99.99</v>
       </c>
       <c r="E976" t="str">
         <v/>
       </c>
       <c r="F976" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>703-0</v>
+        <v>1719-0</v>
       </c>
       <c r="B977" t="str">
-        <v>PERF FRAGRANCE WORLD IS L AMOUR INTESNSE EDO 75ML</v>
+        <v>PERF GUCCI FLORA GORGEOUS MAGNOLIA EDP 100ML</v>
       </c>
       <c r="C977" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D977">
-        <v>12.5</v>
+        <v>99.99</v>
       </c>
       <c r="E977" t="str">
         <v/>
       </c>
       <c r="F977" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>704-7</v>
+        <v>879-2</v>
       </c>
       <c r="B978" t="str">
-        <v>PERF FRAGRANCE WORLD JACQUES YVES TEMPETE ED</v>
+        <v>PERF GUCCI LOVE AT YOUR DARKEST EDP 100ML</v>
       </c>
       <c r="C978" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D978">
-        <v>12.5</v>
+        <v>215</v>
       </c>
       <c r="E978" t="str">
         <v/>
       </c>
       <c r="F978" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>705-4</v>
+        <v>1655-1</v>
       </c>
       <c r="B979" t="str">
-        <v>PERF FRAGRANCE WORLD MONTE LEONE EMINENT EDP</v>
+        <v>PERF HALLOWEEN KISS SEXY EDT 100ML</v>
       </c>
       <c r="C979" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D979">
-        <v>13.25</v>
+        <v>35.99</v>
       </c>
       <c r="E979" t="str">
         <v/>
       </c>
       <c r="F979" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>706-1</v>
+        <v>1720-6</v>
       </c>
       <c r="B980" t="str">
-        <v>PERF FRAGRANCE WORLD OUD NUCLEAR EDP 60ML</v>
+        <v>PERF HUGO BOSS BOTTLED ELIXIR PARFUM INTENSE 100ML</v>
       </c>
       <c r="C980" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D980">
-        <v>17</v>
+        <v>90.99</v>
       </c>
       <c r="E980" t="str">
         <v/>
       </c>
       <c r="F980" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>707-8</v>
+        <v>1721-3</v>
       </c>
       <c r="B981" t="str">
-        <v>PERF FRAGRANCE WORLD PRIVE S.LOUIS QMBRE EDP 70ML</v>
+        <v>PERF JEAN PAUL G DIVINE EDP 100ML FEME</v>
       </c>
       <c r="C981" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D981">
-        <v>12.5</v>
+        <v>89.99</v>
       </c>
       <c r="E981" t="str">
         <v/>
       </c>
       <c r="F981" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>709-2</v>
+        <v>1722-0</v>
       </c>
       <c r="B982" t="str">
-        <v>PERF FRAGRANCE WORLD PROUD 0F YOU LEATHER EDP 100ML</v>
+        <v>PERF JEAN PAUL G LE BEAU PARADISE GARDEN EDP 125ML</v>
       </c>
       <c r="C982" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D982">
-        <v>12</v>
+        <v>79.99</v>
       </c>
       <c r="E982" t="str">
         <v/>
       </c>
       <c r="F982" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>710-8</v>
+        <v>1820-3</v>
       </c>
       <c r="B983" t="str">
-        <v>PERF FRAGRANCE WORLD RENHIT EDP 100ML MASC</v>
+        <v>PERF JEAN PAUL G LE MALE EDT 75ML MASC</v>
       </c>
       <c r="C983" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D983">
-        <v>12</v>
+        <v>49.99</v>
       </c>
       <c r="E983" t="str">
         <v/>
       </c>
       <c r="F983" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>711-5</v>
+        <v>1821-0</v>
       </c>
       <c r="B984" t="str">
-        <v>PERF FRAGRANCE WORLD SHABAZ AMBER EDP 100ML</v>
+        <v>PERF JEAN PAUL G LE MALE ELIXIR PARFUM 125ML MASC</v>
       </c>
       <c r="C984" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D984">
-        <v>24</v>
+        <v>99.99</v>
       </c>
       <c r="E984" t="str">
         <v/>
       </c>
       <c r="F984" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>712-2</v>
+        <v>1723-7</v>
       </c>
       <c r="B985" t="str">
-        <v>PERF FRAGRANCE WORLD SHABAZ EDP 100ML</v>
+        <v>PERF JEAN PAUL G SCANDAL EDP INTENSE 100ML POUR HOMME</v>
       </c>
       <c r="C985" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D985">
-        <v>24</v>
+        <v>89.99</v>
       </c>
       <c r="E985" t="str">
         <v/>
       </c>
       <c r="F985" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>713-9</v>
+        <v>1724-4</v>
       </c>
       <c r="B986" t="str">
-        <v>PERF FRAGRANCE WORLD THE PLAYER 2 EDP 100ML</v>
+        <v>PERF JEAN PAUL G SCANDAL EDP LE PARFUM EDP INTENSE 80ML FEM</v>
       </c>
       <c r="C986" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D986">
-        <v>11</v>
+        <v>86.99</v>
       </c>
       <c r="E986" t="str">
         <v/>
       </c>
       <c r="F986" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>714-6</v>
+        <v>1822-7</v>
       </c>
       <c r="B987" t="str">
-        <v>PERF FRENCE AETHER EXTRAIT EDP 100ML FEM</v>
+        <v>PERF JEAN PAUL G SCANDAL EDT 100ML+10ML+75ML SG</v>
       </c>
       <c r="C987" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D987">
-        <v>35</v>
+        <v>79.99</v>
       </c>
       <c r="E987" t="str">
         <v/>
       </c>
       <c r="F987" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>715-3</v>
+        <v>1647-6</v>
       </c>
       <c r="B988" t="str">
-        <v>PERF FRENCH AVENUE AZZURE AOUD EDP 100MLMASC</v>
+        <v>PERF JEAN PAUL G SCANDAL INTENSE EDP 80ML FEME</v>
       </c>
       <c r="C988" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D988">
-        <v>30</v>
+        <v>98.99</v>
       </c>
       <c r="E988" t="str">
         <v/>
       </c>
       <c r="F988" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>1576-9</v>
+        <v>880-8</v>
       </c>
       <c r="B989" t="str">
-        <v>PERF FRENCH AVENUE CHOCOLA ADDICT EDP 100ML</v>
+        <v>PERF JO MALONE BLACKBERRY &amp; BAY COLOGNE 100ML</v>
       </c>
       <c r="C989" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D989">
-        <v>32.99</v>
+        <v>125</v>
       </c>
       <c r="E989" t="str">
         <v/>
       </c>
       <c r="F989" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>1603-2</v>
+        <v>882-2</v>
       </c>
       <c r="B990" t="str">
-        <v>PERF FRENCH AVENUE LIQUID BRUN EDP 100ML</v>
+        <v>PERF JO MALONE ENGLISH PEAR &amp; SWEET PEA COLOGNE 100ML</v>
       </c>
       <c r="C990" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D990">
-        <v>38</v>
+        <v>150</v>
       </c>
       <c r="E990" t="str">
         <v/>
       </c>
       <c r="F990" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>1645-2</v>
+        <v>883-9</v>
       </c>
       <c r="B991" t="str">
-        <v>PERF FRENCH AVENUE PINNACE EDP 100ML</v>
+        <v>PERF JO MALONE LIME BASIL &amp; MANDARIN COLOGNE 100ML</v>
       </c>
       <c r="C991" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D991">
-        <v>33.99</v>
+        <v>160</v>
       </c>
       <c r="E991" t="str">
         <v/>
       </c>
       <c r="F991" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>1646-9</v>
+        <v>884-6</v>
       </c>
       <c r="B992" t="str">
-        <v>PERF FRENCH AVENUE PINNACE ORYN EDP 100ML</v>
+        <v>PERF JO MALONE MYRAH &amp; TONKA COLOGNE INTENSE 100ML</v>
       </c>
       <c r="C992" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D992">
-        <v>33.99</v>
+        <v>220</v>
       </c>
       <c r="E992" t="str">
         <v/>
       </c>
       <c r="F992" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>716-0</v>
+        <v>885-3</v>
       </c>
       <c r="B993" t="str">
-        <v>PERF FRENCH AVENUE SPECTRE (MARROM) 80ML</v>
+        <v>PERF JO MALONE OUD &amp; BERHAMOT COLOGNE INTENSE 100ML</v>
       </c>
       <c r="C993" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D993">
-        <v>26</v>
+        <v>200</v>
       </c>
       <c r="E993" t="str">
         <v/>
       </c>
       <c r="F993" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>637-8</v>
+        <v>1726-8</v>
       </c>
       <c r="B994" t="str">
-        <v>PERF FRENCH AVENUE SPECTRE GHOST EDP 80ML</v>
+        <v>PERF LANCOME LA VIE EST BELLE INTENSEMENT EDP 50ML FEME</v>
       </c>
       <c r="C994" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D994">
-        <v>35</v>
+        <v>77.99</v>
       </c>
       <c r="E994" t="str">
         <v/>
       </c>
       <c r="F994" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>717-7</v>
+        <v>1727-5</v>
       </c>
       <c r="B995" t="str">
-        <v>PERF FRENCH AVENUE SPECTRE GHOST EDP 80ML MASC</v>
+        <v>PERF LANCOME LA VIE ROSE EXTRAORDINARE EDP FLORALE 100ML</v>
       </c>
       <c r="C995" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D995">
-        <v>26</v>
+        <v>89.99</v>
       </c>
       <c r="E995" t="str">
         <v/>
       </c>
       <c r="F995" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>718-4</v>
+        <v>592-0</v>
       </c>
       <c r="B996" t="str">
-        <v>PERF FRENCH AVENUE TROPICAL KISS EDP 80ML</v>
+        <v>PERF LATTAFA 24 CARAT PURE GOLD EDP</v>
       </c>
       <c r="C996" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D996">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E996" t="str">
         <v/>
       </c>
       <c r="F996" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>636-1</v>
+        <v>593-7</v>
       </c>
       <c r="B997" t="str">
-        <v>PERF FRENCH AVENUE VENENO SPECTRE GHOST EDP 80ML</v>
+        <v>PERF LATTAFA 24 CARAT WHITE GOLD EDP</v>
       </c>
       <c r="C997" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D997">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E997" t="str">
         <v/>
       </c>
       <c r="F997" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>723-8</v>
+        <v>1836-4</v>
       </c>
       <c r="B998" t="str">
-        <v>PERF FRENCH AVENUE VIE SOL EDP 80ML</v>
+        <v>PERF LATTAFA AFEEF EDP 100ML</v>
       </c>
       <c r="C998" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D998">
-        <v>11.5</v>
+        <v>65.5</v>
       </c>
       <c r="E998" t="str">
         <v/>
       </c>
       <c r="F998" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>724-5</v>
+        <v>1795-4</v>
       </c>
       <c r="B999" t="str">
-        <v>PERF FRENCH AVENUE VULCAN BAIE EDP 100ML</v>
+        <v>PERF LATTAFA AL NOBLE AMEER EDP 100ML SELO NOVO</v>
       </c>
       <c r="C999" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D999">
-        <v>27.25</v>
+        <v>24.99</v>
       </c>
       <c r="E999" t="str">
         <v/>
       </c>
       <c r="F999" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>1471-7</v>
+        <v>1794-7</v>
       </c>
       <c r="B1000" t="str">
-        <v>PERF FRENCH AVENUE VULCAN BLACK FRIDAY EDITION EDP 100ML</v>
+        <v>PERF LATTAFA AL NOBLE SAFEER EDP 100ML</v>
       </c>
       <c r="C1000" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1000">
-        <v>35.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1000" t="str">
         <v/>
       </c>
       <c r="F1000" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>725-2</v>
+        <v>1796-1</v>
       </c>
       <c r="B1001" t="str">
-        <v>PERF FRENCH AVENUE VULCAN SABLE EDP 100ML</v>
+        <v>PERF LATTAFA AL NOBLE WAZEER EDP 100ML</v>
       </c>
       <c r="C1001" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1001">
-        <v>24</v>
+        <v>24.99</v>
       </c>
       <c r="E1001" t="str">
         <v/>
       </c>
       <c r="F1001" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="str">
-        <v>722-1</v>
+        <v>1635-3</v>
       </c>
       <c r="B1002" t="str">
-        <v>PERF FRENCH AVENUNE VIE BRIES EDP 80ML</v>
+        <v>PERF LATTAFA ART OF UNIVERSE 100ML</v>
       </c>
       <c r="C1002" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1002">
-        <v>11.5</v>
+        <v>26.99</v>
       </c>
       <c r="E1002" t="str">
         <v/>
       </c>
       <c r="F1002" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="str">
-        <v>719-1</v>
+        <v>1459-5</v>
       </c>
       <c r="B1003" t="str">
-        <v>PERF FRENCH VENENO BLANCO EDP 100ML</v>
+        <v>PERF LATTAFA ASAD (BLACK) EDP 100ML</v>
       </c>
       <c r="C1003" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1003">
-        <v>37</v>
+        <v>24.99</v>
       </c>
       <c r="E1003" t="str">
         <v/>
       </c>
       <c r="F1003" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="str">
-        <v>720-7</v>
+        <v>638-5</v>
       </c>
       <c r="B1004" t="str">
-        <v>PERF FRENCH VENENO SCARLET EDP 100ML</v>
+        <v>PERF LATTAFA ASAD BOURBON 100ML</v>
       </c>
       <c r="C1004" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1004">
-        <v>36</v>
+        <v>29.99</v>
       </c>
       <c r="E1004" t="str">
         <v/>
       </c>
       <c r="F1004" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="str">
-        <v>1715-2</v>
+        <v>639-2</v>
       </c>
       <c r="B1005" t="str">
-        <v>PERF GIVENCHY GENTLEMAN BOISEE EDP 100ML</v>
+        <v>PERF LATTAFA ASAD ELIXIR EDP 100ML BLACK</v>
       </c>
       <c r="C1005" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1005">
-        <v>69.99</v>
+        <v>26.99</v>
       </c>
       <c r="E1005" t="str">
         <v/>
       </c>
       <c r="F1005" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="str">
-        <v>1716-9</v>
+        <v>1512-7</v>
       </c>
       <c r="B1006" t="str">
-        <v>PERF GIVENCHY IRRESISTIBLE NUDE VELVET EDP 80ML</v>
+        <v>PERF LATTAFA ASAD ZANZIBAR EDICAO LIMIT ANIVERSARIO EDP 100ML</v>
       </c>
       <c r="C1006" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1006">
-        <v>89.99</v>
+        <v>19.99</v>
       </c>
       <c r="E1006" t="str">
         <v/>
       </c>
       <c r="F1006" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="str">
-        <v>1717-6</v>
+        <v>1308-6</v>
       </c>
       <c r="B1007" t="str">
-        <v>PERF GIVENCHY L INTERDIT ROUGE ULTIME EDP 80ML</v>
+        <v>PERF LATTAFA ASAD ZANZIBAR EDP 100ML</v>
       </c>
       <c r="C1007" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1007">
-        <v>79.99</v>
+        <v>17.99</v>
       </c>
       <c r="E1007" t="str">
         <v/>
       </c>
       <c r="F1007" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="str">
-        <v>1718-3</v>
+        <v>1519-6</v>
       </c>
       <c r="B1008" t="str">
-        <v>PERF GUCCI BLOOM PROFUMO DI FIORI EDP 100ML</v>
+        <v>PERF LATTAFA ATHEERI EDP 100ML</v>
       </c>
       <c r="C1008" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1008">
-        <v>99.99</v>
+        <v>59.99</v>
       </c>
       <c r="E1008" t="str">
         <v/>
       </c>
       <c r="F1008" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="str">
-        <v>1719-0</v>
+        <v>594-4</v>
       </c>
       <c r="B1009" t="str">
-        <v>PERF GUCCI FLORA GORGEOUS MAGNOLIA EDP 100ML</v>
+        <v>PERF LATTAFA BADEE AL OUD AMETHYST 10</v>
       </c>
       <c r="C1009" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1009">
-        <v>99.99</v>
+        <v>18</v>
       </c>
       <c r="E1009" t="str">
         <v/>
       </c>
       <c r="F1009" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="str">
-        <v>879-2</v>
+        <v>641-5</v>
       </c>
       <c r="B1010" t="str">
-        <v>PERF GUCCI LOVE AT YOUR DARKEST EDP 100ML</v>
+        <v>PERF LATTAFA BADEE AL OUD FOR GLORY NEGRO EDP 100ML</v>
       </c>
       <c r="C1010" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1010">
-        <v>215</v>
+        <v>18.99</v>
       </c>
       <c r="E1010" t="str">
         <v/>
       </c>
       <c r="F1010" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="str">
-        <v>1655-1</v>
+        <v>1506-6</v>
       </c>
       <c r="B1011" t="str">
-        <v>PERF HALLOWEEN KISS SEXY EDT 100ML</v>
+        <v>PERF LATTAFA BADEE AL OUD HONOR AND GLORY (BLANCO) EDP 100ML</v>
       </c>
       <c r="C1011" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1011">
-        <v>35.99</v>
+        <v>18.99</v>
       </c>
       <c r="E1011" t="str">
         <v/>
       </c>
       <c r="F1011" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="str">
-        <v>1720-6</v>
+        <v>1049-8</v>
       </c>
       <c r="B1012" t="str">
-        <v>PERF HUGO BOSS BOTTLED ELIXIR PARFUM INTENSE 100ML</v>
+        <v>PERF LATTAFA BADEE AL OUD NOBLE BLUSH PINK EDP 100ML</v>
       </c>
       <c r="C1012" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1012">
-        <v>90.99</v>
+        <v>18.99</v>
       </c>
       <c r="E1012" t="str">
         <v/>
       </c>
       <c r="F1012" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="str">
-        <v>1721-3</v>
+        <v>1549-3</v>
       </c>
       <c r="B1013" t="str">
-        <v>PERF JEAN PAUL G DIVINE EDP 100ML FEME</v>
+        <v>PERF LATTAFA BADEE AL OUD SUBLIME (RED) EDP 100ML</v>
       </c>
       <c r="C1013" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1013">
-        <v>89.99</v>
+        <v>20.99</v>
       </c>
       <c r="E1013" t="str">
         <v/>
       </c>
       <c r="F1013" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="str">
-        <v>1722-0</v>
+        <v>1837-1</v>
       </c>
       <c r="B1014" t="str">
-        <v>PERF JEAN PAUL G LE BEAU PARADISE GARDEN EDP 125ML</v>
+        <v>PERF LATTAFA DALAL EDP 100ML</v>
       </c>
       <c r="C1014" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1014">
-        <v>79.99</v>
+        <v>39.99</v>
       </c>
       <c r="E1014" t="str">
         <v/>
       </c>
       <c r="F1014" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="str">
-        <v>1820-3</v>
+        <v>1636-0</v>
       </c>
       <c r="B1015" t="str">
-        <v>PERF JEAN PAUL G LE MALE EDT 75ML MASC</v>
+        <v>PERF LATTAFA ECLAIRE BANOFFI EDP 100ML</v>
       </c>
       <c r="C1015" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1015">
-        <v>49.99</v>
+        <v>28.5</v>
       </c>
       <c r="E1015" t="str">
         <v/>
       </c>
       <c r="F1015" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="str">
-        <v>1821-0</v>
+        <v>1520-2</v>
       </c>
       <c r="B1016" t="str">
-        <v>PERF JEAN PAUL G LE MALE ELIXIR PARFUM 125ML MASC</v>
+        <v>PERF LATTAFA ECLAIRE EDP 100ML FEM</v>
       </c>
       <c r="C1016" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1016">
-        <v>99.99</v>
+        <v>30.99</v>
       </c>
       <c r="E1016" t="str">
         <v/>
       </c>
       <c r="F1016" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="str">
-        <v>1723-7</v>
+        <v>595-1</v>
       </c>
       <c r="B1017" t="str">
-        <v>PERF JEAN PAUL G SCANDAL EDP INTENSE 100ML POUR HOMME</v>
+        <v>PERF LATTAFA EMAAN EDP AZUL 100ML</v>
       </c>
       <c r="C1017" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1017">
-        <v>89.99</v>
+        <v>18</v>
       </c>
       <c r="E1017" t="str">
         <v/>
       </c>
       <c r="F1017" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="str">
-        <v>1724-4</v>
+        <v>1797-8</v>
       </c>
       <c r="B1018" t="str">
-        <v>PERF JEAN PAUL G SCANDAL EDP LE PARFUM EDP INTENSE 80ML FEM</v>
+        <v>PERF LATTAFA ETERNAL OUD EDP 100ML</v>
       </c>
       <c r="C1018" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1018">
-        <v>86.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1018" t="str">
         <v/>
       </c>
       <c r="F1018" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="str">
-        <v>1822-7</v>
+        <v>1071-9</v>
       </c>
       <c r="B1019" t="str">
-        <v>PERF JEAN PAUL G SCANDAL EDT 100ML+10ML+75ML SG</v>
+        <v>PERF LATTAFA FAKHAR EXTRAIT(GOLD) EDP 100ML</v>
       </c>
       <c r="C1019" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1019">
-        <v>79.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1019" t="str">
         <v/>
       </c>
       <c r="F1019" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="str">
-        <v>1647-6</v>
+        <v>1309-3</v>
       </c>
       <c r="B1020" t="str">
-        <v>PERF JEAN PAUL G SCANDAL INTENSE EDP 80ML FEME</v>
+        <v>PERF LATTAFA FAKHAR PLATIN EDP 100ML</v>
       </c>
       <c r="C1020" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1020">
-        <v>98.99</v>
+        <v>19.99</v>
       </c>
       <c r="E1020" t="str">
         <v/>
       </c>
       <c r="F1020" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="str">
-        <v>880-8</v>
+        <v>1798-5</v>
       </c>
       <c r="B1021" t="str">
-        <v>PERF JO MALONE BLACKBERRY &amp; BAY COLOGNE 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. BERRY ON TOP</v>
       </c>
       <c r="C1021" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1021">
-        <v>125</v>
+        <v>39.99</v>
       </c>
       <c r="E1021" t="str">
         <v/>
       </c>
       <c r="F1021" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="str">
-        <v>882-2</v>
+        <v>1799-2</v>
       </c>
       <c r="B1022" t="str">
-        <v>PERF JO MALONE ENGLISH PEAR &amp; SWEET PEA COLOGNE 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. CHOCO OVERDOSE</v>
       </c>
       <c r="C1022" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1022">
-        <v>150</v>
+        <v>39.99</v>
       </c>
       <c r="E1022" t="str">
         <v/>
       </c>
       <c r="F1022" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="str">
-        <v>883-9</v>
+        <v>1800-5</v>
       </c>
       <c r="B1023" t="str">
-        <v>PERF JO MALONE LIME BASIL &amp; MANDARIN COLOGNE 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. COOKIES CRAVE</v>
       </c>
       <c r="C1023" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1023">
-        <v>160</v>
+        <v>39.99</v>
       </c>
       <c r="E1023" t="str">
         <v/>
       </c>
       <c r="F1023" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="str">
-        <v>884-6</v>
+        <v>1801-2</v>
       </c>
       <c r="B1024" t="str">
-        <v>PERF JO MALONE MYRAH &amp; TONKA COLOGNE INTENSE 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. MALLOW MADNESS</v>
       </c>
       <c r="C1024" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1024">
-        <v>220</v>
+        <v>39.99</v>
       </c>
       <c r="E1024" t="str">
         <v/>
       </c>
       <c r="F1024" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="str">
-        <v>885-3</v>
+        <v>1802-9</v>
       </c>
       <c r="B1025" t="str">
-        <v>PERF JO MALONE OUD &amp; BERHAMOT COLOGNE INTENSE 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. VANILLA FREAK</v>
       </c>
       <c r="C1025" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1025">
-        <v>200</v>
+        <v>39.99</v>
       </c>
       <c r="E1025" t="str">
         <v/>
       </c>
       <c r="F1025" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="str">
-        <v>1725-1</v>
+        <v>1803-6</v>
       </c>
       <c r="B1026" t="str">
-        <v>PERF LANCOME IDOLE L EDT 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. WHIPPED PLEASURE</v>
       </c>
       <c r="C1026" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1026">
-        <v>79.99</v>
+        <v>39.99</v>
       </c>
       <c r="E1026" t="str">
         <v/>
       </c>
       <c r="F1026" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="str">
-        <v>1726-8</v>
+        <v>644-6</v>
       </c>
       <c r="B1027" t="str">
-        <v>PERF LANCOME LA VIE EST BELLE INTENSEMENT EDP 50ML FEME</v>
+        <v>PERF LATTAFA HAYA EDP 100ML</v>
       </c>
       <c r="C1027" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1027">
-        <v>77.99</v>
+        <v>25.99</v>
       </c>
       <c r="E1027" t="str">
         <v/>
       </c>
       <c r="F1027" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="str">
-        <v>1727-5</v>
+        <v>1552-3</v>
       </c>
       <c r="B1028" t="str">
-        <v>PERF LANCOME LA VIE ROSE EXTRAORDINARE EDP FLORALE 100ML</v>
+        <v>PERF LATTAFA HER CONFESSION EDP 100ML</v>
       </c>
       <c r="C1028" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1028">
-        <v>89.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1028" t="str">
         <v/>
       </c>
       <c r="F1028" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="str">
-        <v>592-0</v>
+        <v>1804-3</v>
       </c>
       <c r="B1029" t="str">
-        <v>PERF LATTAFA 24 CARAT PURE GOLD EDP</v>
+        <v>PERF LATTAFA JASOOR EDP 100ML</v>
       </c>
       <c r="C1029" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1029">
-        <v>11</v>
+        <v>19.99</v>
       </c>
       <c r="E1029" t="str">
         <v/>
       </c>
       <c r="F1029" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="str">
-        <v>593-7</v>
+        <v>1513-4</v>
       </c>
       <c r="B1030" t="str">
-        <v>PERF LATTAFA 24 CARAT WHITE GOLD EDP</v>
+        <v>PERF LATTAFA KHAMRAH BLACK EDP 100ML</v>
       </c>
       <c r="C1030" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1030">
-        <v>11</v>
+        <v>22.99</v>
       </c>
       <c r="E1030" t="str">
         <v/>
       </c>
       <c r="F1030" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="str">
-        <v>1836-4</v>
+        <v>1514-1</v>
       </c>
       <c r="B1031" t="str">
-        <v>PERF LATTAFA AFEEF EDP 100ML</v>
+        <v>PERF LATTAFA KHAMRAH DUKHAN EDP 100ML(RED)</v>
       </c>
       <c r="C1031" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1031">
-        <v>65.5</v>
+        <v>19.99</v>
       </c>
       <c r="E1031" t="str">
         <v/>
       </c>
       <c r="F1031" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="str">
-        <v>1795-4</v>
+        <v>1515-8</v>
       </c>
       <c r="B1032" t="str">
-        <v>PERF LATTAFA AL NOBLE AMEER EDP 100ML SELO NOVO</v>
+        <v>PERF LATTAFA KHAMRAH QAHWA EDP 100ML</v>
       </c>
       <c r="C1032" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1032">
-        <v>24.99</v>
+        <v>19.99</v>
       </c>
       <c r="E1032" t="str">
         <v/>
       </c>
       <c r="F1032" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="str">
-        <v>1794-7</v>
+        <v>1516-5</v>
       </c>
       <c r="B1033" t="str">
-        <v>PERF LATTAFA AL NOBLE SAFEER EDP 100ML</v>
+        <v>PERF LATTAFA KIDS HAPPY BRUSH EDP 75ML</v>
       </c>
       <c r="C1033" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1033">
-        <v>29.99</v>
+        <v>10.99</v>
       </c>
       <c r="E1033" t="str">
         <v/>
       </c>
       <c r="F1033" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="str">
-        <v>1796-1</v>
+        <v>1517-2</v>
       </c>
       <c r="B1034" t="str">
-        <v>PERF LATTAFA AL NOBLE WAZEER EDP 100ML</v>
+        <v>PERF LATTAFA KIDS HAPPY TIME EDP 75ML</v>
       </c>
       <c r="C1034" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1034">
-        <v>24.99</v>
+        <v>10.99</v>
       </c>
       <c r="E1034" t="str">
         <v/>
       </c>
       <c r="F1034" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="str">
-        <v>1635-3</v>
+        <v>1518-9</v>
       </c>
       <c r="B1035" t="str">
-        <v>PERF LATTAFA ART OF UNIVERSE 100ML</v>
+        <v>PERF LATTAFA KIDS STOP WAIT GO EDP 75ML</v>
       </c>
       <c r="C1035" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1035">
-        <v>26.99</v>
+        <v>11.99</v>
       </c>
       <c r="E1035" t="str">
         <v/>
       </c>
       <c r="F1035" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="str">
-        <v>1459-5</v>
+        <v>1637-7</v>
       </c>
       <c r="B1036" t="str">
-        <v>PERF LATTAFA ASAD (BLACK) EDP 100ML</v>
+        <v>PERF LATTAFA KIT ART OF UNIVERSE C/3PCS</v>
       </c>
       <c r="C1036" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1036">
-        <v>24.99</v>
+        <v>33.5</v>
       </c>
       <c r="E1036" t="str">
         <v/>
       </c>
       <c r="F1036" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="str">
-        <v>638-5</v>
+        <v>1638-4</v>
       </c>
       <c r="B1037" t="str">
-        <v>PERF LATTAFA ASAD BOURBON 100ML</v>
+        <v>PERF LATTAFA KIT ASAD+ASAD ZANZIBAR</v>
       </c>
       <c r="C1037" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1037">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="E1037" t="str">
         <v/>
       </c>
       <c r="F1037" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="str">
-        <v>639-2</v>
+        <v>1805-0</v>
       </c>
       <c r="B1038" t="str">
-        <v>PERF LATTAFA ASAD ELIXIR EDP 100ML BLACK</v>
+        <v>PERF LATTAFA KIT KING OF ARABIA EDP 100ML/3PCS</v>
       </c>
       <c r="C1038" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1038">
-        <v>26.99</v>
+        <v>34.99</v>
       </c>
       <c r="E1038" t="str">
         <v/>
       </c>
       <c r="F1038" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="str">
-        <v>1512-7</v>
+        <v>1460-1</v>
       </c>
       <c r="B1039" t="str">
-        <v>PERF LATTAFA ASAD ZANZIBAR EDICAO LIMIT ANIVERSARIO EDP 100ML</v>
+        <v>PERF LATTAFA KIT MINI YARA COLLECTION EDP 4X5ML</v>
       </c>
       <c r="C1039" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1039">
-        <v>19.99</v>
+        <v>14.99</v>
       </c>
       <c r="E1039" t="str">
         <v/>
       </c>
       <c r="F1039" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="str">
-        <v>1308-6</v>
+        <v>1639-1</v>
       </c>
       <c r="B1040" t="str">
-        <v>PERF LATTAFA ASAD ZANZIBAR EDP 100ML</v>
+        <v>PERF LATTAFA KIT NEBRAS C/3 PCS</v>
       </c>
       <c r="C1040" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1040">
-        <v>17.99</v>
+        <v>27.99</v>
       </c>
       <c r="E1040" t="str">
         <v/>
       </c>
       <c r="F1040" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="str">
-        <v>1519-6</v>
+        <v>1806-7</v>
       </c>
       <c r="B1041" t="str">
-        <v>PERF LATTAFA ATHEERI EDP 100ML</v>
+        <v>PERF LATTAFA KIT VINTAGE RADIO C/3PCS</v>
       </c>
       <c r="C1041" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1041">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1041" t="str">
         <v/>
       </c>
       <c r="F1041" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="str">
-        <v>594-4</v>
+        <v>1807-4</v>
       </c>
       <c r="B1042" t="str">
-        <v>PERF LATTAFA BADEE AL OUD AMETHYST 10</v>
+        <v>PERF LATTAFA KIT YARA COLLECTION 4PCS DE 25ML</v>
       </c>
       <c r="C1042" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1042">
-        <v>18</v>
+        <v>26.99</v>
       </c>
       <c r="E1042" t="str">
         <v/>
       </c>
       <c r="F1042" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="str">
-        <v>640-8</v>
+        <v>1310-9</v>
       </c>
       <c r="B1043" t="str">
-        <v>PERF LATTAFA BADEE AL OUD AMETHYST EDP 100ML</v>
+        <v>PERF LATTAFA KIT YARA+YARA CANDY (2PCS) 2X100ML</v>
       </c>
       <c r="C1043" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1043">
-        <v>18</v>
+        <v>34.99</v>
       </c>
       <c r="E1043" t="str">
         <v/>
       </c>
       <c r="F1043" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="str">
-        <v>641-5</v>
+        <v>645-3</v>
       </c>
       <c r="B1044" t="str">
-        <v>PERF LATTAFA BADEE AL OUD FOR GLORY NEGRO EDP 100ML</v>
+        <v>PERF LATTAFA LAIL MALEKI EDP 100ML</v>
       </c>
       <c r="C1044" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1044">
-        <v>18.99</v>
+        <v>11.99</v>
       </c>
       <c r="E1044" t="str">
         <v/>
       </c>
       <c r="F1044" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="str">
-        <v>1506-6</v>
+        <v>1835-7</v>
       </c>
       <c r="B1045" t="str">
-        <v>PERF LATTAFA BADEE AL OUD HONOR AND GLORY (BLANCO) EDP 100ML</v>
+        <v>PERF LATTAFA LAYAAN EDP 75ML</v>
       </c>
       <c r="C1045" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1045">
-        <v>18.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1045" t="str">
         <v/>
       </c>
       <c r="F1045" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="str">
-        <v>1049-8</v>
+        <v>646-0</v>
       </c>
       <c r="B1046" t="str">
-        <v>PERF LATTAFA BADEE AL OUD NOBLE BLUSH PINK EDP 100ML</v>
+        <v>PERF LATTAFA MAAHIR GOLD 100ML</v>
       </c>
       <c r="C1046" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1046">
-        <v>18.99</v>
+        <v>21</v>
       </c>
       <c r="E1046" t="str">
         <v/>
       </c>
       <c r="F1046" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="str">
-        <v>1549-3</v>
+        <v>647-7</v>
       </c>
       <c r="B1047" t="str">
-        <v>PERF LATTAFA BADEE AL OUD SUBLIME (RED) EDP 100ML</v>
+        <v>PERF LATTAFA MAAHIR LEGACY EDP 100ML</v>
       </c>
       <c r="C1047" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1047">
-        <v>20.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1047" t="str">
         <v/>
       </c>
       <c r="F1047" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="str">
-        <v>1837-1</v>
+        <v>1577-6</v>
       </c>
       <c r="B1048" t="str">
-        <v>PERF LATTAFA DALAL EDP 100ML</v>
+        <v>PERF LATTAFA MAYAR CHERRY INTENSE EDP 100ML</v>
       </c>
       <c r="C1048" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1048">
-        <v>39.99</v>
+        <v>18.99</v>
       </c>
       <c r="E1048" t="str">
         <v/>
       </c>
       <c r="F1048" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="str">
-        <v>1636-0</v>
+        <v>1509-7</v>
       </c>
       <c r="B1049" t="str">
-        <v>PERF LATTAFA ECLAIRE BANOFFI EDP 100ML</v>
+        <v>PERF LATTAFA MAYAR INTENSE(AZUL) EDP 100ML</v>
       </c>
       <c r="C1049" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1049">
-        <v>28.5</v>
+        <v>25.99</v>
       </c>
       <c r="E1049" t="str">
         <v/>
       </c>
       <c r="F1049" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="str">
-        <v>1520-2</v>
+        <v>648-4</v>
       </c>
       <c r="B1050" t="str">
-        <v>PERF LATTAFA ECLAIRE EDP 100ML FEM</v>
+        <v>PERF LATTAFA MAYAR ROSE EDP 100ML</v>
       </c>
       <c r="C1050" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1050">
-        <v>30.99</v>
+        <v>23.99</v>
       </c>
       <c r="E1050" t="str">
         <v/>
       </c>
       <c r="F1050" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="str">
-        <v>595-1</v>
+        <v>1311-6</v>
       </c>
       <c r="B1051" t="str">
-        <v>PERF LATTAFA EMAAN EDP AZUL 100ML</v>
+        <v>PERF LATTAFA MUSAMAM BLACK INTESE EDP 100ML</v>
       </c>
       <c r="C1051" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1051">
-        <v>18</v>
+        <v>39.99</v>
       </c>
       <c r="E1051" t="str">
         <v/>
       </c>
       <c r="F1051" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="str">
-        <v>1797-8</v>
+        <v>649-1</v>
       </c>
       <c r="B1052" t="str">
-        <v>PERF LATTAFA ETERNAL OUD EDP 100ML</v>
+        <v>PERF LATTAFA MUSAMAM EDP 100ML</v>
       </c>
       <c r="C1052" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1052">
-        <v>24.99</v>
+        <v>23.99</v>
       </c>
       <c r="E1052" t="str">
         <v/>
       </c>
       <c r="F1052" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="str">
-        <v>1071-9</v>
+        <v>1536-3</v>
       </c>
       <c r="B1053" t="str">
-        <v>PERF LATTAFA FAKHAR EXTRAIT(GOLD) EDP 100ML</v>
+        <v>PERF LATTAFA MUSAMAM WHITE INTESE EDP 100ML</v>
       </c>
       <c r="C1053" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1053">
-        <v>24.99</v>
+        <v>36.99</v>
       </c>
       <c r="E1053" t="str">
         <v/>
       </c>
       <c r="F1053" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="str">
-        <v>642-2</v>
+        <v>650-7</v>
       </c>
       <c r="B1054" t="str">
-        <v>PERF LATTAFA FAKHAR MAN SILVER EDP 100ML</v>
+        <v>PERF LATTAFA NEBRAS EDP 100ML</v>
       </c>
       <c r="C1054" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1054">
-        <v>24.99</v>
+        <v>24</v>
       </c>
       <c r="E1054" t="str">
         <v/>
       </c>
       <c r="F1054" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="str">
-        <v>1309-3</v>
+        <v>1537-0</v>
       </c>
       <c r="B1055" t="str">
-        <v>PERF LATTAFA FAKHAR PLATIN EDP 100ML</v>
+        <v>PERF LATTAFA NEBRAS ELIXIR EDP 100ML</v>
       </c>
       <c r="C1055" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1055">
-        <v>19.99</v>
+        <v>33.99</v>
       </c>
       <c r="E1055" t="str">
         <v/>
       </c>
       <c r="F1055" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="str">
-        <v>643-9</v>
+        <v>1640-7</v>
       </c>
       <c r="B1056" t="str">
-        <v>PERF LATTAFA FAKHAR ROSE EDP 100ML</v>
+        <v>PERF LATTAFA OIL YARA 20ML</v>
       </c>
       <c r="C1056" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1056">
-        <v>29.99</v>
+        <v>9.99</v>
       </c>
       <c r="E1056" t="str">
         <v/>
       </c>
       <c r="F1056" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="str">
-        <v>1798-5</v>
+        <v>1641-4</v>
       </c>
       <c r="B1057" t="str">
-        <v>PERF LATTAFA GIVE ME G. BERRY ON TOP</v>
+        <v>PERF LATTAFA OIL YARA CANDY 20ML</v>
       </c>
       <c r="C1057" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1057">
-        <v>39.99</v>
+        <v>9.99</v>
       </c>
       <c r="E1057" t="str">
         <v/>
       </c>
       <c r="F1057" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="str">
-        <v>1799-2</v>
+        <v>1642-1</v>
       </c>
       <c r="B1058" t="str">
-        <v>PERF LATTAFA GIVE ME G. CHOCO OVERDOSE</v>
+        <v>PERF LATTAFA OIL YARA MOI 20ML</v>
       </c>
       <c r="C1058" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1058">
-        <v>39.99</v>
+        <v>9.99</v>
       </c>
       <c r="E1058" t="str">
         <v/>
       </c>
       <c r="F1058" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="str">
-        <v>1800-5</v>
+        <v>1643-8</v>
       </c>
       <c r="B1059" t="str">
-        <v>PERF LATTAFA GIVE ME G. COOKIES CRAVE</v>
+        <v>PERF LATTAFA OIL YARA TOUS 20ML</v>
       </c>
       <c r="C1059" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1059">
-        <v>39.99</v>
+        <v>9.99</v>
       </c>
       <c r="E1059" t="str">
         <v/>
       </c>
       <c r="F1059" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="str">
-        <v>1801-2</v>
+        <v>596-8</v>
       </c>
       <c r="B1060" t="str">
-        <v>PERF LATTAFA GIVE ME G. MALLOW MADNESS</v>
+        <v>PERF LATTAFA OPULENT OUD EDP 100ML</v>
       </c>
       <c r="C1060" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1060">
-        <v>39.99</v>
+        <v>13</v>
       </c>
       <c r="E1060" t="str">
         <v/>
       </c>
       <c r="F1060" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="str">
-        <v>1802-9</v>
+        <v>1021-4</v>
       </c>
       <c r="B1061" t="str">
-        <v>PERF LATTAFA GIVE ME G. VANILLA FREAK</v>
+        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH BADEE AL OUD 250ML</v>
       </c>
       <c r="C1061" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1061">
-        <v>39.99</v>
+        <v>9</v>
       </c>
       <c r="E1061" t="str">
         <v/>
       </c>
       <c r="F1061" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="str">
-        <v>1803-6</v>
+        <v>1022-1</v>
       </c>
       <c r="B1062" t="str">
-        <v>PERF LATTAFA GIVE ME G. WHIPPED PLEASURE</v>
+        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH ECLAIRE 250ML</v>
       </c>
       <c r="C1062" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1062">
-        <v>39.99</v>
+        <v>9</v>
       </c>
       <c r="E1062" t="str">
         <v/>
       </c>
       <c r="F1062" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="str">
-        <v>644-6</v>
+        <v>1023-8</v>
       </c>
       <c r="B1063" t="str">
-        <v>PERF LATTAFA HAYA EDP 100ML</v>
+        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH FAKHAR WOMAN 250ML</v>
       </c>
       <c r="C1063" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1063">
-        <v>25.99</v>
+        <v>9</v>
       </c>
       <c r="E1063" t="str">
         <v/>
       </c>
       <c r="F1063" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="str">
-        <v>1552-3</v>
+        <v>1849-4</v>
       </c>
       <c r="B1064" t="str">
-        <v>PERF LATTAFA HER CONFESSION EDP 100ML</v>
+        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH TERIAQ 250ML</v>
       </c>
       <c r="C1064" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1064">
-        <v>29.99</v>
+        <v>9</v>
       </c>
       <c r="E1064" t="str">
         <v/>
       </c>
       <c r="F1064" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="str">
-        <v>1804-3</v>
+        <v>1848-7</v>
       </c>
       <c r="B1065" t="str">
-        <v>PERF LATTAFA JASOOR EDP 100ML</v>
+        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH YARA ROSA 250ML</v>
       </c>
       <c r="C1065" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1065">
-        <v>19.99</v>
+        <v>9</v>
       </c>
       <c r="E1065" t="str">
         <v/>
       </c>
       <c r="F1065" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="str">
-        <v>1513-4</v>
+        <v>1024-5</v>
       </c>
       <c r="B1066" t="str">
-        <v>PERF LATTAFA KHAMRAH BLACK EDP 100ML</v>
+        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH YARA TOUS 250ML</v>
       </c>
       <c r="C1066" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1066">
-        <v>22.99</v>
+        <v>9</v>
       </c>
       <c r="E1066" t="str">
         <v/>
       </c>
       <c r="F1066" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="str">
-        <v>1514-1</v>
+        <v>652-1</v>
       </c>
       <c r="B1067" t="str">
-        <v>PERF LATTAFA KHAMRAH DUKHAN EDP 100ML(RED)</v>
+        <v>PERF LATTAFA QAED AL FORSAN MARRON UNLIMITED EDP 90ML</v>
       </c>
       <c r="C1067" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1067">
-        <v>19.99</v>
+        <v>14</v>
       </c>
       <c r="E1067" t="str">
         <v/>
       </c>
       <c r="F1067" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="str">
-        <v>1515-8</v>
+        <v>651-4</v>
       </c>
       <c r="B1068" t="str">
-        <v>PERF LATTAFA KHAMRAH QAHWA EDP 100ML</v>
+        <v>PERF LATTAFA QAED AL FURSAN NEGRO EDP 90ML</v>
       </c>
       <c r="C1068" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1068">
-        <v>19.99</v>
+        <v>16.99</v>
       </c>
       <c r="E1068" t="str">
         <v/>
       </c>
       <c r="F1068" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="str">
-        <v>1516-5</v>
+        <v>653-8</v>
       </c>
       <c r="B1069" t="str">
-        <v>PERF LATTAFA KIDS HAPPY BRUSH EDP 75ML</v>
+        <v>PERF LATTAFA QAED AL FURSAN UNTAMED BLANCO  EDP 90ML</v>
       </c>
       <c r="C1069" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1069">
-        <v>10.99</v>
+        <v>14</v>
       </c>
       <c r="E1069" t="str">
         <v/>
       </c>
       <c r="F1069" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="str">
-        <v>1517-2</v>
+        <v>654-5</v>
       </c>
       <c r="B1070" t="str">
-        <v>PERF LATTAFA KIDS HAPPY TIME EDP 75ML</v>
+        <v>PERF LATTAFA RAMZ GOLD EDP 100ML</v>
       </c>
       <c r="C1070" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1070">
-        <v>10.99</v>
+        <v>12</v>
       </c>
       <c r="E1070" t="str">
         <v/>
       </c>
       <c r="F1070" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="str">
-        <v>1518-9</v>
+        <v>655-2</v>
       </c>
       <c r="B1071" t="str">
-        <v>PERF LATTAFA KIDS STOP WAIT GO EDP 75ML</v>
+        <v>PERF LATTAFA RAMZ SILVER EDP 100ML</v>
       </c>
       <c r="C1071" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1071">
-        <v>11.99</v>
+        <v>12</v>
       </c>
       <c r="E1071" t="str">
         <v/>
       </c>
       <c r="F1071" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="str">
-        <v>1637-7</v>
+        <v>656-9</v>
       </c>
       <c r="B1072" t="str">
-        <v>PERF LATTAFA KIT ART OF UNIVERSE C/3PCS</v>
+        <v>PERF LATTAFA SHAHEEN GOLD EDP 100ML</v>
       </c>
       <c r="C1072" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1072">
-        <v>33.5</v>
+        <v>21</v>
       </c>
       <c r="E1072" t="str">
         <v/>
       </c>
       <c r="F1072" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="str">
-        <v>1638-4</v>
+        <v>1656-8</v>
       </c>
       <c r="B1073" t="str">
-        <v>PERF LATTAFA KIT ASAD+ASAD ZANZIBAR</v>
+        <v>PERF LATTAFA SUGAR PLUM THAMEEN MUSK COLLECTION EDO 100ML</v>
       </c>
       <c r="C1073" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1073">
-        <v>39.99</v>
+        <v>11.99</v>
       </c>
       <c r="E1073" t="str">
         <v/>
       </c>
       <c r="F1073" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="str">
-        <v>1805-0</v>
+        <v>657-6</v>
       </c>
       <c r="B1074" t="str">
-        <v>PERF LATTAFA KIT KING OF ARABIA EDP 100ML/3PCS</v>
+        <v>PERF LATTAFA TERIAQ EDP 100ML</v>
       </c>
       <c r="C1074" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1074">
-        <v>34.99</v>
+        <v>25</v>
       </c>
       <c r="E1074" t="str">
         <v/>
       </c>
       <c r="F1074" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="str">
-        <v>1460-1</v>
+        <v>1644-5</v>
       </c>
       <c r="B1075" t="str">
-        <v>PERF LATTAFA KIT MINI YARA COLLECTION EDP 4X5ML</v>
+        <v>PERF LATTAFA THE KINGDOM EDP MEN 100ML</v>
       </c>
       <c r="C1075" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1075">
-        <v>14.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1075" t="str">
         <v/>
       </c>
       <c r="F1075" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="str">
-        <v>1639-1</v>
+        <v>658-3</v>
       </c>
       <c r="B1076" t="str">
-        <v>PERF LATTAFA KIT NEBRAS C/3 PCS</v>
+        <v>PERF LATTAFA THE KINGDOM EDP WOMEN 100ML</v>
       </c>
       <c r="C1076" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1076">
-        <v>27.99</v>
+        <v>20.99</v>
       </c>
       <c r="E1076" t="str">
         <v/>
       </c>
       <c r="F1076" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="str">
-        <v>1806-7</v>
+        <v>1834-0</v>
       </c>
       <c r="B1077" t="str">
-        <v>PERF LATTAFA KIT VINTAGE RADIO C/3PCS</v>
+        <v>PERF LATTAFA VICTORIA EDP 100ML</v>
       </c>
       <c r="C1077" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1077">
         <v>29.99</v>
       </c>
       <c r="E1077" t="str">
         <v/>
       </c>
       <c r="F1077" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="str">
-        <v>1807-4</v>
+        <v>1048-1</v>
       </c>
       <c r="B1078" t="str">
-        <v>PERF LATTAFA KIT YARA COLLECTION 4PCS DE 25ML</v>
+        <v>PERF LATTAFA YARA (ROSA) EDP 100ML</v>
       </c>
       <c r="C1078" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1078">
-        <v>26.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1078" t="str">
         <v/>
       </c>
       <c r="F1078" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="str">
-        <v>1310-9</v>
+        <v>673-6</v>
       </c>
       <c r="B1079" t="str">
-        <v>PERF LATTAFA KIT YARA+YARA CANDY (2PCS) 2X100ML</v>
+        <v>PERF LATTAFA YARA CANDY EDP 100ML</v>
       </c>
       <c r="C1079" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1079">
-        <v>34.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1079" t="str">
         <v/>
       </c>
       <c r="F1079" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="str">
-        <v>645-3</v>
+        <v>1538-7</v>
       </c>
       <c r="B1080" t="str">
-        <v>PERF LATTAFA LAIL MALEKI EDP 100ML</v>
+        <v>PERF LATTAFA YARA ELIXIR EDP 100ML</v>
       </c>
       <c r="C1080" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1080">
-        <v>11.99</v>
+        <v>28.99</v>
       </c>
       <c r="E1080" t="str">
         <v/>
       </c>
       <c r="F1080" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="str">
-        <v>1835-7</v>
+        <v>659-0</v>
       </c>
       <c r="B1081" t="str">
-        <v>PERF LATTAFA LAYAAN EDP 75ML</v>
+        <v>PERF LATTAFA YARA MOI BLANCO EDP 100ML</v>
       </c>
       <c r="C1081" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1081">
-        <v>29.99</v>
+        <v>19.99</v>
       </c>
       <c r="E1081" t="str">
         <v/>
       </c>
       <c r="F1081" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="str">
-        <v>646-0</v>
+        <v>597-5</v>
       </c>
       <c r="B1082" t="str">
-        <v>PERF LATTAFA MAAHIR GOLD 100ML</v>
+        <v>PERF LATTAFA YARA TOUS AMARELO EDP</v>
       </c>
       <c r="C1082" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1082">
-        <v>21</v>
+        <v>19.99</v>
       </c>
       <c r="E1082" t="str">
         <v/>
       </c>
       <c r="F1082" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="str">
-        <v>647-7</v>
+        <v>660-6</v>
       </c>
       <c r="B1083" t="str">
-        <v>PERF LATTAFA MAAHIR LEGACY EDP 100ML</v>
+        <v>PERF LATTAFA YARA TOUS EDP 100ML</v>
       </c>
       <c r="C1083" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1083">
-        <v>24.99</v>
+        <v>18</v>
       </c>
       <c r="E1083" t="str">
         <v/>
       </c>
       <c r="F1083" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="str">
-        <v>1577-6</v>
+        <v>726-9</v>
       </c>
       <c r="B1084" t="str">
-        <v>PERF LATTAFA MAYAR CHERRY INTENSE EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.001 JADORE 25ML</v>
       </c>
       <c r="C1084" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1084">
-        <v>18.99</v>
+        <v>5</v>
       </c>
       <c r="E1084" t="str">
         <v/>
       </c>
       <c r="F1084" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="str">
-        <v>1509-7</v>
+        <v>1313-0</v>
       </c>
       <c r="B1085" t="str">
-        <v>PERF LATTAFA MAYAR INTENSE(AZUL) EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.002 GOOD GIRL 25ML</v>
       </c>
       <c r="C1085" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1085">
-        <v>25.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1085" t="str">
         <v/>
       </c>
       <c r="F1085" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="str">
-        <v>648-4</v>
+        <v>727-6</v>
       </c>
       <c r="B1086" t="str">
-        <v>PERF LATTAFA MAYAR ROSE EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.003 FANTASY 25ML</v>
       </c>
       <c r="C1086" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1086">
-        <v>23.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1086" t="str">
         <v/>
       </c>
       <c r="F1086" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="str">
-        <v>1311-6</v>
+        <v>728-3</v>
       </c>
       <c r="B1087" t="str">
-        <v>PERF LATTAFA MUSAMAM BLACK INTESE EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.004 1MILLION 25ML</v>
       </c>
       <c r="C1087" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1087">
-        <v>39.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1087" t="str">
         <v/>
       </c>
       <c r="F1087" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="str">
-        <v>649-1</v>
+        <v>729-0</v>
       </c>
       <c r="B1088" t="str">
-        <v>PERF LATTAFA MUSAMAM EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.005 LA VIE 25 ML</v>
       </c>
       <c r="C1088" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1088">
-        <v>23.99</v>
+        <v>5</v>
       </c>
       <c r="E1088" t="str">
         <v/>
       </c>
       <c r="F1088" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="str">
-        <v>1536-3</v>
+        <v>730-6</v>
       </c>
       <c r="B1089" t="str">
-        <v>PERF LATTAFA MUSAMAM WHITE INTESE EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.006 212 ROSE 25 ML</v>
       </c>
       <c r="C1089" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1089">
-        <v>36.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1089" t="str">
         <v/>
       </c>
       <c r="F1089" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="str">
-        <v>650-7</v>
+        <v>731-3</v>
       </c>
       <c r="B1090" t="str">
-        <v>PERF LATTAFA NEBRAS EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.007 ANGEL FEME 25 ML</v>
       </c>
       <c r="C1090" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1090">
-        <v>24</v>
+        <v>4.99</v>
       </c>
       <c r="E1090" t="str">
         <v/>
       </c>
       <c r="F1090" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="str">
-        <v>1537-0</v>
+        <v>1314-7</v>
       </c>
       <c r="B1091" t="str">
-        <v>PERF LATTAFA NEBRAS ELIXIR EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.008 SCANDAL 25ML</v>
       </c>
       <c r="C1091" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1091">
-        <v>33.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1091" t="str">
         <v/>
       </c>
       <c r="F1091" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="str">
-        <v>1640-7</v>
+        <v>732-0</v>
       </c>
       <c r="B1092" t="str">
-        <v>PERF LATTAFA OIL YARA 20ML</v>
+        <v>PERF LEGACY KING COLL.009 VICTORY 25ML</v>
       </c>
       <c r="C1092" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1092">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1092" t="str">
         <v/>
       </c>
       <c r="F1092" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="str">
-        <v>1641-4</v>
+        <v>733-7</v>
       </c>
       <c r="B1093" t="str">
-        <v>PERF LATTAFA OIL YARA CANDY 20ML</v>
+        <v>PERF LEGACY KING COLL.010 BAD BOY 25 ML</v>
       </c>
       <c r="C1093" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1093">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1093" t="str">
         <v/>
       </c>
       <c r="F1093" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="str">
-        <v>1642-1</v>
+        <v>734-4</v>
       </c>
       <c r="B1094" t="str">
-        <v>PERF LATTAFA OIL YARA MOI 20ML</v>
+        <v>PERF LEGACY KING COLL.011 HEROS FEME 25ML</v>
       </c>
       <c r="C1094" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1094">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1094" t="str">
         <v/>
       </c>
       <c r="F1094" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="str">
-        <v>1643-8</v>
+        <v>735-1</v>
       </c>
       <c r="B1095" t="str">
-        <v>PERF LATTAFA OIL YARA TOUS 20ML</v>
+        <v>PERF LEGACY KING COLL.012 HEROS MASC 25ML</v>
       </c>
       <c r="C1095" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1095">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1095" t="str">
         <v/>
       </c>
       <c r="F1095" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="str">
-        <v>596-8</v>
+        <v>736-8</v>
       </c>
       <c r="B1096" t="str">
-        <v>PERF LATTAFA OPULENT OUD EDP 100ML</v>
+        <v>PERF LEGACY KING COLL.013 COCO CHANEL 25ML</v>
       </c>
       <c r="C1096" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1096">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="E1096" t="str">
         <v/>
       </c>
       <c r="F1096" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="str">
-        <v>1021-4</v>
+        <v>737-5</v>
       </c>
       <c r="B1097" t="str">
-        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH BADEE AL OUD 250ML</v>
+        <v>PERF LEGACY KING COLL.014 MY MAY 25ML</v>
       </c>
       <c r="C1097" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1097">
-        <v>9</v>
+        <v>4.99</v>
       </c>
       <c r="E1097" t="str">
         <v/>
       </c>
       <c r="F1097" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="str">
-        <v>1022-1</v>
+        <v>738-2</v>
       </c>
       <c r="B1098" t="str">
-        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH ECLAIRE 250ML</v>
+        <v>PERF LEGACY KING COLL.015 SAUVAGE 25ML</v>
       </c>
       <c r="C1098" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1098">
-        <v>9</v>
+        <v>4.99</v>
       </c>
       <c r="E1098" t="str">
         <v/>
       </c>
       <c r="F1098" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="str">
-        <v>1023-8</v>
+        <v>604-0</v>
       </c>
       <c r="B1099" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH FAKHAR WOMAN 250ML</v>
+        <v>PERF LOUIS VUITTON OMBRE NOMADE EDP 100ML</v>
       </c>
       <c r="C1099" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1099">
-        <v>9</v>
+        <v>465</v>
       </c>
       <c r="E1099" t="str">
         <v/>
       </c>
       <c r="F1099" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="str">
-        <v>1849-4</v>
+        <v>890-7</v>
       </c>
       <c r="B1100" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH TERIAQ 250ML</v>
+        <v>PERF MAIOSN FRANCIS KURKDJIAN PARIS 724 EDP 70ML</v>
       </c>
       <c r="C1100" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1100">
-        <v>9</v>
+        <v>300</v>
       </c>
       <c r="E1100" t="str">
         <v/>
       </c>
       <c r="F1100" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="str">
-        <v>1848-7</v>
+        <v>661-3</v>
       </c>
       <c r="B1101" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH YARA ROSA 250ML</v>
+        <v>PERF MAISON ALHAMBRA ALPINE HOMME SPORT EDP 100ML</v>
       </c>
       <c r="C1101" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1101">
-        <v>9</v>
+        <v>18.99</v>
       </c>
       <c r="E1101" t="str">
         <v/>
       </c>
       <c r="F1101" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="str">
-        <v>1024-5</v>
+        <v>741-2</v>
       </c>
       <c r="B1102" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH YARA TOUS 250ML</v>
+        <v>PERF MAISON ALHAMBRA ANCHOR BLACK EDP 100ML</v>
       </c>
       <c r="C1102" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1102">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E1102" t="str">
         <v/>
       </c>
       <c r="F1102" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="str">
-        <v>652-1</v>
+        <v>740-5</v>
       </c>
       <c r="B1103" t="str">
-        <v>PERF LATTAFA QAED AL FORSAN MARRON UNLIMITED EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA AVANT SILK EDP 100ML</v>
       </c>
       <c r="C1103" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1103">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E1103" t="str">
         <v/>
       </c>
       <c r="F1103" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="str">
-        <v>651-4</v>
+        <v>662-0</v>
       </c>
       <c r="B1104" t="str">
-        <v>PERF LATTAFA QAED AL FURSAN NEGRO EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 100ML</v>
       </c>
       <c r="C1104" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1104">
         <v>16.99</v>
       </c>
       <c r="E1104" t="str">
         <v/>
       </c>
       <c r="F1104" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="str">
-        <v>653-8</v>
+        <v>1241-6</v>
       </c>
       <c r="B1105" t="str">
-        <v>PERF LATTAFA QAED AL FURSAN UNTAMED BLANCO  EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 30ML</v>
       </c>
       <c r="C1105" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1105">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="E1105" t="str">
         <v/>
       </c>
       <c r="F1105" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="str">
-        <v>654-5</v>
+        <v>742-9</v>
       </c>
       <c r="B1106" t="str">
-        <v>PERF LATTAFA RAMZ GOLD EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST INTRUDE 250ML</v>
       </c>
       <c r="C1106" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1106">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E1106" t="str">
         <v/>
       </c>
       <c r="F1106" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="str">
-        <v>655-2</v>
+        <v>743-6</v>
       </c>
       <c r="B1107" t="str">
-        <v>PERF LATTAFA RAMZ SILVER EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST LOVE SPARK 250ML</v>
       </c>
       <c r="C1107" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1107">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E1107" t="str">
         <v/>
       </c>
       <c r="F1107" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="str">
-        <v>656-9</v>
+        <v>744-3</v>
       </c>
       <c r="B1108" t="str">
-        <v>PERF LATTAFA SHAHEEN GOLD EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST MIA DOLCEZZA 250ML</v>
       </c>
       <c r="C1108" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1108">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E1108" t="str">
         <v/>
       </c>
       <c r="F1108" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="str">
-        <v>1656-8</v>
+        <v>745-0</v>
       </c>
       <c r="B1109" t="str">
-        <v>PERF LATTAFA SUGAR PLUM THAMEEN MUSK COLLECTION EDO 100ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST OPERA NOIR 250ML</v>
       </c>
       <c r="C1109" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1109">
-        <v>11.99</v>
+        <v>8</v>
       </c>
       <c r="E1109" t="str">
         <v/>
       </c>
       <c r="F1109" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="str">
-        <v>657-6</v>
+        <v>1503-5</v>
       </c>
       <c r="B1110" t="str">
-        <v>PERF LATTAFA TERIAQ EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST OPERA ROUGE 250ML</v>
       </c>
       <c r="C1110" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1110">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E1110" t="str">
         <v/>
       </c>
       <c r="F1110" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="str">
-        <v>1644-5</v>
+        <v>746-7</v>
       </c>
       <c r="B1111" t="str">
-        <v>PERF LATTAFA THE KINGDOM EDP MEN 100ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST PINK SHIMMER SCARLET 250ML</v>
       </c>
       <c r="C1111" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1111">
-        <v>24.99</v>
+        <v>8</v>
       </c>
       <c r="E1111" t="str">
         <v/>
       </c>
       <c r="F1111" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="str">
-        <v>658-3</v>
+        <v>748-1</v>
       </c>
       <c r="B1112" t="str">
-        <v>PERF LATTAFA THE KINGDOM EDP WOMEN 100ML</v>
+        <v>PERF MAISON ALHAMBRA CANDID TONIGHT EDP 100ML FEMINIO</v>
       </c>
       <c r="C1112" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1112">
-        <v>20.99</v>
+        <v>14</v>
       </c>
       <c r="E1112" t="str">
         <v/>
       </c>
       <c r="F1112" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="str">
-        <v>1834-0</v>
+        <v>747-4</v>
       </c>
       <c r="B1113" t="str">
-        <v>PERF LATTAFA VICTORIA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA CASSIUS EDP 30ML</v>
       </c>
       <c r="C1113" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1113">
-        <v>29.99</v>
+        <v>5</v>
       </c>
       <c r="E1113" t="str">
         <v/>
       </c>
       <c r="F1113" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="str">
-        <v>1048-1</v>
+        <v>1243-0</v>
       </c>
       <c r="B1114" t="str">
-        <v>PERF LATTAFA YARA (ROSA) EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 100ML</v>
       </c>
       <c r="C1114" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1114">
-        <v>21.99</v>
+        <v>14.99</v>
       </c>
       <c r="E1114" t="str">
         <v/>
       </c>
       <c r="F1114" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="str">
-        <v>673-6</v>
+        <v>1242-3</v>
       </c>
       <c r="B1115" t="str">
-        <v>PERF LATTAFA YARA CANDY EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 30ML</v>
       </c>
       <c r="C1115" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1115">
-        <v>24.99</v>
+        <v>6</v>
       </c>
       <c r="E1115" t="str">
         <v/>
       </c>
       <c r="F1115" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="str">
-        <v>1538-7</v>
+        <v>750-4</v>
       </c>
       <c r="B1116" t="str">
-        <v>PERF LATTAFA YARA ELIXIR EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA DARK AOUD EDP 30ML</v>
       </c>
       <c r="C1116" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1116">
-        <v>28.99</v>
+        <v>5</v>
       </c>
       <c r="E1116" t="str">
         <v/>
       </c>
       <c r="F1116" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="str">
-        <v>659-0</v>
+        <v>751-1</v>
       </c>
       <c r="B1117" t="str">
-        <v>PERF LATTAFA YARA MOI BLANCO EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA DARK DOOR SPORT EDP 100ML</v>
       </c>
       <c r="C1117" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1117">
-        <v>19.99</v>
+        <v>12</v>
       </c>
       <c r="E1117" t="str">
         <v/>
       </c>
       <c r="F1117" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="str">
-        <v>597-5</v>
+        <v>1648-3</v>
       </c>
       <c r="B1118" t="str">
-        <v>PERF LATTAFA YARA TOUS AMARELO EDP</v>
+        <v>PERF MAISON ALHAMBRA DELILAH BLANC EDP 100ML</v>
       </c>
       <c r="C1118" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1118">
-        <v>19.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1118" t="str">
         <v/>
       </c>
       <c r="F1118" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="str">
-        <v>660-6</v>
+        <v>1657-5</v>
       </c>
       <c r="B1119" t="str">
-        <v>PERF LATTAFA YARA TOUS EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA DELILAH POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1119" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1119">
-        <v>18</v>
+        <v>24.99</v>
       </c>
       <c r="E1119" t="str">
         <v/>
       </c>
       <c r="F1119" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="str">
-        <v>726-9</v>
+        <v>769-6</v>
       </c>
       <c r="B1120" t="str">
-        <v>PERF LEGACY KING COLL.001 JADORE 25ML</v>
+        <v>PERF MAISON ALHAMBRA EBENE EDP 90ML</v>
       </c>
       <c r="C1120" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1120">
-        <v>5</v>
+        <v>9.5</v>
       </c>
       <c r="E1120" t="str">
         <v/>
       </c>
       <c r="F1120" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="str">
-        <v>1313-0</v>
+        <v>770-2</v>
       </c>
       <c r="B1121" t="str">
-        <v>PERF LEGACY KING COLL.002 GOOD GIRL 25ML</v>
+        <v>PERF MAISON ALHAMBRA EXCLUSIF SAFFRON EDP 100ML</v>
       </c>
       <c r="C1121" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1121">
-        <v>4.99</v>
+        <v>12</v>
       </c>
       <c r="E1121" t="str">
         <v/>
       </c>
       <c r="F1121" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="str">
-        <v>727-6</v>
+        <v>771-9</v>
       </c>
       <c r="B1122" t="str">
-        <v>PERF LEGACY KING COLL.003 FANTASY 25ML</v>
+        <v>PERF MAISON ALHAMBRA FALMINGO ELIXIR EDP 80ML</v>
       </c>
       <c r="C1122" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1122">
-        <v>4.99</v>
+        <v>15</v>
       </c>
       <c r="E1122" t="str">
         <v/>
       </c>
       <c r="F1122" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="str">
-        <v>728-3</v>
+        <v>772-6</v>
       </c>
       <c r="B1123" t="str">
-        <v>PERF LEGACY KING COLL.004 1MILLION 25ML</v>
+        <v>PERF MAISON ALHAMBRA FLORENZA EDP 30ML</v>
       </c>
       <c r="C1123" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1123">
-        <v>4.99</v>
+        <v>6</v>
       </c>
       <c r="E1123" t="str">
         <v/>
       </c>
       <c r="F1123" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="str">
-        <v>729-0</v>
+        <v>774-0</v>
       </c>
       <c r="B1124" t="str">
-        <v>PERF LEGACY KING COLL.005 LA VIE 25 ML</v>
+        <v>PERF MAISON ALHAMBRA FORBIDDEN LOVE EDP 30ML</v>
       </c>
       <c r="C1124" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1124">
         <v>5</v>
       </c>
       <c r="E1124" t="str">
         <v/>
       </c>
       <c r="F1124" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="str">
-        <v>730-6</v>
+        <v>775-7</v>
       </c>
       <c r="B1125" t="str">
-        <v>PERF LEGACY KING COLL.006 212 ROSE 25 ML</v>
+        <v>PERF MAISON ALHAMBRA FUSION INTENSE 30ML</v>
       </c>
       <c r="C1125" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1125">
-        <v>4.99</v>
+        <v>5</v>
       </c>
       <c r="E1125" t="str">
         <v/>
       </c>
       <c r="F1125" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="str">
-        <v>731-3</v>
+        <v>776-4</v>
       </c>
       <c r="B1126" t="str">
-        <v>PERF LEGACY KING COLL.007 ANGEL FEME 25 ML</v>
+        <v>PERF MAISON ALHAMBRA GALACTIC MEN ELIXIR 100ML</v>
       </c>
       <c r="C1126" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1126">
-        <v>4.99</v>
+        <v>14</v>
       </c>
       <c r="E1126" t="str">
         <v/>
       </c>
       <c r="F1126" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="str">
-        <v>1314-7</v>
+        <v>1244-7</v>
       </c>
       <c r="B1127" t="str">
-        <v>PERF LEGACY KING COLL.008 SCANDAL 25ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER BELLA EDP 30ML</v>
       </c>
       <c r="C1127" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1127">
-        <v>4.99</v>
+        <v>6</v>
       </c>
       <c r="E1127" t="str">
         <v/>
       </c>
       <c r="F1127" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="str">
-        <v>732-0</v>
+        <v>777-1</v>
       </c>
       <c r="B1128" t="str">
-        <v>PERF LEGACY KING COLL.009 VICTORY 25ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER BOLD EDP 100ML</v>
       </c>
       <c r="C1128" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1128">
-        <v>4.99</v>
+        <v>15</v>
       </c>
       <c r="E1128" t="str">
         <v/>
       </c>
       <c r="F1128" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="str">
-        <v>733-7</v>
+        <v>779-5</v>
       </c>
       <c r="B1129" t="str">
-        <v>PERF LEGACY KING COLL.010 BAD BOY 25 ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 100ML</v>
       </c>
       <c r="C1129" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1129">
-        <v>4.99</v>
+        <v>16.99</v>
       </c>
       <c r="E1129" t="str">
         <v/>
       </c>
       <c r="F1129" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="str">
-        <v>734-4</v>
+        <v>778-8</v>
       </c>
       <c r="B1130" t="str">
-        <v>PERF LEGACY KING COLL.011 HEROS FEME 25ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 30ML</v>
       </c>
       <c r="C1130" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1130">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E1130" t="str">
         <v/>
       </c>
       <c r="F1130" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="str">
-        <v>735-1</v>
+        <v>780-1</v>
       </c>
       <c r="B1131" t="str">
-        <v>PERF LEGACY KING COLL.012 HEROS MASC 25ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER POUR HOMME EDP30ML</v>
       </c>
       <c r="C1131" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1131">
-        <v>4.99</v>
+        <v>6</v>
       </c>
       <c r="E1131" t="str">
         <v/>
       </c>
       <c r="F1131" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="str">
-        <v>736-8</v>
+        <v>781-8</v>
       </c>
       <c r="B1132" t="str">
-        <v>PERF LEGACY KING COLL.013 COCO CHANEL 25ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER ULTRA  EDP 30ML</v>
       </c>
       <c r="C1132" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1132">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E1132" t="str">
         <v/>
       </c>
       <c r="F1132" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="str">
-        <v>737-5</v>
+        <v>1649-0</v>
       </c>
       <c r="B1133" t="str">
-        <v>PERF LEGACY KING COLL.014 MY MAY 25ML</v>
+        <v>PERF MAISON ALHAMBRA GLOSSY EDP 100ML</v>
       </c>
       <c r="C1133" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1133">
-        <v>4.99</v>
+        <v>11.99</v>
       </c>
       <c r="E1133" t="str">
         <v/>
       </c>
       <c r="F1133" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="str">
-        <v>738-2</v>
+        <v>773-3</v>
       </c>
       <c r="B1134" t="str">
-        <v>PERF LEGACY KING COLL.015 SAUVAGE 25ML</v>
+        <v>PERF MAISON ALHAMBRA IN FLINT EDP 80ML</v>
       </c>
       <c r="C1134" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1134">
-        <v>4.99</v>
+        <v>14</v>
       </c>
       <c r="E1134" t="str">
         <v/>
       </c>
       <c r="F1134" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="str">
-        <v>604-0</v>
+        <v>783-2</v>
       </c>
       <c r="B1135" t="str">
-        <v>PERF LOUIS VUITTON OMBRE NOMADE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA INFINI ELIXIR EDP 100ML</v>
       </c>
       <c r="C1135" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1135">
-        <v>465</v>
+        <v>14</v>
       </c>
       <c r="E1135" t="str">
         <v/>
       </c>
       <c r="F1135" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="str">
-        <v>890-7</v>
+        <v>784-9</v>
       </c>
       <c r="B1136" t="str">
-        <v>PERF MAIOSN FRANCIS KURKDJIAN PARIS 724 EDP 70ML</v>
+        <v>PERF MAISON ALHAMBRA JEAN LOWE NOIR EDP 100ML</v>
       </c>
       <c r="C1136" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1136">
-        <v>300</v>
+        <v>16</v>
       </c>
       <c r="E1136" t="str">
         <v/>
       </c>
       <c r="F1136" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="str">
-        <v>661-3</v>
+        <v>785-6</v>
       </c>
       <c r="B1137" t="str">
-        <v>PERF MAISON ALHAMBRA ALPINE HOMME SPORT EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA JEAN LOWE VIBE EDP 100ML</v>
       </c>
       <c r="C1137" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1137">
-        <v>18.99</v>
+        <v>27</v>
       </c>
       <c r="E1137" t="str">
         <v/>
       </c>
       <c r="F1137" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="str">
-        <v>741-2</v>
+        <v>786-3</v>
       </c>
       <c r="B1138" t="str">
-        <v>PERF MAISON ALHAMBRA ANCHOR BLACK EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA JORHE DI PROFUMO AQUA EDP 100ML</v>
       </c>
       <c r="C1138" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1138">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E1138" t="str">
         <v/>
       </c>
       <c r="F1138" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="str">
-        <v>740-5</v>
+        <v>752-8</v>
       </c>
       <c r="B1139" t="str">
-        <v>PERF MAISON ALHAMBRA AVANT SILK EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA JUBILANT VITALITY EDP 100ML</v>
       </c>
       <c r="C1139" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1139">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E1139" t="str">
         <v/>
       </c>
       <c r="F1139" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="str">
-        <v>662-0</v>
+        <v>753-5</v>
       </c>
       <c r="B1140" t="str">
-        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA KARAT EDP 100ML</v>
       </c>
       <c r="C1140" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1140">
-        <v>16.99</v>
+        <v>14</v>
       </c>
       <c r="E1140" t="str">
         <v/>
       </c>
       <c r="F1140" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="str">
-        <v>1241-6</v>
+        <v>760-3</v>
       </c>
       <c r="B1141" t="str">
-        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA L INTRUDE EDP 30ML</v>
       </c>
       <c r="C1141" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1141">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E1141" t="str">
         <v/>
       </c>
       <c r="F1141" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="str">
-        <v>742-9</v>
+        <v>1245-4</v>
       </c>
       <c r="B1142" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST INTRUDE 250ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE 30ML</v>
       </c>
       <c r="C1142" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1142">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E1142" t="str">
         <v/>
       </c>
       <c r="F1142" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="str">
-        <v>743-6</v>
+        <v>663-7</v>
       </c>
       <c r="B1143" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST LOVE SPARK 250ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EDP 100ML</v>
       </c>
       <c r="C1143" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1143">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E1143" t="str">
         <v/>
       </c>
       <c r="F1143" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="str">
-        <v>744-3</v>
+        <v>664-4</v>
       </c>
       <c r="B1144" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST MIA DOLCEZZA 250ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 100ML</v>
       </c>
       <c r="C1144" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1144">
-        <v>8</v>
+        <v>14.99</v>
       </c>
       <c r="E1144" t="str">
         <v/>
       </c>
       <c r="F1144" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="str">
-        <v>745-0</v>
+        <v>1246-1</v>
       </c>
       <c r="B1145" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST OPERA NOIR 250ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 30ML</v>
       </c>
       <c r="C1145" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1145">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E1145" t="str">
         <v/>
       </c>
       <c r="F1145" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="str">
-        <v>1503-5</v>
+        <v>665-1</v>
       </c>
       <c r="B1146" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST OPERA ROUGE 250ML</v>
+        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 100ML</v>
       </c>
       <c r="C1146" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1146">
-        <v>8</v>
+        <v>15.99</v>
       </c>
       <c r="E1146" t="str">
         <v/>
       </c>
       <c r="F1146" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="str">
-        <v>746-7</v>
+        <v>1247-8</v>
       </c>
       <c r="B1147" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST PINK SHIMMER SCARLET 250ML</v>
+        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 30ML</v>
       </c>
       <c r="C1147" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1147">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E1147" t="str">
         <v/>
       </c>
       <c r="F1147" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="str">
-        <v>748-1</v>
+        <v>1248-5</v>
       </c>
       <c r="B1148" t="str">
-        <v>PERF MAISON ALHAMBRA CANDID TONIGHT EDP 100ML FEMINIO</v>
+        <v>PERF MAISON ALHAMBRA LA VIVACITE INTESA EDP 100ML</v>
       </c>
       <c r="C1148" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1148">
-        <v>14</v>
+        <v>15.99</v>
       </c>
       <c r="E1148" t="str">
         <v/>
       </c>
       <c r="F1148" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="str">
-        <v>747-4</v>
+        <v>758-0</v>
       </c>
       <c r="B1149" t="str">
-        <v>PERF MAISON ALHAMBRA CASSIUS EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA LAVA EDP 100ML</v>
       </c>
       <c r="C1149" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1149">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="E1149" t="str">
         <v/>
       </c>
       <c r="F1149" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="str">
-        <v>1243-0</v>
+        <v>762-7</v>
       </c>
       <c r="B1150" t="str">
-        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA LUMINOUS VIVID 100ML</v>
       </c>
       <c r="C1150" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1150">
-        <v>14.99</v>
+        <v>13</v>
       </c>
       <c r="E1150" t="str">
         <v/>
       </c>
       <c r="F1150" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="str">
-        <v>1242-3</v>
+        <v>763-4</v>
       </c>
       <c r="B1151" t="str">
-        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA LUXE EMERALD EDP 100ML</v>
       </c>
       <c r="C1151" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1151">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="E1151" t="str">
         <v/>
       </c>
       <c r="F1151" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="str">
-        <v>750-4</v>
+        <v>764-1</v>
       </c>
       <c r="B1152" t="str">
-        <v>PERF MAISON ALHAMBRA DARK AOUD EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA LUXE GOLD EDP 100ML</v>
       </c>
       <c r="C1152" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1152">
-        <v>5</v>
+        <v>15.5</v>
       </c>
       <c r="E1152" t="str">
         <v/>
       </c>
       <c r="F1152" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="str">
-        <v>751-1</v>
+        <v>765-8</v>
       </c>
       <c r="B1153" t="str">
-        <v>PERF MAISON ALHAMBRA DARK DOOR SPORT EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA LUXE NIGHTLIFE EDP 100ML</v>
       </c>
       <c r="C1153" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1153">
-        <v>12</v>
+        <v>15.14</v>
       </c>
       <c r="E1153" t="str">
         <v/>
       </c>
       <c r="F1153" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="str">
-        <v>1648-3</v>
+        <v>766-5</v>
       </c>
       <c r="B1154" t="str">
-        <v>PERF MAISON ALHAMBRA DELILAH BLANC EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA LUXE STREET EDP 100ML</v>
       </c>
       <c r="C1154" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1154">
-        <v>29.99</v>
+        <v>15</v>
       </c>
       <c r="E1154" t="str">
         <v/>
       </c>
       <c r="F1154" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="str">
-        <v>1657-5</v>
+        <v>767-2</v>
       </c>
       <c r="B1155" t="str">
-        <v>PERF MAISON ALHAMBRA DELILAH POUR FEMME EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA MAITRE DE BLUE EDP 100ML</v>
       </c>
       <c r="C1155" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1155">
-        <v>24.99</v>
+        <v>15</v>
       </c>
       <c r="E1155" t="str">
         <v/>
       </c>
       <c r="F1155" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="str">
-        <v>769-6</v>
+        <v>768-9</v>
       </c>
       <c r="B1156" t="str">
-        <v>PERF MAISON ALHAMBRA EBENE EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA MAN BLACK EDITION 30ML</v>
       </c>
       <c r="C1156" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1156">
-        <v>9.5</v>
+        <v>5</v>
       </c>
       <c r="E1156" t="str">
         <v/>
       </c>
       <c r="F1156" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="str">
-        <v>770-2</v>
+        <v>788-7</v>
       </c>
       <c r="B1157" t="str">
-        <v>PERF MAISON ALHAMBRA EXCLUSIF SAFFRON EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA NARISSA ROSE MUSC FOR HER 100ML</v>
       </c>
       <c r="C1157" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1157">
-        <v>12</v>
+        <v>12.5</v>
       </c>
       <c r="E1157" t="str">
         <v/>
       </c>
       <c r="F1157" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="str">
-        <v>771-9</v>
+        <v>789-4</v>
       </c>
       <c r="B1158" t="str">
-        <v>PERF MAISON ALHAMBRA FALMINGO ELIXIR EDP 80ML</v>
+        <v>PERF MAISON ALHAMBRA NEBULA I 100ML</v>
       </c>
       <c r="C1158" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1158">
         <v>15</v>
       </c>
       <c r="E1158" t="str">
         <v/>
       </c>
       <c r="F1158" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="str">
-        <v>772-6</v>
+        <v>790-0</v>
       </c>
       <c r="B1159" t="str">
-        <v>PERF MAISON ALHAMBRA FLORENZA EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA NEBULA II 100ML</v>
       </c>
       <c r="C1159" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1159">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="E1159" t="str">
         <v/>
       </c>
       <c r="F1159" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="str">
-        <v>774-0</v>
+        <v>791-7</v>
       </c>
       <c r="B1160" t="str">
-        <v>PERF MAISON ALHAMBRA FORBIDDEN LOVE EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA NO.2 MEN 80ML</v>
       </c>
       <c r="C1160" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1160">
-        <v>5</v>
+        <v>16.99</v>
       </c>
       <c r="E1160" t="str">
         <v/>
       </c>
       <c r="F1160" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="str">
-        <v>775-7</v>
+        <v>792-4</v>
       </c>
       <c r="B1161" t="str">
-        <v>PERF MAISON ALHAMBRA FUSION INTENSE 30ML</v>
+        <v>PERF MAISON ALHAMBRA OASIS EDP 100ML</v>
       </c>
       <c r="C1161" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1161">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E1161" t="str">
         <v/>
       </c>
       <c r="F1161" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="str">
-        <v>776-4</v>
+        <v>793-1</v>
       </c>
       <c r="B1162" t="str">
-        <v>PERF MAISON ALHAMBRA GALACTIC MEN ELIXIR 100ML</v>
+        <v>PERF MAISON ALHAMBRA OPERA ROUGA EDP 100ML</v>
       </c>
       <c r="C1162" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1162">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E1162" t="str">
         <v/>
       </c>
       <c r="F1162" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="str">
-        <v>1244-7</v>
+        <v>794-8</v>
       </c>
       <c r="B1163" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER BELLA EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 100ML</v>
       </c>
       <c r="C1163" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1163">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="E1163" t="str">
         <v/>
       </c>
       <c r="F1163" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="str">
-        <v>777-1</v>
+        <v>795-5</v>
       </c>
       <c r="B1164" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER BOLD EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 30ML</v>
       </c>
       <c r="C1164" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1164">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="E1164" t="str">
         <v/>
       </c>
       <c r="F1164" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="str">
-        <v>779-5</v>
+        <v>796-2</v>
       </c>
       <c r="B1165" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS CENTRO EDP 100ML</v>
       </c>
       <c r="C1165" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1165">
-        <v>16.99</v>
+        <v>13</v>
       </c>
       <c r="E1165" t="str">
         <v/>
       </c>
       <c r="F1165" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="str">
-        <v>778-8</v>
+        <v>797-9</v>
       </c>
       <c r="B1166" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS MESSENGER 100ML</v>
       </c>
       <c r="C1166" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1166">
-        <v>5.99</v>
+        <v>14</v>
       </c>
       <c r="E1166" t="str">
         <v/>
       </c>
       <c r="F1166" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="str">
-        <v>780-1</v>
+        <v>1249-2</v>
       </c>
       <c r="B1167" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER POUR HOMME EDP30ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS MESSENGER 100ML</v>
       </c>
       <c r="C1167" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1167">
-        <v>6</v>
+        <v>14.99</v>
       </c>
       <c r="E1167" t="str">
         <v/>
       </c>
       <c r="F1167" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="str">
-        <v>781-8</v>
+        <v>798-6</v>
       </c>
       <c r="B1168" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER ULTRA  EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS OPUS NOIR EDP 100ML</v>
       </c>
       <c r="C1168" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1168">
-        <v>5.99</v>
+        <v>12</v>
       </c>
       <c r="E1168" t="str">
         <v/>
       </c>
       <c r="F1168" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="str">
-        <v>1649-0</v>
+        <v>1250-8</v>
       </c>
       <c r="B1169" t="str">
-        <v>PERF MAISON ALHAMBRA GLOSSY EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS ROSSO EDP 100ML</v>
       </c>
       <c r="C1169" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1169">
-        <v>11.99</v>
+        <v>13.99</v>
       </c>
       <c r="E1169" t="str">
         <v/>
       </c>
       <c r="F1169" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="str">
-        <v>773-3</v>
+        <v>800-6</v>
       </c>
       <c r="B1170" t="str">
-        <v>PERF MAISON ALHAMBRA IN FLINT EDP 80ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS SHINE EDP 100ML</v>
       </c>
       <c r="C1170" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1170">
-        <v>14</v>
+        <v>14.99</v>
       </c>
       <c r="E1170" t="str">
         <v/>
       </c>
       <c r="F1170" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="str">
-        <v>783-2</v>
+        <v>1251-5</v>
       </c>
       <c r="B1171" t="str">
-        <v>PERF MAISON ALHAMBRA INFINI ELIXIR EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PINK SHIMMER SECRET EDP 100ML (ROSA</v>
       </c>
       <c r="C1171" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1171">
-        <v>14</v>
+        <v>13.99</v>
       </c>
       <c r="E1171" t="str">
         <v/>
       </c>
       <c r="F1171" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="str">
-        <v>784-9</v>
+        <v>1252-2</v>
       </c>
       <c r="B1172" t="str">
-        <v>PERF MAISON ALHAMBRA JEAN LOWE NOIR EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PINK VELVAT EDP30ML</v>
       </c>
       <c r="C1172" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1172">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="E1172" t="str">
         <v/>
       </c>
       <c r="F1172" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="str">
-        <v>785-6</v>
+        <v>801-3</v>
       </c>
       <c r="B1173" t="str">
-        <v>PERF MAISON ALHAMBRA JEAN LOWE VIBE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA REYNA POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1173" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1173">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E1173" t="str">
         <v/>
       </c>
       <c r="F1173" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="str">
-        <v>786-3</v>
+        <v>1253-9</v>
       </c>
       <c r="B1174" t="str">
-        <v>PERF MAISON ALHAMBRA JORHE DI PROFUMO AQUA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA ROSE SEDUCTION VIP POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1174" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1174">
-        <v>14</v>
+        <v>21.99</v>
       </c>
       <c r="E1174" t="str">
         <v/>
       </c>
       <c r="F1174" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="str">
-        <v>752-8</v>
+        <v>802-0</v>
       </c>
       <c r="B1175" t="str">
-        <v>PERF MAISON ALHAMBRA JUBILANT VITALITY EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SALVO EDP 100ML</v>
       </c>
       <c r="C1175" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1175">
-        <v>12</v>
+        <v>17.99</v>
       </c>
       <c r="E1175" t="str">
         <v/>
       </c>
       <c r="F1175" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="str">
-        <v>753-5</v>
+        <v>803-7</v>
       </c>
       <c r="B1176" t="str">
-        <v>PERF MAISON ALHAMBRA KARAT EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SALVO ELIXIR EDP 60ML</v>
       </c>
       <c r="C1176" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1176">
-        <v>14</v>
+        <v>14.99</v>
       </c>
       <c r="E1176" t="str">
         <v/>
       </c>
       <c r="F1176" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="str">
-        <v>754-2</v>
+        <v>804-4</v>
       </c>
       <c r="B1177" t="str">
-        <v>PERF MAISON ALHAMBRA KISMET FOR WOMEN EDP 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA SALVO INTENSE EDP 100ML</v>
       </c>
       <c r="C1177" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1177">
-        <v>15</v>
+        <v>19.99</v>
       </c>
       <c r="E1177" t="str">
         <v/>
       </c>
       <c r="F1177" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="str">
-        <v>760-3</v>
+        <v>805-1</v>
       </c>
       <c r="B1178" t="str">
-        <v>PERF MAISON ALHAMBRA L INTRUDE EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE AMAZONTE 100ML</v>
       </c>
       <c r="C1178" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1178">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E1178" t="str">
         <v/>
       </c>
       <c r="F1178" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="str">
-        <v>755-9</v>
+        <v>806-8</v>
       </c>
       <c r="B1179" t="str">
-        <v>PERF MAISON ALHAMBRA LA CHARMANTE 100ML (VERDE)</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE BRONZITE 100ML</v>
       </c>
       <c r="C1179" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1179">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E1179" t="str">
         <v/>
       </c>
       <c r="F1179" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="str">
-        <v>1245-4</v>
+        <v>807-5</v>
       </c>
       <c r="B1180" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE 30ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE DESERT 100ML</v>
       </c>
       <c r="C1180" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1180">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="E1180" t="str">
         <v/>
       </c>
       <c r="F1180" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="str">
-        <v>663-7</v>
+        <v>1238-6</v>
       </c>
       <c r="B1181" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE MALACHITE 100ML</v>
       </c>
       <c r="C1181" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1181">
-        <v>13</v>
+        <v>21.99</v>
       </c>
       <c r="E1181" t="str">
         <v/>
       </c>
       <c r="F1181" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="str">
-        <v>664-4</v>
+        <v>808-2</v>
       </c>
       <c r="B1182" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE OCEAN EDP 100ML</v>
       </c>
       <c r="C1182" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1182">
-        <v>14.99</v>
+        <v>14</v>
       </c>
       <c r="E1182" t="str">
         <v/>
       </c>
       <c r="F1182" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="str">
-        <v>1246-1</v>
+        <v>809-9</v>
       </c>
       <c r="B1183" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA SMOKY TOUCH EDP 30ML</v>
       </c>
       <c r="C1183" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1183">
         <v>6</v>
       </c>
       <c r="E1183" t="str">
         <v/>
       </c>
       <c r="F1183" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="str">
-        <v>665-1</v>
+        <v>810-5</v>
       </c>
       <c r="B1184" t="str">
-        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SO CANDID POUR FEMME 100ML</v>
       </c>
       <c r="C1184" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1184">
-        <v>15.99</v>
+        <v>16.99</v>
       </c>
       <c r="E1184" t="str">
         <v/>
       </c>
       <c r="F1184" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="str">
-        <v>1247-8</v>
+        <v>1578-3</v>
       </c>
       <c r="B1185" t="str">
-        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 30ML</v>
+        <v>PERF MAISON ALHAMBRA SO CANDID ROUGE EDP 85ML</v>
       </c>
       <c r="C1185" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1185">
-        <v>6</v>
+        <v>16.99</v>
       </c>
       <c r="E1185" t="str">
         <v/>
       </c>
       <c r="F1185" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="str">
-        <v>1248-5</v>
+        <v>812-9</v>
       </c>
       <c r="B1186" t="str">
-        <v>PERF MAISON ALHAMBRA LA VIVACITE INTESA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SUGAR ME CANDY FLOSS 100ML</v>
       </c>
       <c r="C1186" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1186">
-        <v>15.99</v>
+        <v>15</v>
       </c>
       <c r="E1186" t="str">
         <v/>
       </c>
       <c r="F1186" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="str">
-        <v>758-0</v>
+        <v>813-6</v>
       </c>
       <c r="B1187" t="str">
-        <v>PERF MAISON ALHAMBRA LAVA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SUGAR ME MARHMALLOW DREAM 100ML</v>
       </c>
       <c r="C1187" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1187">
-        <v>13</v>
+        <v>15.99</v>
       </c>
       <c r="E1187" t="str">
         <v/>
       </c>
       <c r="F1187" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="str">
-        <v>762-7</v>
+        <v>814-3</v>
       </c>
       <c r="B1188" t="str">
-        <v>PERF MAISON ALHAMBRA LUMINOUS VIVID 100ML</v>
+        <v>PERF MAISON ALHAMBRA SUGAR ME PISTACHIO CHOCOLATE 100ML</v>
       </c>
       <c r="C1188" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1188">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E1188" t="str">
         <v/>
       </c>
       <c r="F1188" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="str">
-        <v>763-4</v>
+        <v>815-0</v>
       </c>
       <c r="B1189" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE EMERALD EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA TONIC MALI EDP 100ML</v>
       </c>
       <c r="C1189" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1189">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E1189" t="str">
         <v/>
       </c>
       <c r="F1189" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="str">
-        <v>764-1</v>
+        <v>816-7</v>
       </c>
       <c r="B1190" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE GOLD EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO EDP 100ML</v>
       </c>
       <c r="C1190" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1190">
-        <v>15.5</v>
+        <v>15.99</v>
       </c>
       <c r="E1190" t="str">
         <v/>
       </c>
       <c r="F1190" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="str">
-        <v>765-8</v>
+        <v>1254-6</v>
       </c>
       <c r="B1191" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE NIGHTLIFE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO 30ML</v>
       </c>
       <c r="C1191" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1191">
-        <v>15.14</v>
+        <v>6</v>
       </c>
       <c r="E1191" t="str">
         <v/>
       </c>
       <c r="F1191" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="str">
-        <v>766-5</v>
+        <v>1579-0</v>
       </c>
       <c r="B1192" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE STREET EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO EDP 100ML (BLACK)</v>
       </c>
       <c r="C1192" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1192">
-        <v>15</v>
+        <v>16.99</v>
       </c>
       <c r="E1192" t="str">
         <v/>
       </c>
       <c r="F1192" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="str">
-        <v>767-2</v>
+        <v>1255-3</v>
       </c>
       <c r="B1193" t="str">
-        <v>PERF MAISON ALHAMBRA MAITRE DE BLUE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VOUGE NIGHT EDP 100ML</v>
       </c>
       <c r="C1193" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1193">
-        <v>15</v>
+        <v>14.99</v>
       </c>
       <c r="E1193" t="str">
         <v/>
       </c>
       <c r="F1193" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="str">
-        <v>768-9</v>
+        <v>818-1</v>
       </c>
       <c r="B1194" t="str">
-        <v>PERF MAISON ALHAMBRA MAN BLACK EDITION 30ML</v>
+        <v>PERF MAISON ALHAMBRA VOUGE PARTY EDP 100ML</v>
       </c>
       <c r="C1194" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1194">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="E1194" t="str">
         <v/>
       </c>
       <c r="F1194" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="str">
-        <v>788-7</v>
+        <v>819-8</v>
       </c>
       <c r="B1195" t="str">
-        <v>PERF MAISON ALHAMBRA NARISSA ROSE MUSC FOR HER 100ML</v>
+        <v>PERF MAISON ALHAMBRA VOUGE ROUGE EDP100ML</v>
       </c>
       <c r="C1195" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1195">
-        <v>12.5</v>
+        <v>14.99</v>
       </c>
       <c r="E1195" t="str">
         <v/>
       </c>
       <c r="F1195" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="str">
-        <v>789-4</v>
+        <v>1256-0</v>
       </c>
       <c r="B1196" t="str">
-        <v>PERF MAISON ALHAMBRA NEBULA I 100ML</v>
+        <v>PERF MAISON ALHAMBRA YEAH MAN EDP 100ML</v>
       </c>
       <c r="C1196" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1196">
-        <v>15</v>
+        <v>12.99</v>
       </c>
       <c r="E1196" t="str">
         <v/>
       </c>
       <c r="F1196" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="str">
-        <v>790-0</v>
+        <v>820-4</v>
       </c>
       <c r="B1197" t="str">
-        <v>PERF MAISON ALHAMBRA NEBULA II 100ML</v>
+        <v>PERF MAISON ALHAMBRA YEAH MAN PARFUM EDP 100ML</v>
       </c>
       <c r="C1197" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1197">
-        <v>15</v>
+        <v>15.99</v>
       </c>
       <c r="E1197" t="str">
         <v/>
       </c>
       <c r="F1197" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="str">
-        <v>791-7</v>
+        <v>821-1</v>
       </c>
       <c r="B1198" t="str">
-        <v>PERF MAISON ALHAMBRA NO.2 MEN 80ML</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH EXTRAIT EDP 100ML</v>
       </c>
       <c r="C1198" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1198">
-        <v>16.99</v>
+        <v>13.99</v>
       </c>
       <c r="E1198" t="str">
         <v/>
       </c>
       <c r="F1198" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="str">
-        <v>792-4</v>
+        <v>822-8</v>
       </c>
       <c r="B1199" t="str">
-        <v>PERF MAISON ALHAMBRA OASIS EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH FOR MEN EDP 30ML</v>
       </c>
       <c r="C1199" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1199">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="E1199" t="str">
         <v/>
       </c>
       <c r="F1199" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="str">
-        <v>793-1</v>
+        <v>823-5</v>
       </c>
       <c r="B1200" t="str">
-        <v>PERF MAISON ALHAMBRA OPERA ROUGA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH SANTAL EDP 100ML</v>
       </c>
       <c r="C1200" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1200">
-        <v>13</v>
+        <v>13.99</v>
       </c>
       <c r="E1200" t="str">
         <v/>
       </c>
       <c r="F1200" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="str">
-        <v>794-8</v>
+        <v>824-2</v>
       </c>
       <c r="B1201" t="str">
-        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA ZENO EDP 30ML</v>
       </c>
       <c r="C1201" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1201">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="E1201" t="str">
         <v/>
       </c>
       <c r="F1201" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="str">
-        <v>795-5</v>
+        <v>886-0</v>
       </c>
       <c r="B1202" t="str">
-        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 30ML</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540</v>
       </c>
       <c r="C1202" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1202">
-        <v>5</v>
+        <v>360</v>
       </c>
       <c r="E1202" t="str">
         <v/>
       </c>
       <c r="F1202" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="str">
-        <v>796-2</v>
+        <v>605-7</v>
       </c>
       <c r="B1203" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS CENTRO EDP 100ML</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EDP 70ML</v>
       </c>
       <c r="C1203" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1203">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="E1203" t="str">
         <v/>
       </c>
       <c r="F1203" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="str">
-        <v>1249-2</v>
+        <v>606-4</v>
       </c>
       <c r="B1204" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS MESSENGER 100ML</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EXTRAIT PARFUM 35M</v>
       </c>
       <c r="C1204" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1204">
-        <v>14.99</v>
+        <v>300</v>
       </c>
       <c r="E1204" t="str">
         <v/>
       </c>
       <c r="F1204" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="str">
-        <v>797-9</v>
+        <v>888-4</v>
       </c>
       <c r="B1205" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS MESSENGER 100ML</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE EXTRAIT 200ML</v>
       </c>
       <c r="C1205" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1205">
-        <v>14</v>
+        <v>710</v>
       </c>
       <c r="E1205" t="str">
         <v/>
       </c>
       <c r="F1205" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="str">
-        <v>798-6</v>
+        <v>887-7</v>
       </c>
       <c r="B1206" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS OPUS NOIR EDP 100ML</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUJE 540 - CAJA ROUJE</v>
       </c>
       <c r="C1206" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1206">
-        <v>12</v>
+        <v>480</v>
       </c>
       <c r="E1206" t="str">
         <v/>
       </c>
       <c r="F1206" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="str">
-        <v>1250-8</v>
+        <v>782-5</v>
       </c>
       <c r="B1207" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS ROSSO EDP 100ML</v>
+        <v>PERF MAISON IMPERIUM EDP 100ML</v>
       </c>
       <c r="C1207" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1207">
-        <v>13.99</v>
+        <v>15</v>
       </c>
       <c r="E1207" t="str">
         <v/>
       </c>
       <c r="F1207" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="str">
-        <v>800-6</v>
+        <v>761-0</v>
       </c>
       <c r="B1208" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS SHINE EDP 100ML</v>
+        <v>PERF MAISON L OUDH 100ML</v>
       </c>
       <c r="C1208" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1208">
-        <v>14.99</v>
+        <v>10</v>
       </c>
       <c r="E1208" t="str">
         <v/>
       </c>
       <c r="F1208" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="str">
-        <v>1251-5</v>
+        <v>892-1</v>
       </c>
       <c r="B1209" t="str">
-        <v>PERF MAISON ALHAMBRA PINK SHIMMER SECRET EDP 100ML (ROSA</v>
+        <v>PERF MAISON MARGIELA REPLICA AUTUMN VIBES EDT 100ML,</v>
       </c>
       <c r="C1209" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1209">
-        <v>13.99</v>
+        <v>130</v>
       </c>
       <c r="E1209" t="str">
         <v/>
       </c>
       <c r="F1209" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="str">
-        <v>1252-2</v>
+        <v>893-8</v>
       </c>
       <c r="B1210" t="str">
-        <v>PERF MAISON ALHAMBRA PINK VELVAT EDP30ML</v>
+        <v>PERF MAISON MARGIELA REPLICA JAZZ CLUB EDT 100ML</v>
       </c>
       <c r="C1210" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1210">
-        <v>6</v>
+        <v>135</v>
       </c>
       <c r="E1210" t="str">
         <v/>
       </c>
       <c r="F1210" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="str">
-        <v>801-3</v>
+        <v>894-5</v>
       </c>
       <c r="B1211" t="str">
-        <v>PERF MAISON ALHAMBRA REYNA POUR FEMME EDP 100ML</v>
+        <v>PERF MAISON MARGIELA REPLICA LAZY SUNDAY MORNING EDT 100ML</v>
       </c>
       <c r="C1211" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1211">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="E1211" t="str">
         <v/>
       </c>
       <c r="F1211" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="str">
-        <v>1253-9</v>
+        <v>895-2</v>
       </c>
       <c r="B1212" t="str">
-        <v>PERF MAISON ALHAMBRA ROSE SEDUCTION VIP POUR FEMME EDP 100ML</v>
+        <v>PERF MANCERA PARIS AMBER FEVER EDP U 2120ML</v>
       </c>
       <c r="C1212" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1212">
-        <v>21.99</v>
+        <v>90</v>
       </c>
       <c r="E1212" t="str">
         <v/>
       </c>
       <c r="F1212" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="str">
-        <v>802-0</v>
+        <v>896-9</v>
       </c>
       <c r="B1213" t="str">
-        <v>PERF MAISON ALHAMBRA SALVO EDP 100ML</v>
+        <v>PERF MANCERA PARIS AMBERFUL EDP 120 UNISEX</v>
       </c>
       <c r="C1213" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1213">
-        <v>17.99</v>
+        <v>120</v>
       </c>
       <c r="E1213" t="str">
         <v/>
       </c>
       <c r="F1213" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="str">
-        <v>803-7</v>
+        <v>897-6</v>
       </c>
       <c r="B1214" t="str">
-        <v>PERF MAISON ALHAMBRA SALVO ELIXIR EDP 60ML</v>
+        <v>PERF MANCERA PARIS AOUD VIOLET EDP 120ML</v>
       </c>
       <c r="C1214" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1214">
-        <v>14.99</v>
+        <v>75</v>
       </c>
       <c r="E1214" t="str">
         <v/>
       </c>
       <c r="F1214" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="str">
-        <v>804-4</v>
+        <v>898-3</v>
       </c>
       <c r="B1215" t="str">
-        <v>PERF MAISON ALHAMBRA SALVO INTENSE EDP 100ML</v>
+        <v>PERF MANCERA PARIS BLACK INTENSITIVE AOUD EDP 120ML</v>
       </c>
       <c r="C1215" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1215">
-        <v>19.99</v>
+        <v>75</v>
       </c>
       <c r="E1215" t="str">
         <v/>
       </c>
       <c r="F1215" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="str">
-        <v>805-1</v>
+        <v>899-0</v>
       </c>
       <c r="B1216" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE AMAZONTE 100ML</v>
+        <v>PERF MANCERA PARIS GOLD INTENSITIVE AOUD EDP 120ML</v>
       </c>
       <c r="C1216" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1216">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="E1216" t="str">
         <v/>
       </c>
       <c r="F1216" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="str">
-        <v>806-8</v>
+        <v>901-0</v>
       </c>
       <c r="B1217" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE BRONZITE 100ML</v>
+        <v>PERF MANCERA PARIS JADRIN EXCLUSIF EDP 120ML</v>
       </c>
       <c r="C1217" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1217">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="E1217" t="str">
         <v/>
       </c>
       <c r="F1217" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="str">
-        <v>807-5</v>
+        <v>889-1</v>
       </c>
       <c r="B1218" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE DESERT 100ML</v>
+        <v>PERF MASION FRANCIS KURKDJIAN OUD SATIN MOOD EXTRAIT DE PAR</v>
       </c>
       <c r="C1218" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1218">
-        <v>15</v>
+        <v>385</v>
       </c>
       <c r="E1218" t="str">
         <v/>
       </c>
       <c r="F1218" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="str">
-        <v>1238-6</v>
+        <v>891-4</v>
       </c>
       <c r="B1219" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE MALACHITE 100ML</v>
+        <v>PERF MASION FRANCIS KURKDJIAN PARIS OUD EDP 70ML</v>
       </c>
       <c r="C1219" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1219">
-        <v>21.99</v>
+        <v>360</v>
       </c>
       <c r="E1219" t="str">
         <v/>
       </c>
       <c r="F1219" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="str">
-        <v>808-2</v>
+        <v>1728-2</v>
       </c>
       <c r="B1220" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE OCEAN EDP 100ML</v>
+        <v>PERF MONTBLANC EXPLORER EXTREME PARFUM 100ML</v>
       </c>
       <c r="C1220" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1220">
-        <v>14</v>
+        <v>59.99</v>
       </c>
       <c r="E1220" t="str">
         <v/>
       </c>
       <c r="F1220" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="str">
-        <v>809-9</v>
+        <v>1823-4</v>
       </c>
       <c r="B1221" t="str">
-        <v>PERF MAISON ALHAMBRA SMOKY TOUCH EDP 30ML</v>
+        <v>PERF MOSCHINO TOY 2 PEARL EDP 100ML UNI</v>
       </c>
       <c r="C1221" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1221">
-        <v>6</v>
+        <v>59.99</v>
       </c>
       <c r="E1221" t="str">
         <v/>
       </c>
       <c r="F1221" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="str">
-        <v>810-5</v>
+        <v>1824-1</v>
       </c>
       <c r="B1222" t="str">
-        <v>PERF MAISON ALHAMBRA SO CANDID POUR FEMME 100ML</v>
+        <v>PERF MOSCHINO TOY BUBBLE GUM EDT 100ML FEME</v>
       </c>
       <c r="C1222" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1222">
-        <v>16.99</v>
+        <v>41.99</v>
       </c>
       <c r="E1222" t="str">
         <v/>
       </c>
       <c r="F1222" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="str">
-        <v>1578-3</v>
+        <v>1738-1</v>
       </c>
       <c r="B1223" t="str">
-        <v>PERF MAISON ALHAMBRA SO CANDID ROUGE EDP 85ML</v>
+        <v>PERF MUGLER ALIEN EDP 60ML</v>
       </c>
       <c r="C1223" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1223">
-        <v>16.99</v>
+        <v>70</v>
       </c>
       <c r="E1223" t="str">
         <v/>
       </c>
       <c r="F1223" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="str">
-        <v>812-9</v>
+        <v>1741-1</v>
       </c>
       <c r="B1224" t="str">
-        <v>PERF MAISON ALHAMBRA SUGAR ME CANDY FLOSS 100ML</v>
+        <v>PERF MUGLER ANGEL EDP 25ML</v>
       </c>
       <c r="C1224" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1224">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="E1224" t="str">
         <v/>
       </c>
       <c r="F1224" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="str">
-        <v>813-6</v>
+        <v>1742-8</v>
       </c>
       <c r="B1225" t="str">
-        <v>PERF MAISON ALHAMBRA SUGAR ME MARHMALLOW DREAM 100ML</v>
+        <v>PERF MUGLER ANGEL EDP 50ML</v>
       </c>
       <c r="C1225" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1225">
-        <v>15.99</v>
+        <v>69.99</v>
       </c>
       <c r="E1225" t="str">
         <v/>
       </c>
       <c r="F1225" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="str">
-        <v>814-3</v>
+        <v>1743-5</v>
       </c>
       <c r="B1226" t="str">
-        <v>PERF MAISON ALHAMBRA SUGAR ME PISTACHIO CHOCOLATE 100ML</v>
+        <v>PERF MUGLER ANGEL EDT 100ML FEM</v>
       </c>
       <c r="C1226" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1226">
-        <v>15</v>
+        <v>79.99</v>
       </c>
       <c r="E1226" t="str">
         <v/>
       </c>
       <c r="F1226" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="str">
-        <v>815-0</v>
+        <v>1744-2</v>
       </c>
       <c r="B1227" t="str">
-        <v>PERF MAISON ALHAMBRA TONIC MALI EDP 100ML</v>
+        <v>PERF MUGLER ELIXIR EDP 100ML FEM</v>
       </c>
       <c r="C1227" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1227">
-        <v>12</v>
+        <v>114.99</v>
       </c>
       <c r="E1227" t="str">
         <v/>
       </c>
       <c r="F1227" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="str">
-        <v>816-7</v>
+        <v>1745-9</v>
       </c>
       <c r="B1228" t="str">
-        <v>PERF MAISON ALHAMBRA VICTORIOSO EDP 100ML</v>
+        <v>PERF MUGLER FANTASM EDP SENSUELLE 100ML FEM</v>
       </c>
       <c r="C1228" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1228">
-        <v>15.99</v>
+        <v>87.99</v>
       </c>
       <c r="E1228" t="str">
         <v/>
       </c>
       <c r="F1228" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="str">
-        <v>1254-6</v>
+        <v>1739-8</v>
       </c>
       <c r="B1229" t="str">
-        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO 30ML</v>
+        <v>PERF MUGLER GODDESS INTENSE EDP 60ML FEM</v>
       </c>
       <c r="C1229" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1229">
-        <v>6</v>
+        <v>72.99</v>
       </c>
       <c r="E1229" t="str">
         <v/>
       </c>
       <c r="F1229" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="str">
-        <v>1579-0</v>
+        <v>1740-4</v>
       </c>
       <c r="B1230" t="str">
-        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO EDP 100ML (BLACK)</v>
+        <v>PERF MUGLER HYPERSENSE EDP 90ML</v>
       </c>
       <c r="C1230" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1230">
-        <v>16.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1230" t="str">
         <v/>
       </c>
       <c r="F1230" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="str">
-        <v>1255-3</v>
+        <v>1749-7</v>
       </c>
       <c r="B1231" t="str">
-        <v>PERF MAISON ALHAMBRA VOUGE NIGHT EDP 100ML</v>
+        <v>PERF MUGLER KIT ALIEN GODDESS EDP 60ML+50ML B/L+EDP 10ML</v>
       </c>
       <c r="C1231" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1231">
-        <v>14.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1231" t="str">
         <v/>
       </c>
       <c r="F1231" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="str">
-        <v>818-1</v>
+        <v>1746-6</v>
       </c>
       <c r="B1232" t="str">
-        <v>PERF MAISON ALHAMBRA VOUGE PARTY EDP 100ML</v>
+        <v>PERF MUGLER NOVA FRITEE EDP 100ML FEM</v>
       </c>
       <c r="C1232" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1232">
-        <v>16</v>
+        <v>89.99</v>
       </c>
       <c r="E1232" t="str">
         <v/>
       </c>
       <c r="F1232" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="str">
-        <v>819-8</v>
+        <v>1747-3</v>
       </c>
       <c r="B1233" t="str">
-        <v>PERF MAISON ALHAMBRA VOUGE ROUGE EDP100ML</v>
+        <v>PERF MUGLER STANDING STAR EDP 100ML FEM</v>
       </c>
       <c r="C1233" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1233">
-        <v>14.99</v>
+        <v>89.99</v>
       </c>
       <c r="E1233" t="str">
         <v/>
       </c>
       <c r="F1233" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="str">
-        <v>1256-0</v>
+        <v>1748-0</v>
       </c>
       <c r="B1234" t="str">
-        <v>PERF MAISON ALHAMBRA YEAH MAN EDP 100ML</v>
+        <v>PERF MUGLER STELLAR EDP 100ML FEM</v>
       </c>
       <c r="C1234" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1234">
-        <v>12.99</v>
+        <v>129.99</v>
       </c>
       <c r="E1234" t="str">
         <v/>
       </c>
       <c r="F1234" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="str">
-        <v>820-4</v>
+        <v>1731-2</v>
       </c>
       <c r="B1235" t="str">
-        <v>PERF MAISON ALHAMBRA YEAH MAN PARFUM EDP 100ML</v>
+        <v>PERF NARCISO RODRIGUEZ FOR HER EDP 100ML- CJA NEGRA</v>
       </c>
       <c r="C1235" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1235">
-        <v>15.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1235" t="str">
         <v/>
       </c>
       <c r="F1235" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="str">
-        <v>821-1</v>
+        <v>608-8</v>
       </c>
       <c r="B1236" t="str">
-        <v>PERF MAISON ALHAMBRA YOUR TOUCH EXTRAIT EDP 100ML</v>
+        <v>PERF NISHANE FAN YOUR FLAMES EXTRIAL DE PARFUM 100ML</v>
       </c>
       <c r="C1236" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1236">
-        <v>13.99</v>
+        <v>150</v>
       </c>
       <c r="E1236" t="str">
         <v/>
       </c>
       <c r="F1236" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="str">
-        <v>822-8</v>
+        <v>609-5</v>
       </c>
       <c r="B1237" t="str">
-        <v>PERF MAISON ALHAMBRA YOUR TOUCH FOR MEN EDP 30ML</v>
+        <v>PERF NISHANE FAN YOUR FLAMES X EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1237" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1237">
-        <v>5</v>
+        <v>180</v>
       </c>
       <c r="E1237" t="str">
         <v/>
       </c>
       <c r="F1237" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="str">
-        <v>823-5</v>
+        <v>954-6</v>
       </c>
       <c r="B1238" t="str">
-        <v>PERF MAISON ALHAMBRA YOUR TOUCH SANTAL EDP 100ML</v>
+        <v>PERF ORIENTICA AMBER EXTRAIT 80ML</v>
       </c>
       <c r="C1238" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1238">
-        <v>13.99</v>
+        <v>54</v>
       </c>
       <c r="E1238" t="str">
         <v/>
       </c>
       <c r="F1238" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="str">
-        <v>824-2</v>
+        <v>950-8</v>
       </c>
       <c r="B1239" t="str">
-        <v>PERF MAISON ALHAMBRA ZENO EDP 30ML</v>
+        <v>PERF ORIENTICA AZURE FANTASY 80ML</v>
       </c>
       <c r="C1239" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1239">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="E1239" t="str">
         <v/>
       </c>
       <c r="F1239" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="str">
-        <v>886-0</v>
+        <v>963-8</v>
       </c>
       <c r="B1240" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540</v>
+        <v>PERF ORIENTICA DANIA PREMIUM EDP 80ML</v>
       </c>
       <c r="C1240" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1240">
-        <v>360</v>
+        <v>63</v>
       </c>
       <c r="E1240" t="str">
         <v/>
       </c>
       <c r="F1240" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="str">
-        <v>605-7</v>
+        <v>1259-1</v>
       </c>
       <c r="B1241" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EDP 70ML</v>
+        <v>PERF ORIENTICA DESERT DUSK EDP 80ML</v>
       </c>
       <c r="C1241" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1241">
-        <v>310</v>
+        <v>61.99</v>
       </c>
       <c r="E1241" t="str">
         <v/>
       </c>
       <c r="F1241" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="str">
-        <v>606-4</v>
+        <v>1417-5</v>
       </c>
       <c r="B1242" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EXTRAIT PARFUM 35M</v>
+        <v>PERF ORIENTICA IMPERIAL JADE 80ML</v>
       </c>
       <c r="C1242" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1242">
-        <v>300</v>
+        <v>60.99</v>
       </c>
       <c r="E1242" t="str">
         <v/>
       </c>
       <c r="F1242" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="str">
-        <v>888-4</v>
+        <v>825-9</v>
       </c>
       <c r="B1243" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE EXTRAIT 200ML</v>
+        <v>PERF ORIENTICA KIT LUXURY COLLECTIOIN ROYAL BLEU (4 PCS)</v>
       </c>
       <c r="C1243" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1243">
-        <v>710</v>
+        <v>60</v>
       </c>
       <c r="E1243" t="str">
         <v/>
       </c>
       <c r="F1243" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="str">
-        <v>887-7</v>
+        <v>826-6</v>
       </c>
       <c r="B1244" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUJE 540 - CAJA ROUJE</v>
+        <v>PERF ORIENTICA KIT LUXURY COLLECTION VELVET GOLD (4 PCS)</v>
       </c>
       <c r="C1244" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1244">
-        <v>480</v>
+        <v>65</v>
       </c>
       <c r="E1244" t="str">
         <v/>
       </c>
       <c r="F1244" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="str">
-        <v>782-5</v>
+        <v>1257-7</v>
       </c>
       <c r="B1245" t="str">
-        <v>PERF MAISON IMPERIUM EDP 100ML</v>
+        <v>PERF ORIENTICA NARDO OUD EDP 80ML</v>
       </c>
       <c r="C1245" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1245">
-        <v>15</v>
+        <v>79.99</v>
       </c>
       <c r="E1245" t="str">
         <v/>
       </c>
       <c r="F1245" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="str">
-        <v>761-0</v>
+        <v>1258-4</v>
       </c>
       <c r="B1246" t="str">
-        <v>PERF MAISON L OUDH 100ML</v>
+        <v>PERF ORIENTICA ROSE ECLAT 80ML</v>
       </c>
       <c r="C1246" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1246">
-        <v>10</v>
+        <v>61.99</v>
       </c>
       <c r="E1246" t="str">
         <v/>
       </c>
       <c r="F1246" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="str">
-        <v>892-1</v>
+        <v>947-8</v>
       </c>
       <c r="B1247" t="str">
-        <v>PERF MAISON MARGIELA REPLICA AUTUMN VIBES EDT 100ML,</v>
+        <v>PERF ORIENTICA ROYAL AMBAR EDP80ML</v>
       </c>
       <c r="C1247" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1247">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="E1247" t="str">
         <v/>
       </c>
       <c r="F1247" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="str">
-        <v>893-8</v>
+        <v>1732-9</v>
       </c>
       <c r="B1248" t="str">
-        <v>PERF MAISON MARGIELA REPLICA JAZZ CLUB EDT 100ML</v>
+        <v>PERF PACO RABANNE 1 ONE MILLION EDT 100ML MASC</v>
       </c>
       <c r="C1248" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1248">
-        <v>135</v>
+        <v>49.99</v>
       </c>
       <c r="E1248" t="str">
         <v/>
       </c>
       <c r="F1248" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="str">
-        <v>894-5</v>
+        <v>1733-6</v>
       </c>
       <c r="B1249" t="str">
-        <v>PERF MAISON MARGIELA REPLICA LAZY SUNDAY MORNING EDT 100ML</v>
+        <v>PERF PACO RABANNE FAME EDP 80ML FEM</v>
       </c>
       <c r="C1249" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1249">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="E1249" t="str">
         <v/>
       </c>
       <c r="F1249" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="str">
-        <v>895-2</v>
+        <v>1734-3</v>
       </c>
       <c r="B1250" t="str">
-        <v>PERF MANCERA PARIS AMBER FEVER EDP U 2120ML</v>
+        <v>PERF PACO RABANNE INVICTUS EDT 100ML MASC</v>
       </c>
       <c r="C1250" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1250">
-        <v>90</v>
+        <v>49.99</v>
       </c>
       <c r="E1250" t="str">
         <v/>
       </c>
       <c r="F1250" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="str">
-        <v>896-9</v>
+        <v>1825-8</v>
       </c>
       <c r="B1251" t="str">
-        <v>PERF MANCERA PARIS AMBERFUL EDP 120 UNISEX</v>
+        <v>PERF PACO RABANNE LADY MILLION EDP 80ML</v>
       </c>
       <c r="C1251" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1251">
-        <v>120</v>
+        <v>64.99</v>
       </c>
       <c r="E1251" t="str">
         <v/>
       </c>
       <c r="F1251" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="str">
-        <v>897-6</v>
+        <v>1737-4</v>
       </c>
       <c r="B1252" t="str">
-        <v>PERF MANCERA PARIS AOUD VIOLET EDP 120ML</v>
+        <v>PERF PACO RABANNE PHANTOM ELIXIR PARFUM INTENSE 100ML MASC</v>
       </c>
       <c r="C1252" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1252">
-        <v>75</v>
+        <v>69.99</v>
       </c>
       <c r="E1252" t="str">
         <v/>
       </c>
       <c r="F1252" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="str">
-        <v>898-3</v>
+        <v>905-8</v>
       </c>
       <c r="B1253" t="str">
-        <v>PERF MANCERA PARIS BLACK INTENSITIVE AOUD EDP 120ML</v>
+        <v>PERF PARFUMS DE MALY CASTLEY EDP 125ML</v>
       </c>
       <c r="C1253" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1253">
-        <v>75</v>
+        <v>290</v>
       </c>
       <c r="E1253" t="str">
         <v/>
       </c>
       <c r="F1253" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="str">
-        <v>899-0</v>
+        <v>904-1</v>
       </c>
       <c r="B1254" t="str">
-        <v>PERF MANCERA PARIS GOLD INTENSITIVE AOUD EDP 120ML</v>
+        <v>PERF PARFUMS DE MARLY CASSILI 75ML</v>
       </c>
       <c r="C1254" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1254">
-        <v>75</v>
+        <v>260</v>
       </c>
       <c r="E1254" t="str">
         <v/>
       </c>
       <c r="F1254" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="str">
-        <v>901-0</v>
+        <v>906-5</v>
       </c>
       <c r="B1255" t="str">
-        <v>PERF MANCERA PARIS JADRIN EXCLUSIF EDP 120ML</v>
+        <v>PERF PARFUMS DE MARLY DARCY EDP 75ML</v>
       </c>
       <c r="C1255" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1255">
-        <v>99</v>
+        <v>235</v>
       </c>
       <c r="E1255" t="str">
         <v/>
       </c>
       <c r="F1255" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="str">
-        <v>889-1</v>
+        <v>907-2</v>
       </c>
       <c r="B1256" t="str">
-        <v>PERF MASION FRANCIS KURKDJIAN OUD SATIN MOOD EXTRAIT DE PAR</v>
+        <v>PERF PARFUMS DE MARLY DARLEY EDP 125</v>
       </c>
       <c r="C1256" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1256">
-        <v>385</v>
+        <v>250</v>
       </c>
       <c r="E1256" t="str">
         <v/>
       </c>
       <c r="F1256" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="str">
-        <v>891-4</v>
+        <v>908-9</v>
       </c>
       <c r="B1257" t="str">
-        <v>PERF MASION FRANCIS KURKDJIAN PARIS OUD EDP 70ML</v>
+        <v>PERF PARFUMS DE MARLY DELINA EXCLUSIF PARFUME</v>
       </c>
       <c r="C1257" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1257">
-        <v>360</v>
+        <v>255</v>
       </c>
       <c r="E1257" t="str">
         <v/>
       </c>
       <c r="F1257" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="str">
-        <v>1728-2</v>
+        <v>909-6</v>
       </c>
       <c r="B1258" t="str">
-        <v>PERF MONTBLANC EXPLORER EXTREME PARFUM 100ML</v>
+        <v>PERF PARFUMS DE MARLY DELINA LA ROSEE EDP 30ML FEM</v>
       </c>
       <c r="C1258" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1258">
-        <v>59.99</v>
+        <v>180</v>
       </c>
       <c r="E1258" t="str">
         <v/>
       </c>
       <c r="F1258" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="str">
-        <v>1823-4</v>
+        <v>911-9</v>
       </c>
       <c r="B1259" t="str">
-        <v>PERF MOSCHINO TOY 2 PEARL EDP 100ML UNI</v>
+        <v>PERF PARFUMS DE MARLY GALLOWAY EDP 125ML</v>
       </c>
       <c r="C1259" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1259">
-        <v>59.99</v>
+        <v>210</v>
       </c>
       <c r="E1259" t="str">
         <v/>
       </c>
       <c r="F1259" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="str">
-        <v>1824-1</v>
+        <v>912-6</v>
       </c>
       <c r="B1260" t="str">
-        <v>PERF MOSCHINO TOY BUBBLE GUM EDT 100ML FEME</v>
+        <v>PERF PARFUMS DE MARLY GODOLFHIN ROYAL ESSENCE EDP 125ML</v>
       </c>
       <c r="C1260" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1260">
-        <v>41.99</v>
+        <v>200</v>
       </c>
       <c r="E1260" t="str">
         <v/>
       </c>
       <c r="F1260" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="str">
-        <v>1738-1</v>
+        <v>913-3</v>
       </c>
       <c r="B1261" t="str">
-        <v>PERF MUGLER ALIEN EDP 60ML</v>
+        <v>PERF PARFUMS DE MARLY HALTANE EDP 125ML</v>
       </c>
       <c r="C1261" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1261">
-        <v>70</v>
+        <v>220</v>
       </c>
       <c r="E1261" t="str">
         <v/>
       </c>
       <c r="F1261" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="str">
-        <v>1741-1</v>
+        <v>914-0</v>
       </c>
       <c r="B1262" t="str">
-        <v>PERF MUGLER ANGEL EDP 25ML</v>
+        <v>PERF PARFUMS DE MARLY KALAN EDP 125ML</v>
       </c>
       <c r="C1262" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1262">
-        <v>55</v>
+        <v>250</v>
       </c>
       <c r="E1262" t="str">
         <v/>
       </c>
       <c r="F1262" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="str">
-        <v>1742-8</v>
+        <v>915-7</v>
       </c>
       <c r="B1263" t="str">
-        <v>PERF MUGLER ANGEL EDP 50ML</v>
+        <v>PERF PARFUMS DE MARLY MELIORA EDP 75ML</v>
       </c>
       <c r="C1263" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1263">
-        <v>69.99</v>
+        <v>285</v>
       </c>
       <c r="E1263" t="str">
         <v/>
       </c>
       <c r="F1263" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="str">
-        <v>1743-5</v>
+        <v>916-4</v>
       </c>
       <c r="B1264" t="str">
-        <v>PERF MUGLER ANGEL EDT 100ML FEM</v>
+        <v>PERF PARFUMS DE MARLY PALATINE EDP 75ML</v>
       </c>
       <c r="C1264" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1264">
-        <v>79.99</v>
+        <v>230</v>
       </c>
       <c r="E1264" t="str">
         <v/>
       </c>
       <c r="F1264" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="str">
-        <v>1744-2</v>
+        <v>917-1</v>
       </c>
       <c r="B1265" t="str">
-        <v>PERF MUGLER ELIXIR EDP 100ML FEM</v>
+        <v>PERF PARFUMS DE MARLY PEGASUS EXCLUSIF EDP 125ML MASCH</v>
       </c>
       <c r="C1265" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1265">
-        <v>114.99</v>
+        <v>235</v>
       </c>
       <c r="E1265" t="str">
         <v/>
       </c>
       <c r="F1265" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="str">
-        <v>1745-9</v>
+        <v>918-8</v>
       </c>
       <c r="B1266" t="str">
-        <v>PERF MUGLER FANTASM EDP SENSUELLE 100ML FEM</v>
+        <v>PERF PARFUMS DE MARLY PERCIVAL EDP 75ML</v>
       </c>
       <c r="C1266" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1266">
-        <v>87.99</v>
+        <v>225</v>
       </c>
       <c r="E1266" t="str">
         <v/>
       </c>
       <c r="F1266" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="str">
-        <v>1739-8</v>
+        <v>919-5</v>
       </c>
       <c r="B1267" t="str">
-        <v>PERF MUGLER GODDESS INTENSE EDP 60ML FEM</v>
+        <v>PERF PARFUMS DE MARLY PERSEUS EDP 125 ML MASC</v>
       </c>
       <c r="C1267" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1267">
-        <v>72.99</v>
+        <v>203</v>
       </c>
       <c r="E1267" t="str">
         <v/>
       </c>
       <c r="F1267" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="str">
-        <v>1740-4</v>
+        <v>920-1</v>
       </c>
       <c r="B1268" t="str">
-        <v>PERF MUGLER HYPERSENSE EDP 90ML</v>
+        <v>PERF PARFUMS DE MARLY PERSEUS EDP 75ML</v>
       </c>
       <c r="C1268" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1268">
-        <v>79.99</v>
+        <v>185</v>
       </c>
       <c r="E1268" t="str">
         <v/>
       </c>
       <c r="F1268" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="str">
-        <v>1749-7</v>
+        <v>828-0</v>
       </c>
       <c r="B1269" t="str">
-        <v>PERF MUGLER KIT ALIEN GODDESS EDP 60ML+50ML B/L+EDP 10ML</v>
+        <v>PERF PARIS CORNER FAYORA OSHINO 100ML</v>
       </c>
       <c r="C1269" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1269">
-        <v>79.99</v>
+        <v>30</v>
       </c>
       <c r="E1269" t="str">
         <v/>
       </c>
       <c r="F1269" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="str">
-        <v>1746-6</v>
+        <v>829-7</v>
       </c>
       <c r="B1270" t="str">
-        <v>PERF MUGLER NOVA FRITEE EDP 100ML FEM</v>
+        <v>PERF PARIS CORNER MARSHMALLOW BLUSH EDP 100ML</v>
       </c>
       <c r="C1270" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1270">
-        <v>89.99</v>
+        <v>35</v>
       </c>
       <c r="E1270" t="str">
         <v/>
       </c>
       <c r="F1270" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="str">
-        <v>1747-3</v>
+        <v>830-3</v>
       </c>
       <c r="B1271" t="str">
-        <v>PERF MUGLER STANDING STAR EDP 100ML FEM</v>
+        <v>PERF PARIS CORNER MAWJ APPLETINI 100ML</v>
       </c>
       <c r="C1271" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1271">
-        <v>89.99</v>
+        <v>30</v>
       </c>
       <c r="E1271" t="str">
         <v/>
       </c>
       <c r="F1271" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="str">
-        <v>1748-0</v>
+        <v>831-0</v>
       </c>
       <c r="B1272" t="str">
-        <v>PERF MUGLER STELLAR EDP 100ML FEM</v>
+        <v>PERF PARIS CORNER MAWJ MOSCOW MLE 100ML</v>
       </c>
       <c r="C1272" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1272">
-        <v>129.99</v>
+        <v>30</v>
       </c>
       <c r="E1272" t="str">
         <v/>
       </c>
       <c r="F1272" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="str">
-        <v>1731-2</v>
+        <v>832-7</v>
       </c>
       <c r="B1273" t="str">
-        <v>PERF NARCISO RODRIGUEZ FOR HER EDP 100ML- CJA NEGRA</v>
+        <v>PERF PARIS CORNER OPHIDIAN MANGO BLISS 100ML</v>
       </c>
       <c r="C1273" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1273">
-        <v>79.99</v>
+        <v>30</v>
       </c>
       <c r="E1273" t="str">
         <v/>
       </c>
       <c r="F1273" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="str">
-        <v>608-8</v>
+        <v>833-4</v>
       </c>
       <c r="B1274" t="str">
-        <v>PERF NISHANE FAN YOUR FLAMES EXTRIAL DE PARFUM 100ML</v>
+        <v>PERF PARIS CORNER VOUX ELEGANTE 100ML</v>
       </c>
       <c r="C1274" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1274">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="E1274" t="str">
         <v/>
       </c>
       <c r="F1274" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="str">
-        <v>609-5</v>
+        <v>834-1</v>
       </c>
       <c r="B1275" t="str">
-        <v>PERF NISHANE FAN YOUR FLAMES X EXTRAIT DE PARFUM 100ML</v>
+        <v>PERF PARIS CORNER VOUX TURQOISE 100ML</v>
       </c>
       <c r="C1275" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1275">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="E1275" t="str">
         <v/>
       </c>
       <c r="F1275" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="str">
-        <v>954-6</v>
+        <v>1736-7</v>
       </c>
       <c r="B1276" t="str">
-        <v>PERF ORIENTICA AMBER EXTRAIT 80ML</v>
+        <v>PERF PRADA LUNA ROSSA CARBON EDT 100ML</v>
       </c>
       <c r="C1276" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1276">
-        <v>54</v>
+        <v>84.99</v>
       </c>
       <c r="E1276" t="str">
         <v/>
       </c>
       <c r="F1276" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="str">
-        <v>950-8</v>
+        <v>1735-0</v>
       </c>
       <c r="B1277" t="str">
-        <v>PERF ORIENTICA AZURE FANTASY 80ML</v>
+        <v>PERF PRADA PARADOXE INTENSE EDP 90ML</v>
       </c>
       <c r="C1277" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1277">
-        <v>60</v>
+        <v>109.99</v>
       </c>
       <c r="E1277" t="str">
         <v/>
       </c>
       <c r="F1277" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="str">
-        <v>963-8</v>
+        <v>478-7</v>
       </c>
       <c r="B1278" t="str">
-        <v>PERF ORIENTICA DANIA PREMIUM EDP 80ML</v>
+        <v>PERF RASASI AL WISAM-DAY WHITE 100ML</v>
       </c>
       <c r="C1278" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1278">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="E1278" t="str">
         <v/>
       </c>
       <c r="F1278" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="str">
-        <v>1259-1</v>
+        <v>479-4</v>
       </c>
       <c r="B1279" t="str">
-        <v>PERF ORIENTICA DESERT DUSK EDP 80ML</v>
+        <v>PERF RASASI DAAREJ MEN 100ML</v>
       </c>
       <c r="C1279" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1279">
-        <v>61.99</v>
+        <v>21</v>
       </c>
       <c r="E1279" t="str">
         <v/>
       </c>
       <c r="F1279" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="str">
-        <v>1417-5</v>
+        <v>480-0</v>
       </c>
       <c r="B1280" t="str">
-        <v>PERF ORIENTICA IMPERIAL JADE 80ML</v>
+        <v>PERF RASASI DAAREJ WOMEN 100ML</v>
       </c>
       <c r="C1280" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1280">
-        <v>60.99</v>
+        <v>21</v>
       </c>
       <c r="E1280" t="str">
         <v/>
       </c>
       <c r="F1280" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="str">
-        <v>825-9</v>
+        <v>481-7</v>
       </c>
       <c r="B1281" t="str">
-        <v>PERF ORIENTICA KIT LUXURY COLLECTIOIN ROYAL BLEU (4 PCS)</v>
+        <v>PERF RASASI ENTEASH EDP 100ML</v>
       </c>
       <c r="C1281" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1281">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="E1281" t="str">
         <v/>
       </c>
       <c r="F1281" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="str">
-        <v>826-6</v>
+        <v>483-1</v>
       </c>
       <c r="B1282" t="str">
-        <v>PERF ORIENTICA KIT LUXURY COLLECTION VELVET GOLD (4 PCS)</v>
+        <v>PERF RASASI HAMSAAT EDP 100ML</v>
       </c>
       <c r="C1282" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1282">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="E1282" t="str">
         <v/>
       </c>
       <c r="F1282" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="str">
-        <v>1257-7</v>
+        <v>484-8</v>
       </c>
       <c r="B1283" t="str">
-        <v>PERF ORIENTICA NARDO OUD EDP 80ML</v>
+        <v>PERF RASASI HATEM MEN EDP 75ML</v>
       </c>
       <c r="C1283" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1283">
-        <v>79.99</v>
+        <v>21</v>
       </c>
       <c r="E1283" t="str">
         <v/>
       </c>
       <c r="F1283" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="str">
-        <v>1258-4</v>
+        <v>477-0</v>
       </c>
       <c r="B1284" t="str">
-        <v>PERF ORIENTICA ROSE ECLAT 80ML</v>
+        <v>PERF RASASI HAWAS BLACK MAN 100ML</v>
       </c>
       <c r="C1284" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1284">
-        <v>61.99</v>
+        <v>25</v>
       </c>
       <c r="E1284" t="str">
         <v/>
       </c>
       <c r="F1284" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="str">
-        <v>947-8</v>
+        <v>1473-1</v>
       </c>
       <c r="B1285" t="str">
-        <v>PERF ORIENTICA ROYAL AMBAR EDP80ML</v>
+        <v>PERF RASASI HAWAS ELIXIR 100ML</v>
       </c>
       <c r="C1285" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1285">
-        <v>50</v>
+        <v>25.99</v>
       </c>
       <c r="E1285" t="str">
         <v/>
       </c>
       <c r="F1285" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="str">
-        <v>1732-9</v>
+        <v>474-9</v>
       </c>
       <c r="B1286" t="str">
-        <v>PERF PACO RABANNE 1 ONE MILLION EDT 100ML MASC</v>
+        <v>PERF RASASI HAWAS FOR HER 100ML</v>
       </c>
       <c r="C1286" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1286">
-        <v>49.99</v>
+        <v>20</v>
       </c>
       <c r="E1286" t="str">
         <v/>
       </c>
       <c r="F1286" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="str">
-        <v>1733-6</v>
+        <v>475-6</v>
       </c>
       <c r="B1287" t="str">
-        <v>PERF PACO RABANNE FAME EDP 80ML FEM</v>
+        <v>PERF RASASI HAWAS HIM 100ML</v>
       </c>
       <c r="C1287" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1287">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E1287" t="str">
         <v/>
       </c>
       <c r="F1287" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="str">
-        <v>1734-3</v>
+        <v>476-3</v>
       </c>
       <c r="B1288" t="str">
-        <v>PERF PACO RABANNE INVICTUS EDT 100ML MASC</v>
+        <v>PERF RASASI HAWAS ICE MEN 100ML</v>
       </c>
       <c r="C1288" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1288">
-        <v>49.99</v>
+        <v>35.99</v>
       </c>
       <c r="E1288" t="str">
         <v/>
       </c>
       <c r="F1288" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="str">
-        <v>1825-8</v>
+        <v>1550-9</v>
       </c>
       <c r="B1289" t="str">
-        <v>PERF PACO RABANNE LADY MILLION EDP 80ML</v>
+        <v>PERF RASASI HAWAS KOBRA EDP 100ML</v>
       </c>
       <c r="C1289" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1289">
-        <v>64.99</v>
+        <v>39.99</v>
       </c>
       <c r="E1289" t="str">
         <v/>
       </c>
       <c r="F1289" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="str">
-        <v>1737-4</v>
+        <v>1833-3</v>
       </c>
       <c r="B1290" t="str">
-        <v>PERF PACO RABANNE PHANTOM ELIXIR PARFUM INTENSE 100ML MASC</v>
+        <v>PERF RASASI HAWAS LONDON 100ML</v>
       </c>
       <c r="C1290" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1290">
-        <v>69.99</v>
+        <v>38.99</v>
       </c>
       <c r="E1290" t="str">
         <v/>
       </c>
       <c r="F1290" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="str">
-        <v>905-8</v>
+        <v>1155-6</v>
       </c>
       <c r="B1291" t="str">
-        <v>PERF PARFUMS DE MALY CASTLEY EDP 125ML</v>
+        <v>PERF RASASI HAWAS MALIBU 100ML</v>
       </c>
       <c r="C1291" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1291">
-        <v>290</v>
+        <v>35</v>
       </c>
       <c r="E1291" t="str">
         <v/>
       </c>
       <c r="F1291" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="str">
-        <v>904-1</v>
+        <v>1539-4</v>
       </c>
       <c r="B1292" t="str">
-        <v>PERF PARFUMS DE MARLY CASSILI 75ML</v>
+        <v>PERF RASASI HAWAS TROPICAL EDP 100ML</v>
       </c>
       <c r="C1292" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1292">
-        <v>260</v>
+        <v>38.99</v>
       </c>
       <c r="E1292" t="str">
         <v/>
       </c>
       <c r="F1292" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="str">
-        <v>906-5</v>
+        <v>1540-0</v>
       </c>
       <c r="B1293" t="str">
-        <v>PERF PARFUMS DE MARLY DARCY EDP 75ML</v>
+        <v>PERF RASASI HAWAS VERDE EDP 100ML</v>
       </c>
       <c r="C1293" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1293">
-        <v>235</v>
+        <v>35.99</v>
       </c>
       <c r="E1293" t="str">
         <v/>
       </c>
       <c r="F1293" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="str">
-        <v>907-2</v>
+        <v>485-5</v>
       </c>
       <c r="B1294" t="str">
-        <v>PERF PARFUMS DE MARLY DARLEY EDP 125</v>
+        <v>PERF RASASI IBREEZ POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1294" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1294">
-        <v>250</v>
+        <v>17</v>
       </c>
       <c r="E1294" t="str">
         <v/>
       </c>
       <c r="F1294" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="str">
-        <v>908-9</v>
+        <v>486-2</v>
       </c>
       <c r="B1295" t="str">
-        <v>PERF PARFUMS DE MARLY DELINA EXCLUSIF PARFUME</v>
+        <v>PERF RASASI IBREEZ POUR HOMME EDP 100ML</v>
       </c>
       <c r="C1295" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1295">
-        <v>255</v>
+        <v>17</v>
       </c>
       <c r="E1295" t="str">
         <v/>
       </c>
       <c r="F1295" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="str">
-        <v>909-6</v>
+        <v>487-9</v>
       </c>
       <c r="B1296" t="str">
-        <v>PERF PARFUMS DE MARLY DELINA LA ROSEE EDP 30ML FEM</v>
+        <v>PERF RASASI L.Y AMBERGRIS SHOWERS 75ML</v>
       </c>
       <c r="C1296" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1296">
-        <v>180</v>
+        <v>50</v>
       </c>
       <c r="E1296" t="str">
         <v/>
       </c>
       <c r="F1296" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="str">
-        <v>911-9</v>
+        <v>488-6</v>
       </c>
       <c r="B1297" t="str">
-        <v>PERF PARFUMS DE MARLY GALLOWAY EDP 125ML</v>
+        <v>PERF RASASI L.Y ORCHID PRAIRIE 75ML</v>
       </c>
       <c r="C1297" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1297">
-        <v>210</v>
+        <v>51</v>
       </c>
       <c r="E1297" t="str">
         <v/>
       </c>
       <c r="F1297" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="str">
-        <v>912-6</v>
+        <v>489-3</v>
       </c>
       <c r="B1298" t="str">
-        <v>PERF PARFUMS DE MARLY GODOLFHIN ROYAL ESSENCE EDP 125ML</v>
+        <v>PERF RASASI L.Y TOBACCO BLAZE 75ML</v>
       </c>
       <c r="C1298" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1298">
-        <v>200</v>
+        <v>51</v>
       </c>
       <c r="E1298" t="str">
         <v/>
       </c>
       <c r="F1298" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="str">
-        <v>913-3</v>
+        <v>490-9</v>
       </c>
       <c r="B1299" t="str">
-        <v>PERF PARFUMS DE MARLY HALTANE EDP 125ML</v>
+        <v>PERF RASASI L.YUQAWAM MEN 75ML</v>
       </c>
       <c r="C1299" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1299">
-        <v>220</v>
+        <v>73</v>
       </c>
       <c r="E1299" t="str">
         <v/>
       </c>
       <c r="F1299" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="str">
-        <v>914-0</v>
+        <v>492-3</v>
       </c>
       <c r="B1300" t="str">
-        <v>PERF PARFUMS DE MARLY KALAN EDP 125ML</v>
+        <v>PERF RASASI MARHA MEN EDP 100ML</v>
       </c>
       <c r="C1300" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1300">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="E1300" t="str">
         <v/>
       </c>
       <c r="F1300" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="str">
-        <v>915-7</v>
+        <v>493-0</v>
       </c>
       <c r="B1301" t="str">
-        <v>PERF PARFUMS DE MARLY MELIORA EDP 75ML</v>
+        <v>PERF RASASI MARHA WOMEN EDP 100ML</v>
       </c>
       <c r="C1301" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1301">
-        <v>285</v>
+        <v>20</v>
       </c>
       <c r="E1301" t="str">
         <v/>
       </c>
       <c r="F1301" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="str">
-        <v>916-4</v>
+        <v>494-7</v>
       </c>
       <c r="B1302" t="str">
-        <v>PERF PARFUMS DE MARLY PALATINE EDP 75ML</v>
+        <v>PERF RASASI NAFAEIS ALSHAGAF FEMME 100ML</v>
       </c>
       <c r="C1302" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1302">
-        <v>230</v>
+        <v>30</v>
       </c>
       <c r="E1302" t="str">
         <v/>
       </c>
       <c r="F1302" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="str">
-        <v>917-1</v>
+        <v>495-4</v>
       </c>
       <c r="B1303" t="str">
-        <v>PERF PARFUMS DE MARLY PEGASUS EXCLUSIF EDP 125ML MASCH</v>
+        <v>PERF RASASI NAFAEIS ALSHAGAF HOMME 100ML</v>
       </c>
       <c r="C1303" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1303">
-        <v>235</v>
+        <v>30</v>
       </c>
       <c r="E1303" t="str">
         <v/>
       </c>
       <c r="F1303" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="str">
-        <v>918-8</v>
+        <v>496-1</v>
       </c>
       <c r="B1304" t="str">
-        <v>PERF PARFUMS DE MARLY PERCIVAL EDP 75ML</v>
+        <v>PERF RASASI RADI EDP 100ML</v>
       </c>
       <c r="C1304" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1304">
-        <v>225</v>
+        <v>21</v>
       </c>
       <c r="E1304" t="str">
         <v/>
       </c>
       <c r="F1304" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="str">
-        <v>919-5</v>
+        <v>497-8</v>
       </c>
       <c r="B1305" t="str">
-        <v>PERF PARFUMS DE MARLY PERSEUS EDP 125 ML MASC</v>
+        <v>PERF RASASI RUMZ 9325 POUR ELLE 50ML</v>
       </c>
       <c r="C1305" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1305">
-        <v>203</v>
+        <v>30</v>
       </c>
       <c r="E1305" t="str">
         <v/>
       </c>
       <c r="F1305" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="str">
-        <v>920-1</v>
+        <v>498-5</v>
       </c>
       <c r="B1306" t="str">
-        <v>PERF PARFUMS DE MARLY PERSEUS EDP 75ML</v>
+        <v>PERF RASASI RUMZ 9325 POUR LUI 50ML</v>
       </c>
       <c r="C1306" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1306">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="E1306" t="str">
         <v/>
       </c>
       <c r="F1306" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="str">
-        <v>828-0</v>
+        <v>499-2</v>
       </c>
       <c r="B1307" t="str">
-        <v>PERF PARIS CORNER FAYORA OSHINO 100ML</v>
+        <v>PERF RASASI S. LAMAAN LAVENDER OUD 100ML</v>
       </c>
       <c r="C1307" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1307">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="E1307" t="str">
         <v/>
       </c>
       <c r="F1307" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="str">
-        <v>829-7</v>
+        <v>555-5</v>
       </c>
       <c r="B1308" t="str">
-        <v>PERF PARIS CORNER MARSHMALLOW BLUSH EDP 100ML</v>
+        <v>PERF RASASI S. LAMAAN MUSK OUD 100ML</v>
       </c>
       <c r="C1308" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1308">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="E1308" t="str">
         <v/>
       </c>
       <c r="F1308" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="str">
-        <v>830-3</v>
+        <v>501-2</v>
       </c>
       <c r="B1309" t="str">
-        <v>PERF PARIS CORNER MAWJ APPLETINI 100ML</v>
+        <v>PERF RASASI S. LAMAAN OUD OMBRE 100ML</v>
       </c>
       <c r="C1309" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1309">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="E1309" t="str">
         <v/>
       </c>
       <c r="F1309" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="str">
-        <v>831-0</v>
+        <v>502-9</v>
       </c>
       <c r="B1310" t="str">
-        <v>PERF PARIS CORNER MAWJ MOSCOW MLE 100ML</v>
+        <v>PERF RASASI S. LAMAAN OUD RODE 100ML</v>
       </c>
       <c r="C1310" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1310">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="E1310" t="str">
         <v/>
       </c>
       <c r="F1310" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="str">
-        <v>832-7</v>
+        <v>503-6</v>
       </c>
       <c r="B1311" t="str">
-        <v>PERF PARIS CORNER OPHIDIAN MANGO BLISS 100ML</v>
+        <v>PERF RASASI SHUHRAH MEN EDP 90ML</v>
       </c>
       <c r="C1311" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1311">
         <v>30</v>
       </c>
       <c r="E1311" t="str">
         <v/>
       </c>
       <c r="F1311" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="str">
-        <v>833-4</v>
+        <v>504-3</v>
       </c>
       <c r="B1312" t="str">
-        <v>PERF PARIS CORNER VOUX ELEGANTE 100ML</v>
+        <v>PERF RASASI SHUHRAH WOMEN EDP 90ML</v>
       </c>
       <c r="C1312" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1312">
         <v>30</v>
       </c>
       <c r="E1312" t="str">
         <v/>
       </c>
       <c r="F1312" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="str">
-        <v>834-1</v>
+        <v>505-0</v>
       </c>
       <c r="B1313" t="str">
-        <v>PERF PARIS CORNER VOUX TURQOISE 100ML</v>
+        <v>PERF RASASI SOMOW ALRAS MAALI EDP 100ML</v>
       </c>
       <c r="C1313" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1313">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="E1313" t="str">
         <v/>
       </c>
       <c r="F1313" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="str">
-        <v>1736-7</v>
+        <v>506-7</v>
       </c>
       <c r="B1314" t="str">
-        <v>PERF PRADA LUNA ROSSA CARBON EDT 100ML</v>
+        <v>PERF RASASI SOMOW ALRAS WAJAHA EDP 100ML</v>
       </c>
       <c r="C1314" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1314">
-        <v>84.99</v>
+        <v>57</v>
       </c>
       <c r="E1314" t="str">
         <v/>
       </c>
       <c r="F1314" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="str">
-        <v>1735-0</v>
+        <v>507-4</v>
       </c>
       <c r="B1315" t="str">
-        <v>PERF PRADA PARADOXE INTENSE EDP 90ML</v>
+        <v>PERF RASASI T.COLLECTION AL GHALIA 100ML</v>
       </c>
       <c r="C1315" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1315">
-        <v>109.99</v>
+        <v>41</v>
       </c>
       <c r="E1315" t="str">
         <v/>
       </c>
       <c r="F1315" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="str">
-        <v>478-7</v>
+        <v>508-1</v>
       </c>
       <c r="B1316" t="str">
-        <v>PERF RASASI AL WISAM-DAY WHITE 100ML</v>
+        <v>PERF RASASI T.COLLECTION DORAR 100ML</v>
       </c>
       <c r="C1316" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1316">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E1316" t="str">
         <v/>
       </c>
       <c r="F1316" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="str">
-        <v>479-4</v>
+        <v>509-8</v>
       </c>
       <c r="B1317" t="str">
-        <v>PERF RASASI DAAREJ MEN 100ML</v>
+        <v>PERF RASASI YUMN POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1317" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1317">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E1317" t="str">
         <v/>
       </c>
       <c r="F1317" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="str">
-        <v>480-0</v>
+        <v>510-4</v>
       </c>
       <c r="B1318" t="str">
-        <v>PERF RASASI DAAREJ WOMEN 100ML</v>
+        <v>PERF RASASI YUMN POUR HOMME EDP 100MLP</v>
       </c>
       <c r="C1318" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1318">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E1318" t="str">
         <v/>
       </c>
       <c r="F1318" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="str">
-        <v>481-7</v>
+        <v>835-8</v>
       </c>
       <c r="B1319" t="str">
-        <v>PERF RASASI ENTEASH EDP 100ML</v>
+        <v>PERF RAYHAAN AYKA EDP 100ML</v>
       </c>
       <c r="C1319" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1319">
         <v>19</v>
       </c>
       <c r="E1319" t="str">
         <v/>
       </c>
       <c r="F1319" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="str">
-        <v>483-1</v>
+        <v>837-2</v>
       </c>
       <c r="B1320" t="str">
-        <v>PERF RASASI HAMSAAT EDP 100ML</v>
+        <v>PERF RAYHAAN DAHLIYA EDP 100ML</v>
       </c>
       <c r="C1320" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1320">
-        <v>51</v>
+        <v>21.5</v>
       </c>
       <c r="E1320" t="str">
         <v/>
       </c>
       <c r="F1320" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="str">
-        <v>484-8</v>
+        <v>838-9</v>
       </c>
       <c r="B1321" t="str">
-        <v>PERF RASASI HATEM MEN EDP 75ML</v>
+        <v>PERF RAYHAAN ELIXIR EDP 100ML</v>
       </c>
       <c r="C1321" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1321">
-        <v>21</v>
+        <v>29.99</v>
       </c>
       <c r="E1321" t="str">
         <v/>
       </c>
       <c r="F1321" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="str">
-        <v>477-0</v>
+        <v>839-6</v>
       </c>
       <c r="B1322" t="str">
-        <v>PERF RASASI HAWAS BLACK MAN 100ML</v>
+        <v>PERF RAYHAAN FLORTIANA EDP 100ML</v>
       </c>
       <c r="C1322" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1322">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E1322" t="str">
         <v/>
       </c>
       <c r="F1322" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="str">
-        <v>1473-1</v>
+        <v>840-2</v>
       </c>
       <c r="B1323" t="str">
-        <v>PERF RASASI HAWAS ELIXIR 100ML</v>
+        <v>PERF RAYHAAN IMPERIA EDP 100ML</v>
       </c>
       <c r="C1323" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1323">
-        <v>25.99</v>
+        <v>22</v>
       </c>
       <c r="E1323" t="str">
         <v/>
       </c>
       <c r="F1323" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="str">
-        <v>474-9</v>
+        <v>844-0</v>
       </c>
       <c r="B1324" t="str">
-        <v>PERF RASASI HAWAS FOR HER 100ML</v>
+        <v>PERF RAYHAAN IN PINK EDP 100ML</v>
       </c>
       <c r="C1324" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1324">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E1324" t="str">
         <v/>
       </c>
       <c r="F1324" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="str">
-        <v>475-6</v>
+        <v>841-9</v>
       </c>
       <c r="B1325" t="str">
-        <v>PERF RASASI HAWAS HIM 100ML</v>
+        <v>PERF RAYHAAN LION EDP 100ML</v>
       </c>
       <c r="C1325" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1325">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E1325" t="str">
         <v/>
       </c>
       <c r="F1325" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="str">
-        <v>476-3</v>
+        <v>842-6</v>
       </c>
       <c r="B1326" t="str">
-        <v>PERF RASASI HAWAS ICE MEN 100ML</v>
+        <v>PERF RAYHAAN NOCTURNO EDP 100ML</v>
       </c>
       <c r="C1326" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1326">
-        <v>35.99</v>
+        <v>22</v>
       </c>
       <c r="E1326" t="str">
         <v/>
       </c>
       <c r="F1326" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="str">
-        <v>1550-9</v>
+        <v>670-5</v>
       </c>
       <c r="B1327" t="str">
-        <v>PERF RASASI HAWAS KOBRA EDP 100ML</v>
+        <v>PERF RAYHAAN OCEAN RUSH EDP 100ML</v>
       </c>
       <c r="C1327" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1327">
-        <v>39.99</v>
+        <v>20</v>
       </c>
       <c r="E1327" t="str">
         <v/>
       </c>
       <c r="F1327" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="str">
-        <v>1833-3</v>
+        <v>921-8</v>
       </c>
       <c r="B1328" t="str">
-        <v>PERF RASASI HAWAS LONDON 100ML</v>
+        <v>PERF TOM FORD CAFE ROSE EDP 100ML</v>
       </c>
       <c r="C1328" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1328">
-        <v>38.99</v>
+        <v>177</v>
       </c>
       <c r="E1328" t="str">
         <v/>
       </c>
       <c r="F1328" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="str">
-        <v>1155-6</v>
+        <v>922-5</v>
       </c>
       <c r="B1329" t="str">
-        <v>PERF RASASI HAWAS MALIBU 100ML</v>
+        <v>PERF TOM FORD COSTA AZZURRA EDP 100ML</v>
       </c>
       <c r="C1329" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1329">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="E1329" t="str">
         <v/>
       </c>
       <c r="F1329" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="str">
-        <v>1539-4</v>
+        <v>923-2</v>
       </c>
       <c r="B1330" t="str">
-        <v>PERF RASASI HAWAS TROPICAL EDP 100ML</v>
+        <v>PERF TOM FORD FOR MEN EDT  100ML</v>
       </c>
       <c r="C1330" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1330">
-        <v>38.99</v>
+        <v>155</v>
       </c>
       <c r="E1330" t="str">
         <v/>
       </c>
       <c r="F1330" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="str">
-        <v>1540-0</v>
+        <v>924-9</v>
       </c>
       <c r="B1331" t="str">
-        <v>PERF RASASI HAWAS VERDE EDP 100ML</v>
+        <v>PERF TOM FORD JASMIN ROUGE EDP 100ML FEM</v>
       </c>
       <c r="C1331" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1331">
-        <v>35.99</v>
+        <v>295</v>
       </c>
       <c r="E1331" t="str">
         <v/>
       </c>
       <c r="F1331" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="str">
-        <v>485-5</v>
+        <v>925-6</v>
       </c>
       <c r="B1332" t="str">
-        <v>PERF RASASI IBREEZ POUR FEMME EDP 100ML</v>
+        <v>PERF TOM FORD NOIR EDP 50ML</v>
       </c>
       <c r="C1332" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1332">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E1332" t="str">
         <v/>
       </c>
       <c r="F1332" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="str">
-        <v>486-2</v>
+        <v>926-3</v>
       </c>
       <c r="B1333" t="str">
-        <v>PERF RASASI IBREEZ POUR HOMME EDP 100ML</v>
+        <v>PERF TOM FORD NOIR EXTREME PARFUME 100ML MASC</v>
       </c>
       <c r="C1333" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1333">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="E1333" t="str">
         <v/>
       </c>
       <c r="F1333" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="str">
-        <v>487-9</v>
+        <v>927-0</v>
       </c>
       <c r="B1334" t="str">
-        <v>PERF RASASI L.Y AMBERGRIS SHOWERS 75ML</v>
+        <v>PERF TOM FORD OUD WOOD PARFUM 50ML MASC</v>
       </c>
       <c r="C1334" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1334">
-        <v>50</v>
+        <v>312</v>
       </c>
       <c r="E1334" t="str">
         <v/>
       </c>
       <c r="F1334" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="str">
-        <v>488-6</v>
+        <v>928-7</v>
       </c>
       <c r="B1335" t="str">
-        <v>PERF RASASI L.Y ORCHID PRAIRIE 75ML</v>
+        <v>PERF TOM FORD ROSE PRICK EDP 50ML</v>
       </c>
       <c r="C1335" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1335">
-        <v>51</v>
+        <v>260</v>
       </c>
       <c r="E1335" t="str">
         <v/>
       </c>
       <c r="F1335" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="str">
-        <v>489-3</v>
+        <v>1650-6</v>
       </c>
       <c r="B1336" t="str">
-        <v>PERF RASASI L.Y TOBACCO BLAZE 75ML</v>
+        <v>PERF TOMMY HILFIGER EDP 100ML FEME</v>
       </c>
       <c r="C1336" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1336">
-        <v>51</v>
+        <v>29.99</v>
       </c>
       <c r="E1336" t="str">
         <v/>
       </c>
       <c r="F1336" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="str">
-        <v>491-6</v>
+        <v>1651-3</v>
       </c>
       <c r="B1337" t="str">
-        <v>PERF RASASI L.YQAWAM WOMEN 75ML</v>
+        <v>PERF TOMMY HILFIGER EDP 100ML MASCULINO</v>
       </c>
       <c r="C1337" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1337">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>26.99</v>
+      </c>
+      <c r="E1337" t="str">
+        <v/>
       </c>
       <c r="F1337" t="str">
-        <v>SÍ</v>
+        <v>NO</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="str">
-        <v>490-9</v>
+        <v>1542-4</v>
       </c>
       <c r="B1338" t="str">
-        <v>PERF RASASI L.YUQAWAM MEN 75ML</v>
+        <v>PERF VALENTINO BORN IN ROMA EXTRADOSE UOMO PARFUM 100ML  MASCULINO</v>
       </c>
       <c r="C1338" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1338">
-        <v>73</v>
+        <v>119.99</v>
       </c>
       <c r="E1338" t="str">
         <v/>
       </c>
       <c r="F1338" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="str">
-        <v>492-3</v>
+        <v>1543-1</v>
       </c>
       <c r="B1339" t="str">
-        <v>PERF RASASI MARHA MEN EDP 100ML</v>
+        <v>PERF VALENTINO BORN IN ROMA GREEM EXTRAVAGANZA EDP 100ML</v>
       </c>
       <c r="C1339" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1339">
-        <v>21</v>
+        <v>129.99</v>
       </c>
       <c r="E1339" t="str">
         <v/>
       </c>
       <c r="F1339" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="str">
-        <v>493-0</v>
+        <v>1751-0</v>
       </c>
       <c r="B1340" t="str">
-        <v>PERF RASASI MARHA WOMEN EDP 100ML</v>
+        <v>PERF VALENTINO BORN IN ROMA THE GOLD EDT 100ML</v>
       </c>
       <c r="C1340" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1340">
-        <v>20</v>
+        <v>119.99</v>
       </c>
       <c r="E1340" t="str">
         <v/>
       </c>
       <c r="F1340" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="str">
-        <v>494-7</v>
+        <v>1750-3</v>
       </c>
       <c r="B1341" t="str">
-        <v>PERF RASASI NAFAEIS ALSHAGAF FEMME 100ML</v>
+        <v>PERF VALENTINO BORN IN ROMA YELLOW DREAM EDP 100ML</v>
       </c>
       <c r="C1341" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1341">
-        <v>30</v>
+        <v>99.99</v>
       </c>
       <c r="E1341" t="str">
         <v/>
       </c>
       <c r="F1341" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="str">
-        <v>495-4</v>
+        <v>1752-7</v>
       </c>
       <c r="B1342" t="str">
-        <v>PERF RASASI NAFAEIS ALSHAGAF HOMME 100ML</v>
+        <v>PERF VERSACE EROS EDP 100ML MASC</v>
       </c>
       <c r="C1342" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1342">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E1342" t="str">
         <v/>
       </c>
       <c r="F1342" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="str">
-        <v>496-1</v>
+        <v>1753-4</v>
       </c>
       <c r="B1343" t="str">
-        <v>PERF RASASI RADI EDP 100ML</v>
+        <v>PERF VERSACE EROS NAJIM POUR HOMME PARFUM 100ML</v>
       </c>
       <c r="C1343" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1343">
-        <v>21</v>
+        <v>79.99</v>
       </c>
       <c r="E1343" t="str">
         <v/>
       </c>
       <c r="F1343" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="str">
-        <v>497-8</v>
+        <v>1754-1</v>
       </c>
       <c r="B1344" t="str">
-        <v>PERF RASASI RUMZ 9325 POUR ELLE 50ML</v>
+        <v>PERF VERSACE EROS POUR HOMME PARFUM 100ML MASC</v>
       </c>
       <c r="C1344" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1344">
-        <v>30</v>
+        <v>79.99</v>
       </c>
       <c r="E1344" t="str">
         <v/>
       </c>
       <c r="F1344" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="str">
-        <v>498-5</v>
+        <v>1755-8</v>
       </c>
       <c r="B1345" t="str">
-        <v>PERF RASASI RUMZ 9325 POUR LUI 50ML</v>
+        <v>PERF VIKTOR/ROLF FLOWERBOMB EDP 100ML MASC</v>
       </c>
       <c r="C1345" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1345">
-        <v>30</v>
+        <v>69.99</v>
       </c>
       <c r="E1345" t="str">
         <v/>
       </c>
       <c r="F1345" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="str">
-        <v>499-2</v>
+        <v>1606-3</v>
       </c>
       <c r="B1346" t="str">
-        <v>PERF RASASI S. LAMAAN LAVENDER OUD 100ML</v>
+        <v>PERF XERJOFF CORO EDP 100ML</v>
       </c>
       <c r="C1346" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1346">
-        <v>59</v>
+        <v>151.99</v>
       </c>
       <c r="E1346" t="str">
         <v/>
       </c>
       <c r="F1346" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="str">
-        <v>555-5</v>
+        <v>613-2</v>
       </c>
       <c r="B1347" t="str">
-        <v>PERF RASASI S. LAMAAN MUSK OUD 100ML</v>
+        <v>PERF XERJOFF ERBA PURA EDP 100ML</v>
       </c>
       <c r="C1347" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1347">
-        <v>60</v>
+        <v>175</v>
       </c>
       <c r="E1347" t="str">
         <v/>
       </c>
       <c r="F1347" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="str">
-        <v>501-2</v>
+        <v>1604-9</v>
       </c>
       <c r="B1348" t="str">
-        <v>PERF RASASI S. LAMAAN OUD OMBRE 100ML</v>
+        <v>PERF XERJOFF OPERA EDP 100ML</v>
       </c>
       <c r="C1348" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1348">
-        <v>59</v>
+        <v>151.99</v>
       </c>
       <c r="E1348" t="str">
         <v/>
       </c>
       <c r="F1348" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="str">
-        <v>502-9</v>
+        <v>1605-6</v>
       </c>
       <c r="B1349" t="str">
-        <v>PERF RASASI S. LAMAAN OUD RODE 100ML</v>
+        <v>PERF XERJOFF SOPRANO EDP 100ML</v>
       </c>
       <c r="C1349" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1349">
-        <v>59</v>
+        <v>151.99</v>
       </c>
       <c r="E1349" t="str">
         <v/>
       </c>
       <c r="F1349" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="str">
-        <v>503-6</v>
+        <v>1544-8</v>
       </c>
       <c r="B1350" t="str">
-        <v>PERF RASASI SHUHRAH MEN EDP 90ML</v>
+        <v>PERF XERJOFF TORINO 21 EDP 100ML</v>
       </c>
       <c r="C1350" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1350">
-        <v>30</v>
+        <v>230.99</v>
       </c>
       <c r="E1350" t="str">
         <v/>
       </c>
       <c r="F1350" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="str">
-        <v>504-3</v>
+        <v>614-9</v>
       </c>
       <c r="B1351" t="str">
-        <v>PERF RASASI SHUHRAH WOMEN EDP 90ML</v>
+        <v>PERF XREJOFF ERBA PURA EDP 50ML</v>
       </c>
       <c r="C1351" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1351">
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="E1351" t="str">
         <v/>
       </c>
       <c r="F1351" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="str">
-        <v>505-0</v>
+        <v>1652-0</v>
       </c>
       <c r="B1352" t="str">
-        <v>PERF RASASI SOMOW ALRAS MAALI EDP 100ML</v>
+        <v>PERF YSL LIBRE ABSOLU PLATINE 90ML</v>
       </c>
       <c r="C1352" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1352">
-        <v>56</v>
+        <v>109.99</v>
       </c>
       <c r="E1352" t="str">
         <v/>
       </c>
       <c r="F1352" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="str">
-        <v>506-7</v>
+        <v>1689-6</v>
       </c>
       <c r="B1353" t="str">
-        <v>PERF RASASI SOMOW ALRAS WAJAHA EDP 100ML</v>
+        <v>PERF YSL LIBRE FLOWER FLAMES EDP 90ML FEME</v>
       </c>
       <c r="C1353" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1353">
-        <v>57</v>
+        <v>149.99</v>
       </c>
       <c r="E1353" t="str">
         <v/>
       </c>
       <c r="F1353" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="str">
-        <v>507-4</v>
+        <v>1653-7</v>
       </c>
       <c r="B1354" t="str">
-        <v>PERF RASASI T.COLLECTION AL GHALIA 100ML</v>
+        <v>PERF YSL LIBRE L EAU NUE EDP 90ML FEME</v>
       </c>
       <c r="C1354" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1354">
-        <v>41</v>
+        <v>99.99</v>
       </c>
       <c r="E1354" t="str">
         <v/>
       </c>
       <c r="F1354" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="str">
-        <v>508-1</v>
+        <v>1691-9</v>
       </c>
       <c r="B1355" t="str">
-        <v>PERF RASASI T.COLLECTION DORAR 100ML</v>
+        <v>PERF YSL MYSLF EDP 100ML BLANCO MASCULINO</v>
       </c>
       <c r="C1355" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1355">
-        <v>40</v>
+        <v>109.99</v>
       </c>
       <c r="E1355" t="str">
         <v/>
       </c>
       <c r="F1355" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="str">
-        <v>509-8</v>
+        <v>1690-2</v>
       </c>
       <c r="B1356" t="str">
-        <v>PERF RASASI YUMN POUR FEMME EDP 100ML</v>
+        <v>PERF YSL MYSLF LE PARFUM 100ML (NEGRO</v>
       </c>
       <c r="C1356" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1356">
-        <v>22</v>
+        <v>125</v>
       </c>
       <c r="E1356" t="str">
         <v/>
       </c>
       <c r="F1356" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="str">
-        <v>510-4</v>
+        <v>1692-6</v>
       </c>
       <c r="B1357" t="str">
-        <v>PERF RASASI YUMN POUR HOMME EDP 100MLP</v>
+        <v>PERF YSL Y LE PARFUM 100ML</v>
       </c>
       <c r="C1357" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1357">
-        <v>22</v>
+        <v>139.99</v>
       </c>
       <c r="E1357" t="str">
         <v/>
       </c>
       <c r="F1357" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="str">
-        <v>835-8</v>
+        <v>1658-2</v>
       </c>
       <c r="B1358" t="str">
-        <v>PERF RAYHAAN AYKA EDP 100ML</v>
+        <v>PERF ZAKAT TURBO FAST-FURIOUS EDP 100ML</v>
       </c>
       <c r="C1358" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1358">
-        <v>19</v>
+        <v>26.99</v>
       </c>
       <c r="E1358" t="str">
         <v/>
       </c>
       <c r="F1358" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="str">
-        <v>837-2</v>
+        <v>1659-9</v>
       </c>
       <c r="B1359" t="str">
-        <v>PERF RAYHAAN DAHLIYA EDP 100ML</v>
+        <v>PERF ZAKAT TURBO FINAL LAP EDP 100ML</v>
       </c>
       <c r="C1359" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1359">
-        <v>21.5</v>
+        <v>26.99</v>
       </c>
       <c r="E1359" t="str">
         <v/>
       </c>
       <c r="F1359" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="str">
-        <v>838-9</v>
+        <v>1660-5</v>
       </c>
       <c r="B1360" t="str">
-        <v>PERF RAYHAAN ELIXIR EDP 100ML</v>
+        <v>PERF ZAKAT TURBO SUPER CHARGE EDP 100ML</v>
       </c>
       <c r="C1360" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1360">
-        <v>29.99</v>
+        <v>26.99</v>
       </c>
       <c r="E1360" t="str">
         <v/>
       </c>
       <c r="F1360" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="str">
-        <v>839-6</v>
+        <v>1312-3</v>
       </c>
       <c r="B1361" t="str">
-        <v>PERF RAYHAAN FLORTIANA EDP 100ML</v>
+        <v>PERF ZAKAT WORLD CUP EDP 80ML</v>
       </c>
       <c r="C1361" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1361">
-        <v>22</v>
+        <v>79.99</v>
       </c>
       <c r="E1361" t="str">
         <v/>
       </c>
       <c r="F1361" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="str">
-        <v>840-2</v>
+        <v>1510-3</v>
       </c>
       <c r="B1362" t="str">
-        <v>PERF RAYHAAN IMPERIA EDP 100ML</v>
+        <v>PERF ZAKAT WORLD CUP VIP EDP 80ML</v>
       </c>
       <c r="C1362" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1362">
-        <v>22</v>
+        <v>69.99</v>
       </c>
       <c r="E1362" t="str">
         <v/>
       </c>
       <c r="F1362" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="str">
-        <v>844-0</v>
+        <v>725-2</v>
       </c>
       <c r="B1363" t="str">
-        <v>PERF RAYHAAN IN PINK EDP 100ML</v>
+        <v>PERFUME FRECH AVENUE VULCAN SABLE EDP 100ML</v>
       </c>
       <c r="C1363" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1363">
-        <v>22</v>
+        <v>23.99</v>
       </c>
       <c r="E1363" t="str">
         <v/>
       </c>
       <c r="F1363" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="str">
-        <v>841-9</v>
+        <v>637-8</v>
       </c>
       <c r="B1364" t="str">
-        <v>PERF RAYHAAN LION EDP 100ML</v>
+        <v>PERFUME FRENCH AVENUE SPECTRE GHOST EDP 80ML</v>
       </c>
       <c r="C1364" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1364">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E1364" t="str">
         <v/>
       </c>
       <c r="F1364" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="str">
-        <v>842-6</v>
+        <v>636-1</v>
       </c>
       <c r="B1365" t="str">
-        <v>PERF RAYHAAN NOCTURNO EDP 100ML</v>
+        <v>PERFUME FRENCH AVENUE VENENO SPECTRE GHOST EDP 80ML</v>
       </c>
       <c r="C1365" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1365">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E1365" t="str">
         <v/>
       </c>
       <c r="F1365" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="str">
-        <v>670-5</v>
+        <v>1471-7</v>
       </c>
       <c r="B1366" t="str">
-        <v>PERF RAYHAAN OCEAN RUSH EDP 100ML</v>
+        <v>PERFUME FRENCH AVENUE VULCAN BLACK FRIDAY EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1366" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1366">
-        <v>20</v>
+        <v>35.99</v>
       </c>
       <c r="E1366" t="str">
         <v/>
       </c>
       <c r="F1366" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="str">
-        <v>921-8</v>
+        <v>1725-1</v>
       </c>
       <c r="B1367" t="str">
-        <v>PERF TOM FORD CAFE ROSE EDP 100ML</v>
+        <v>PERFUME LANCOME IDOLE L EDT 100ML</v>
       </c>
       <c r="C1367" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1367">
-        <v>177</v>
+        <v>79.99</v>
       </c>
       <c r="E1367" t="str">
         <v/>
       </c>
       <c r="F1367" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="str">
-        <v>922-5</v>
+        <v>640-8</v>
       </c>
       <c r="B1368" t="str">
-        <v>PERF TOM FORD COSTA AZZURRA EDP 100ML</v>
+        <v>PERFUME LATTAFA BADEE AL OUD AMETHYST EDP 100ML</v>
       </c>
       <c r="C1368" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1368">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="E1368" t="str">
         <v/>
       </c>
       <c r="F1368" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="str">
-        <v>923-2</v>
+        <v>642-2</v>
       </c>
       <c r="B1369" t="str">
-        <v>PERF TOM FORD FOR MEN EDT  100ML</v>
+        <v>PERFUME LATTAFA FAKHAR MAN SILVER EDP 100ML</v>
       </c>
       <c r="C1369" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1369">
-        <v>155</v>
+        <v>24.99</v>
       </c>
       <c r="E1369" t="str">
         <v/>
       </c>
       <c r="F1369" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="str">
-        <v>924-9</v>
+        <v>643-9</v>
       </c>
       <c r="B1370" t="str">
-        <v>PERF TOM FORD JASMIN ROUGE EDP 100ML FEM</v>
+        <v>PERFUME LATTAFA FAKHAR ROSE EDP 100ML</v>
       </c>
       <c r="C1370" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1370">
-        <v>295</v>
+        <v>29.99</v>
       </c>
       <c r="E1370" t="str">
         <v/>
       </c>
       <c r="F1370" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="str">
-        <v>925-6</v>
+        <v>754-2</v>
       </c>
       <c r="B1371" t="str">
-        <v>PERF TOM FORD NOIR EDP 50ML</v>
+        <v>PERFUME MAISON ALHAMBRA KISMET FOR WOMEN EDP 100ML FEM</v>
       </c>
       <c r="C1371" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1371">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="E1371" t="str">
         <v/>
       </c>
       <c r="F1371" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="str">
-        <v>926-3</v>
+        <v>755-9</v>
       </c>
       <c r="B1372" t="str">
-        <v>PERF TOM FORD NOIR EXTREME PARFUME 100ML MASC</v>
+        <v>PERFUME MAISON ALHAMBRA LA CHARMANTE 100ML (VERDE)</v>
       </c>
       <c r="C1372" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1372">
-        <v>230</v>
+        <v>15</v>
       </c>
       <c r="E1372" t="str">
         <v/>
       </c>
       <c r="F1372" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="str">
-        <v>927-0</v>
+        <v>252-3</v>
       </c>
       <c r="B1373" t="str">
-        <v>PERF TOM FORD OUD WOOD PARFUM 50ML MASC</v>
+        <v>PERFUME ORIENTICA LUXU .ROSE ECLAT EDP</v>
       </c>
       <c r="C1373" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1373">
-        <v>312</v>
+        <v>2592</v>
       </c>
       <c r="E1373" t="str">
         <v/>
       </c>
       <c r="F1373" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="str">
-        <v>928-7</v>
+        <v>258-5</v>
       </c>
       <c r="B1374" t="str">
-        <v>PERF TOM FORD ROSE PRICK EDP 50ML</v>
+        <v>PERFUME ORIENTICA NARDO OUD 80ML</v>
       </c>
       <c r="C1374" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1374">
-        <v>260</v>
+        <v>31127.04</v>
       </c>
       <c r="E1374" t="str">
         <v/>
       </c>
       <c r="F1374" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="str">
-        <v>1650-6</v>
+        <v>239-4</v>
       </c>
       <c r="B1375" t="str">
-        <v>PERF TOMMY HILFIGER EDP 100ML FEME</v>
+        <v>PERFUME ORIENTICA ROYAL AMBER EDP 80ML</v>
       </c>
       <c r="C1375" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1375">
-        <v>29.99</v>
+        <v>53424</v>
       </c>
       <c r="E1375" t="str">
         <v/>
       </c>
       <c r="F1375" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="str">
-        <v>1651-3</v>
+        <v>491-6</v>
       </c>
       <c r="B1376" t="str">
-        <v>PERF TOMMY HILFIGER EDP 100ML MASCULINO</v>
+        <v>PERFUME RASASI L.YQAWAM WOMEN 75ML</v>
       </c>
       <c r="C1376" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1376">
-        <v>26.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>51</v>
+      </c>
+      <c r="E1376">
+        <v>60</v>
       </c>
       <c r="F1376" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="str">
-        <v>1541-7</v>
+        <v>444-2</v>
       </c>
       <c r="B1377" t="str">
-        <v>PERF VALENTINO BORN IN ROMA CORAL FANTASY EDP 100ML</v>
+        <v>PH16 ASPIRADOR P/ AUTO</v>
       </c>
       <c r="C1377" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1377">
-        <v>99.99</v>
+        <v>33</v>
       </c>
       <c r="E1377" t="str">
         <v/>
       </c>
       <c r="F1377" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="str">
-        <v>1542-4</v>
+        <v>1541-7</v>
       </c>
       <c r="B1378" t="str">
-        <v>PERF VALENTINO BORN IN ROMA EXTRADOSE UOMO PARFUM 100ML  MASCULINO</v>
+        <v>Perfume Valentino Uomo Born In Roma Coral Fantasy Eau de Toilette Masculino 100ML</v>
       </c>
       <c r="C1378" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUME</v>
       </c>
       <c r="D1378">
-        <v>119.99</v>
+        <v>99.99</v>
       </c>
       <c r="E1378" t="str">
         <v/>
       </c>
       <c r="F1378" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="str">
-        <v>1543-1</v>
+        <v>60-4</v>
       </c>
       <c r="B1379" t="str">
-        <v>PERF VALENTINO BORN IN ROMA GREEM EXTRAVAGANZA EDP 100ML</v>
+        <v>Q31 CARADOR PORTATIL NEGRO</v>
       </c>
       <c r="C1379" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1379">
-        <v>129.99</v>
+        <v>20</v>
       </c>
       <c r="E1379" t="str">
         <v/>
       </c>
       <c r="F1379" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="str">
-        <v>1751-0</v>
+        <v>61-1</v>
       </c>
       <c r="B1380" t="str">
-        <v>PERF VALENTINO BORN IN ROMA THE GOLD EDT 100ML</v>
+        <v>Q33 CARGAADOR PORTATIL+CABLE BLANCO</v>
       </c>
       <c r="C1380" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1380">
-        <v>119.99</v>
+        <v>21</v>
       </c>
       <c r="E1380" t="str">
         <v/>
       </c>
       <c r="F1380" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="str">
-        <v>1750-3</v>
+        <v>66-6</v>
       </c>
       <c r="B1381" t="str">
-        <v>PERF VALENTINO BORN IN ROMA YELLOW DREAM EDP 100ML</v>
+        <v>Q35 CARGADOR PORTATIL+CABLE NEGRO</v>
       </c>
       <c r="C1381" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1381">
-        <v>99.99</v>
+        <v>28</v>
       </c>
       <c r="E1381" t="str">
         <v/>
       </c>
       <c r="F1381" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="str">
-        <v>1752-7</v>
+        <v>31-4</v>
       </c>
       <c r="B1382" t="str">
-        <v>PERF VERSACE EROS EDP 100ML MASC</v>
+        <v>RED ACNE SUCCINIC ACID PEEL 40M MEDICUBE</v>
       </c>
       <c r="C1382" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D1382">
-        <v>60</v>
+        <v>29.99</v>
       </c>
       <c r="E1382" t="str">
         <v/>
       </c>
       <c r="F1382" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="str">
-        <v>1753-4</v>
+        <v>228-8</v>
       </c>
       <c r="B1383" t="str">
-        <v>PERF VERSACE EROS NAJIM POUR HOMME PARFUM 100ML</v>
+        <v>RELOJ INTELGENTE SPORT SILVER Y24 HOCO</v>
       </c>
       <c r="C1383" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1383">
-        <v>79.99</v>
+        <v>48</v>
       </c>
       <c r="E1383" t="str">
         <v/>
       </c>
       <c r="F1383" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="str">
-        <v>1754-1</v>
+        <v>214-1</v>
       </c>
       <c r="B1384" t="str">
-        <v>PERF VERSACE EROS POUR HOMME PARFUM 100ML MASC</v>
+        <v>RELOJ INTELIGENTE P/NINOS ROSA Y104 HOCO</v>
       </c>
       <c r="C1384" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1384">
-        <v>79.99</v>
+        <v>49</v>
       </c>
       <c r="E1384" t="str">
         <v/>
       </c>
       <c r="F1384" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="str">
-        <v>1755-8</v>
+        <v>227-1</v>
       </c>
       <c r="B1385" t="str">
-        <v>PERF VIKTOR/ROLF FLOWERBOMB EDP 100ML MASC</v>
+        <v>RELOJ INTELIGENTE SPORT NEGRO Y24 HOCO</v>
       </c>
       <c r="C1385" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1385">
-        <v>69.99</v>
+        <v>48</v>
       </c>
       <c r="E1385" t="str">
         <v/>
       </c>
       <c r="F1385" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="str">
-        <v>1606-3</v>
+        <v>230-1</v>
       </c>
       <c r="B1386" t="str">
-        <v>PERF XERJOFF CORO EDP 100ML</v>
+        <v>RELOJ INTELIGENTE SPORT NEGRO Y25 HOCO</v>
       </c>
       <c r="C1386" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1386">
-        <v>151.99</v>
+        <v>25</v>
       </c>
       <c r="E1386" t="str">
         <v/>
       </c>
       <c r="F1386" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="str">
-        <v>613-2</v>
+        <v>213-4</v>
       </c>
       <c r="B1387" t="str">
-        <v>PERF XERJOFF ERBA PURA EDP 100ML</v>
+        <v>RELOJ INTELIHENTE P/NINOS NEGRO Y104 HOCO</v>
       </c>
       <c r="C1387" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1387">
-        <v>175</v>
+        <v>49</v>
       </c>
       <c r="E1387" t="str">
         <v/>
       </c>
       <c r="F1387" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="str">
-        <v>1604-9</v>
+        <v>244-8</v>
       </c>
       <c r="B1388" t="str">
-        <v>PERF XERJOFF OPERA EDP 100ML</v>
+        <v>RELOJ SMART SPORT NEGRO Y30 HOCO</v>
       </c>
       <c r="C1388" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1388">
-        <v>151.99</v>
+        <v>27</v>
       </c>
       <c r="E1388" t="str">
         <v/>
       </c>
       <c r="F1388" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="str">
-        <v>1605-6</v>
+        <v>382-7</v>
       </c>
       <c r="B1389" t="str">
-        <v>PERF XERJOFF SOPRANO EDP 100ML</v>
+        <v>ROUTER WIFI4 BLANCO HI30 HOCO</v>
       </c>
       <c r="C1389" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1389">
-        <v>151.99</v>
+        <v>23</v>
       </c>
       <c r="E1389" t="str">
         <v/>
       </c>
       <c r="F1389" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="str">
-        <v>1544-8</v>
+        <v>426-8</v>
       </c>
       <c r="B1390" t="str">
-        <v>PERF XERJOFF TORINO 21 EDP 100ML</v>
+        <v>Receptor Bluetooth HOCO E58 Magic Music para auto</v>
       </c>
       <c r="C1390" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1390">
-        <v>230.99</v>
+        <v>9.5</v>
       </c>
       <c r="E1390" t="str">
         <v/>
       </c>
       <c r="F1390" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="str">
-        <v>614-9</v>
+        <v>445-9</v>
       </c>
       <c r="B1391" t="str">
-        <v>PERF XREJOFF ERBA PURA EDP 50ML</v>
+        <v>S53 CAOMPRESOR PORTATIL P/AUTO</v>
       </c>
       <c r="C1391" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1391">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="E1391" t="str">
         <v/>
       </c>
       <c r="F1391" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="str">
-        <v>1652-0</v>
+        <v>1046-7</v>
       </c>
       <c r="B1392" t="str">
-        <v>PERF YSL LIBRE ABSOLU PLATINE 90ML</v>
+        <v>SERUM FACIAL CELIMAX VITA-A RETINOL SHOT TIGHT</v>
       </c>
       <c r="C1392" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D1392">
-        <v>109.99</v>
+        <v>27.99</v>
       </c>
       <c r="E1392" t="str">
         <v/>
       </c>
       <c r="F1392" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="str">
-        <v>1689-6</v>
+        <v>80-2</v>
       </c>
       <c r="B1393" t="str">
-        <v>PERF YSL LIBRE FLOWER FLAMES EDP 90ML FEME</v>
+        <v>SET CARGADO+CABLE MICRO BLANCO CS51A HOCO</v>
       </c>
       <c r="C1393" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1393">
-        <v>149.99</v>
+        <v>5</v>
       </c>
       <c r="E1393" t="str">
         <v/>
       </c>
       <c r="F1393" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="str">
-        <v>1653-7</v>
+        <v>81-9</v>
       </c>
       <c r="B1394" t="str">
-        <v>PERF YSL LIBRE L EAU NUE EDP 90ML FEME</v>
+        <v>SET CARGADO+CABLE T-C BLANCO CS51A HOCO</v>
       </c>
       <c r="C1394" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1394">
-        <v>99.99</v>
+        <v>5</v>
       </c>
       <c r="E1394" t="str">
         <v/>
       </c>
       <c r="F1394" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="str">
-        <v>1691-9</v>
+        <v>1203-4</v>
       </c>
       <c r="B1395" t="str">
-        <v>PERF YSL MYSLF EDP 100ML BLANCO MASCULINO</v>
+        <v>SKIN 1004 M.CENTELLA AIR-FIT SUNCREAM LIGHT 50ML</v>
       </c>
       <c r="C1395" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1395">
-        <v>109.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1395" t="str">
         <v/>
       </c>
       <c r="F1395" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="str">
-        <v>1690-2</v>
+        <v>1230-0</v>
       </c>
       <c r="B1396" t="str">
-        <v>PERF YSL MYSLF LE PARFUM 100ML (NEGRO</v>
+        <v>SKIN 1004 M.CENTELLA AMPOULE FOAM 125ML</v>
       </c>
       <c r="C1396" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1396">
-        <v>125</v>
+        <v>19.99</v>
       </c>
       <c r="E1396" t="str">
         <v/>
       </c>
       <c r="F1396" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="str">
-        <v>1692-6</v>
+        <v>1202-7</v>
       </c>
       <c r="B1397" t="str">
-        <v>PERF YSL Y LE PARFUM 100ML</v>
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA FIRST AMPOULE</v>
       </c>
       <c r="C1397" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1397">
-        <v>139.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1397" t="str">
         <v/>
       </c>
       <c r="F1397" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="str">
-        <v>1658-2</v>
+        <v>1231-7</v>
       </c>
       <c r="B1398" t="str">
-        <v>PERF ZAKAT TURBO FAST-FURIOUS EDP 100ML</v>
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA MOISTURE CREAM 75ML</v>
       </c>
       <c r="C1398" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1398">
-        <v>26.99</v>
+        <v>22.99</v>
       </c>
       <c r="E1398" t="str">
         <v/>
       </c>
       <c r="F1398" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="str">
-        <v>1659-9</v>
+        <v>1210-2</v>
       </c>
       <c r="B1399" t="str">
-        <v>PERF ZAKAT TURBO FINAL LAP EDP 100ML</v>
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT 15ML SPF50+</v>
       </c>
       <c r="C1399" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1399">
-        <v>26.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1399" t="str">
         <v/>
       </c>
       <c r="F1399" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="str">
-        <v>1660-5</v>
+        <v>1209-6</v>
       </c>
       <c r="B1400" t="str">
-        <v>PERF ZAKAT TURBO SUPER CHARGE EDP 100ML</v>
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN SERUM 50ML SPF50+</v>
       </c>
       <c r="C1400" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1400">
-        <v>26.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1400" t="str">
         <v/>
       </c>
       <c r="F1400" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="str">
-        <v>1312-3</v>
+        <v>1232-4</v>
       </c>
       <c r="B1401" t="str">
-        <v>PERF ZAKAT WORLD CUP EDP 80ML</v>
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN STICK 20G PF50+</v>
       </c>
       <c r="C1401" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1401">
-        <v>79.99</v>
+        <v>12.99</v>
       </c>
       <c r="E1401" t="str">
         <v/>
       </c>
       <c r="F1401" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="str">
-        <v>1510-3</v>
+        <v>1214-0</v>
       </c>
       <c r="B1402" t="str">
-        <v>PERF ZAKAT WORLD CUP VIP EDP 80ML</v>
+        <v>SKIN 1004 M.CENTELLA LIGHT CLEANSING OIL 30MLL</v>
       </c>
       <c r="C1402" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1402">
-        <v>69.99</v>
+        <v>12.99</v>
       </c>
       <c r="E1402" t="str">
         <v/>
       </c>
       <c r="F1402" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="str">
-        <v>252-3</v>
+        <v>1215-7</v>
       </c>
       <c r="B1403" t="str">
-        <v>PERFUME ORIENTICA LUXU .ROSE ECLAT EDP</v>
+        <v>SKIN 1004 M.CENTELLA POREMIZING CLEAR TONER 210ML</v>
       </c>
       <c r="C1403" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1403">
-        <v>2592</v>
+        <v>21.99</v>
       </c>
       <c r="E1403" t="str">
         <v/>
       </c>
       <c r="F1403" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="str">
-        <v>258-5</v>
+        <v>1233-1</v>
       </c>
       <c r="B1404" t="str">
-        <v>PERFUME ORIENTICA NARDO OUD 80ML</v>
+        <v>SKIN 1004 M.CENTELLA POREMIZING DEEP CLEANSING FOAM 125ML</v>
       </c>
       <c r="C1404" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1404">
-        <v>31127.04</v>
+        <v>19.99</v>
       </c>
       <c r="E1404" t="str">
         <v/>
       </c>
       <c r="F1404" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="str">
-        <v>239-4</v>
+        <v>1216-4</v>
       </c>
       <c r="B1405" t="str">
-        <v>PERFUME ORIENTICA ROYAL AMBER EDP 80ML</v>
+        <v>SKIN 1004 M.CENTELLA POREMIZING FRESH AMPOULA 50ML</v>
       </c>
       <c r="C1405" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1405">
-        <v>53424</v>
+        <v>19.99</v>
       </c>
       <c r="E1405" t="str">
         <v/>
       </c>
       <c r="F1405" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="str">
-        <v>229-5</v>
+        <v>1234-8</v>
       </c>
       <c r="B1406" t="str">
-        <v>PERFUME V.S BARA VANILLA SOL</v>
+        <v>SKIN 1004 M.CENTELLA POREMIZING LIGHT GEL CREAM 75ML</v>
       </c>
       <c r="C1406" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1406">
-        <v>1782</v>
+        <v>22.99</v>
       </c>
       <c r="E1406" t="str">
         <v/>
       </c>
       <c r="F1406" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="str">
-        <v>226-4</v>
+        <v>1217-1</v>
       </c>
       <c r="B1407" t="str">
-        <v>PERFUME V.S ELECTRIC MANGO</v>
+        <v>SKIN 1004 M.CENTELLA POREMIZING QUICK CLAY STICK MASK 27G</v>
       </c>
       <c r="C1407" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1407">
-        <v>648</v>
+        <v>23.99</v>
       </c>
       <c r="E1407" t="str">
         <v/>
       </c>
       <c r="F1407" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="str">
-        <v>444-2</v>
+        <v>1235-5</v>
       </c>
       <c r="B1408" t="str">
-        <v>PH16 ASPIRADOR P/ AUTO</v>
+        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML</v>
       </c>
       <c r="C1408" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1408">
-        <v>33</v>
+        <v>19.99</v>
       </c>
       <c r="E1408" t="str">
         <v/>
       </c>
       <c r="F1408" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="str">
-        <v>56-7</v>
+        <v>1218-8</v>
       </c>
       <c r="B1409" t="str">
-        <v>Q18 CAGARDO PORTATIL MAGNETICO NEGRO</v>
+        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML X2 TWIN PACK</v>
       </c>
       <c r="C1409" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1409">
-        <v>26</v>
+        <v>43.99</v>
       </c>
       <c r="E1409" t="str">
         <v/>
       </c>
       <c r="F1409" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="str">
-        <v>57-4</v>
+        <v>1219-5</v>
       </c>
       <c r="B1410" t="str">
-        <v>Q26 CARGADOR PORTATIL MAGNETICO GRIS 5K</v>
+        <v>SKIN 1004 M.CENTELLA PROBIO-CICA ENRICH CREAM 50ML</v>
       </c>
       <c r="C1410" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1410">
-        <v>26</v>
+        <v>24.99</v>
       </c>
       <c r="E1410" t="str">
         <v/>
       </c>
       <c r="F1410" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="str">
-        <v>58-1</v>
+        <v>1220-1</v>
       </c>
       <c r="B1411" t="str">
-        <v>Q26A CARGADOR PORTATIL GOLD 10K</v>
+        <v>SKIN 1004 M.CENTELLA PROBIO-CICA INTENSIVE AMPOULE 50ML</v>
       </c>
       <c r="C1411" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1411">
-        <v>38</v>
+        <v>24.99</v>
       </c>
       <c r="E1411" t="str">
         <v/>
       </c>
       <c r="F1411" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="str">
-        <v>59-8</v>
+        <v>1221-8</v>
       </c>
       <c r="B1412" t="str">
-        <v>Q26A CARGADOR PORTATIL GRIS 10K</v>
+        <v>SKIN 1004 M.CENTELLA SOOTHING CREAM 75ML</v>
       </c>
       <c r="C1412" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1412">
-        <v>38</v>
+        <v>24.99</v>
       </c>
       <c r="E1412" t="str">
         <v/>
       </c>
       <c r="F1412" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="str">
-        <v>60-4</v>
+        <v>1236-2</v>
       </c>
       <c r="B1413" t="str">
-        <v>Q31 CARADOR PORTATIL NEGRO</v>
+        <v>SKIN 1004 M.CENTELLA TEA-TRICA  RELIEF AMPOULE 100ML</v>
       </c>
       <c r="C1413" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1413">
-        <v>20</v>
+        <v>19.99</v>
       </c>
       <c r="E1413" t="str">
         <v/>
       </c>
       <c r="F1413" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="str">
-        <v>61-1</v>
+        <v>1222-5</v>
       </c>
       <c r="B1414" t="str">
-        <v>Q33 CARGAADOR PORTATIL+CABLE BLANCO</v>
+        <v>SKIN 1004 M.CENTELLA TEA-TRICA B5 CREAM 75ML</v>
       </c>
       <c r="C1414" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1414">
-        <v>21</v>
+        <v>23.99</v>
       </c>
       <c r="E1414" t="str">
         <v/>
       </c>
       <c r="F1414" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="str">
-        <v>63-5</v>
+        <v>1223-2</v>
       </c>
       <c r="B1415" t="str">
-        <v>Q34 CARGADOR PORTATIL GRIS</v>
+        <v>SKIN 1004 M.CENTELLA TEA-TRICA BHA FOAM 125ML</v>
       </c>
       <c r="C1415" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1415">
-        <v>29</v>
+        <v>19.99</v>
       </c>
       <c r="E1415" t="str">
         <v/>
       </c>
       <c r="F1415" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="str">
-        <v>62-8</v>
+        <v>1237-9</v>
       </c>
       <c r="B1416" t="str">
-        <v>Q34 CARGARDO PORTATIL DORADO</v>
+        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENING CAPSULE CREAM 75ML</v>
       </c>
       <c r="C1416" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1416">
-        <v>29</v>
+        <v>24.99</v>
       </c>
       <c r="E1416" t="str">
         <v/>
       </c>
       <c r="F1416" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="str">
-        <v>66-6</v>
+        <v>1225-6</v>
       </c>
       <c r="B1417" t="str">
-        <v>Q35 CARGADOR PORTATIL+CABLE NEGRO</v>
+        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENTING CLEANING GEL FOAM 125ML</v>
       </c>
       <c r="C1417" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1417">
-        <v>28</v>
+        <v>19.99</v>
       </c>
       <c r="E1417" t="str">
         <v/>
       </c>
       <c r="F1417" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="str">
-        <v>67-3</v>
+        <v>1226-3</v>
       </c>
       <c r="B1418" t="str">
-        <v>Q36A CARGADOR PORTATIL MAGNETIC 10K GISM</v>
+        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 210ML</v>
       </c>
       <c r="C1418" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1418">
-        <v>38</v>
+        <v>21.99</v>
       </c>
       <c r="E1418" t="str">
         <v/>
       </c>
       <c r="F1418" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="str">
-        <v>68-0</v>
+        <v>1227-0</v>
       </c>
       <c r="B1419" t="str">
-        <v>Q37 CARGADOR PORTATIL+2CABLE NEGRO</v>
+        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 30ML</v>
       </c>
       <c r="C1419" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1419">
-        <v>24</v>
+        <v>10.99</v>
       </c>
       <c r="E1419" t="str">
         <v/>
       </c>
       <c r="F1419" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="str">
-        <v>69-7</v>
+        <v>1229-4</v>
       </c>
       <c r="B1420" t="str">
-        <v>Q37A CARGADOR PORTATIL C/CABLE NEGRO 20K</v>
+        <v>SKIN 1004 M.CENTELLA WATERGEL SHEET AMPOULE MASK 25ML 1PIEZA</v>
       </c>
       <c r="C1420" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1420">
-        <v>28</v>
+        <v>4.99</v>
       </c>
       <c r="E1420" t="str">
         <v/>
       </c>
       <c r="F1420" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="str">
-        <v>71-0</v>
+        <v>1813-5</v>
       </c>
       <c r="B1421" t="str">
-        <v>Q43 CARGADO PORTATIL C/ PANTALIA SILVER</v>
+        <v>SNIPER MOTO 500W BLACK A-1</v>
       </c>
       <c r="C1421" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1421">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="E1421" t="str">
         <v/>
       </c>
       <c r="F1421" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="str">
-        <v>70-3</v>
+        <v>1680-3</v>
       </c>
       <c r="B1422" t="str">
-        <v>Q43 CARGADOR PORTAIL C/ PANTALLA GRIS</v>
+        <v>SNIPER MOTO-PATINETE ELECT 10 HBS044</v>
       </c>
       <c r="C1422" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1422">
-        <v>41</v>
+        <v>409.99</v>
       </c>
       <c r="E1422" t="str">
         <v/>
       </c>
       <c r="F1422" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="str">
-        <v>445-9</v>
+        <v>1153-2</v>
       </c>
       <c r="B1423" t="str">
-        <v>S53 CAOMPRESOR PORTATIL P/AUTO</v>
+        <v>SOPORTE 360GRADO P/ CELULAR GH3 NEGRO HOCO</v>
       </c>
       <c r="C1423" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D1423">
-        <v>54</v>
+        <v>9.99</v>
       </c>
       <c r="E1423" t="str">
         <v/>
       </c>
       <c r="F1423" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="str">
-        <v>1203-4</v>
+        <v>368-1</v>
       </c>
       <c r="B1424" t="str">
-        <v>SKIN 1004 M.CENTELLA AIR-FIT SUNCREAM LIGHT 50ML</v>
+        <v>SOPORTE C/ ESTABILIZADOR INTERLGENTE K24 HOCO</v>
       </c>
       <c r="C1424" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D1424">
-        <v>21.99</v>
+        <v>85</v>
       </c>
       <c r="E1424" t="str">
         <v/>
       </c>
       <c r="F1424" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="str">
-        <v>1230-0</v>
+        <v>1152-5</v>
       </c>
       <c r="B1425" t="str">
-        <v>SKIN 1004 M.CENTELLA AMPOULE FOAM 125ML</v>
+        <v>SOPORTE P/ CELULAR GH1 NEGRO HOCO</v>
       </c>
       <c r="C1425" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D1425">
-        <v>19.99</v>
+        <v>12.99</v>
       </c>
       <c r="E1425" t="str">
         <v/>
       </c>
       <c r="F1425" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="str">
-        <v>1202-7</v>
+        <v>338-4</v>
       </c>
       <c r="B1426" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA FIRST AMPOULE</v>
+        <v>SOPORTE P/ TARJETA GT6 NEGRO HOCO</v>
       </c>
       <c r="C1426" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D1426">
-        <v>21.99</v>
+        <v>9</v>
       </c>
       <c r="E1426" t="str">
         <v/>
       </c>
       <c r="F1426" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="str">
-        <v>1231-7</v>
+        <v>369-8</v>
       </c>
       <c r="B1427" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA MOISTURE CREAM 75ML</v>
+        <v>SOPORTE P/CELULAR INTELIGENTE NEGRO K25 HOCO</v>
       </c>
       <c r="C1427" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1427">
-        <v>22.99</v>
+        <v>23</v>
       </c>
       <c r="E1427" t="str">
         <v/>
       </c>
       <c r="F1427" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="str">
-        <v>1210-2</v>
+        <v>440-4</v>
       </c>
       <c r="B1428" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT 15ML SPF50+</v>
+        <v>SOPORTE RETROVISOR P/AUTO NEGRO H71 HOCO</v>
       </c>
       <c r="C1428" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D1428">
-        <v>21.99</v>
+        <v>12</v>
       </c>
       <c r="E1428" t="str">
         <v/>
       </c>
       <c r="F1428" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="str">
-        <v>1209-6</v>
+        <v>23-9</v>
       </c>
       <c r="B1429" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN SERUM 50ML SPF50+</v>
+        <v>SPEAKER BT NEGRO HC34 HOCO</v>
       </c>
       <c r="C1429" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1429">
-        <v>21.99</v>
+        <v>15</v>
       </c>
       <c r="E1429" t="str">
         <v/>
       </c>
       <c r="F1429" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="str">
-        <v>1232-4</v>
+        <v>19-2</v>
       </c>
       <c r="B1430" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN STICK 20G PF50+</v>
+        <v>SPEAKER BT OCEANO AZUL HC30 HOCO</v>
       </c>
       <c r="C1430" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1430">
-        <v>12.99</v>
+        <v>28</v>
       </c>
       <c r="E1430" t="str">
         <v/>
       </c>
       <c r="F1430" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="str">
-        <v>1214-0</v>
+        <v>44-4</v>
       </c>
       <c r="B1431" t="str">
-        <v>SKIN 1004 M.CENTELLA LIGHT CLEANSING OIL 30MLL</v>
+        <v>SPEAKER GRANDE NEGRO 2 MICROFONOS BS53 HOCO</v>
       </c>
       <c r="C1431" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1431">
-        <v>12.99</v>
+        <v>155.99</v>
       </c>
       <c r="E1431" t="str">
         <v/>
       </c>
       <c r="F1431" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="str">
-        <v>1215-7</v>
+        <v>2-4</v>
       </c>
       <c r="B1432" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING CLEAR TONER 210ML</v>
+        <v>SPEAKER GRANDE NEGRO BS37 HOCO</v>
       </c>
       <c r="C1432" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1432">
-        <v>21.99</v>
+        <v>57</v>
       </c>
       <c r="E1432" t="str">
         <v/>
       </c>
       <c r="F1432" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="str">
-        <v>1233-1</v>
+        <v>371-1</v>
       </c>
       <c r="B1433" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING DEEP CLEANSING FOAM 125ML</v>
+        <v>SPEAKER P/COMPUTADORA USB2.0 BS66 BLANCO HOCO</v>
       </c>
       <c r="C1433" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1433">
-        <v>19.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1433" t="str">
         <v/>
       </c>
       <c r="F1433" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="str">
-        <v>1216-4</v>
+        <v>372-8</v>
       </c>
       <c r="B1434" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING FRESH AMPOULA 50ML</v>
+        <v>SPEAKER P/COMPUTADORA USB2.0 BS66 NEGRO HOCO</v>
       </c>
       <c r="C1434" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1434">
-        <v>19.99</v>
+        <v>29</v>
       </c>
       <c r="E1434" t="str">
         <v/>
       </c>
       <c r="F1434" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="str">
-        <v>1234-8</v>
+        <v>3-1</v>
       </c>
       <c r="B1435" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING LIGHT GEL CREAM 75ML</v>
+        <v>SPEAKER PORTAIL NEGRO HA10 HOCO</v>
       </c>
       <c r="C1435" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1435">
-        <v>22.99</v>
+        <v>99</v>
       </c>
       <c r="E1435" t="str">
         <v/>
       </c>
       <c r="F1435" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="str">
-        <v>1217-1</v>
+        <v>7-9</v>
       </c>
       <c r="B1436" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING QUICK CLAY STICK MASK 27G</v>
+        <v>SPEAKER PORTAIL VERDE HA4 HOCO</v>
       </c>
       <c r="C1436" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1436">
-        <v>23.99</v>
+        <v>80</v>
       </c>
       <c r="E1436" t="str">
         <v/>
       </c>
       <c r="F1436" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="str">
-        <v>1235-5</v>
+        <v>14-7</v>
       </c>
       <c r="B1437" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML</v>
+        <v>SPEAKER PORTATIL AZUL HC17 HOCO</v>
       </c>
       <c r="C1437" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1437">
-        <v>19.99</v>
+        <v>25</v>
       </c>
       <c r="E1437" t="str">
         <v/>
       </c>
       <c r="F1437" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="str">
-        <v>1218-8</v>
+        <v>52-9</v>
       </c>
       <c r="B1438" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML X2 TWIN PACK</v>
+        <v>SPEAKER PORTATIL BLANCO HC22 HOCO</v>
       </c>
       <c r="C1438" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1438">
-        <v>43.99</v>
+        <v>15</v>
       </c>
       <c r="E1438" t="str">
         <v/>
       </c>
       <c r="F1438" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="str">
-        <v>1219-5</v>
+        <v>16-1</v>
       </c>
       <c r="B1439" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA ENRICH CREAM 50ML</v>
+        <v>SPEAKER PORTATIL GRIS HC17 HOCO</v>
       </c>
       <c r="C1439" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1439">
-        <v>24.99</v>
+        <v>25</v>
       </c>
       <c r="E1439" t="str">
         <v/>
       </c>
       <c r="F1439" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="str">
-        <v>1220-1</v>
+        <v>17-8</v>
       </c>
       <c r="B1440" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA INTENSIVE AMPOULE 50ML</v>
+        <v>SPEAKER PORTATIL NEGRO HC17 HOCO</v>
       </c>
       <c r="C1440" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1440">
-        <v>24.99</v>
+        <v>25</v>
       </c>
       <c r="E1440" t="str">
         <v/>
       </c>
       <c r="F1440" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="str">
-        <v>1221-8</v>
+        <v>33-8</v>
       </c>
       <c r="B1441" t="str">
-        <v>SKIN 1004 M.CENTELLA SOOTHING CREAM 75ML</v>
+        <v>SPEAKER PORTATIL NEGRO HC22 HOCO</v>
       </c>
       <c r="C1441" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1441">
-        <v>24.99</v>
+        <v>15</v>
       </c>
       <c r="E1441" t="str">
         <v/>
       </c>
       <c r="F1441" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="str">
-        <v>1236-2</v>
+        <v>37-6</v>
       </c>
       <c r="B1442" t="str">
-        <v>SKIN 1004 M.CENTELLA TEA-TRICA  RELIEF AMPOULE 100ML</v>
+        <v>SPEAKER SPORT AZUL HC9 HOCO</v>
       </c>
       <c r="C1442" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1442">
-        <v>19.99</v>
+        <v>19</v>
       </c>
       <c r="E1442" t="str">
         <v/>
       </c>
       <c r="F1442" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="str">
-        <v>1222-5</v>
+        <v>36-9</v>
       </c>
       <c r="B1443" t="str">
-        <v>SKIN 1004 M.CENTELLA TEA-TRICA B5 CREAM 75ML</v>
+        <v>SPEAKER SPORT ROJO HC8 HOCO</v>
       </c>
       <c r="C1443" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1443">
-        <v>23.99</v>
+        <v>42</v>
       </c>
       <c r="E1443" t="str">
         <v/>
       </c>
       <c r="F1443" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="str">
-        <v>1223-2</v>
+        <v>40-6</v>
       </c>
       <c r="B1444" t="str">
-        <v>SKIN 1004 M.CENTELLA TEA-TRICA BHA FOAM 125ML</v>
+        <v>SPEAKER SPORT ROJO HC9 HOCO</v>
       </c>
       <c r="C1444" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1444">
-        <v>19.99</v>
+        <v>19</v>
       </c>
       <c r="E1444" t="str">
         <v/>
       </c>
       <c r="F1444" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="str">
-        <v>1237-9</v>
+        <v>9-3</v>
       </c>
       <c r="B1445" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENING CAPSULE CREAM 75ML</v>
+        <v>SPEAKER+MICROFONO NEGRO HA8 HOCO</v>
       </c>
       <c r="C1445" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1445">
-        <v>24.99</v>
+        <v>125</v>
       </c>
       <c r="E1445" t="str">
         <v/>
       </c>
       <c r="F1445" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="str">
-        <v>1225-6</v>
+        <v>222-6</v>
       </c>
       <c r="B1446" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENTING CLEANING GEL FOAM 125ML</v>
+        <v>SPORT RELOJ INTELIGENTE NEGRO Y23 HOCO</v>
       </c>
       <c r="C1446" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1446">
-        <v>19.99</v>
+        <v>35</v>
       </c>
       <c r="E1446" t="str">
         <v/>
       </c>
       <c r="F1446" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="str">
-        <v>1226-3</v>
+        <v>221-9</v>
       </c>
       <c r="B1447" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 210ML</v>
+        <v>SPORT RELOJ INTELIGENTE SILVER Y22 HOCO</v>
       </c>
       <c r="C1447" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1447">
-        <v>21.99</v>
+        <v>45</v>
       </c>
       <c r="E1447" t="str">
         <v/>
       </c>
       <c r="F1447" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="str">
-        <v>1227-0</v>
+        <v>220-2</v>
       </c>
       <c r="B1448" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 30ML</v>
+        <v>SPORT RELOJ INTELIGENTE Y22 NEGRO HOCO</v>
       </c>
       <c r="C1448" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1448">
-        <v>10.99</v>
+        <v>45</v>
       </c>
       <c r="E1448" t="str">
         <v/>
       </c>
       <c r="F1448" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="str">
-        <v>1229-4</v>
+        <v>223-3</v>
       </c>
       <c r="B1449" t="str">
-        <v>SKIN 1004 M.CENTELLA WATERGEL SHEET AMPOULE MASK 25ML 1PIEZA</v>
+        <v>SPORT RELOJ INTELIGENTE Y23 SILVER HOCO</v>
       </c>
       <c r="C1449" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1449">
-        <v>4.99</v>
+        <v>35</v>
       </c>
       <c r="E1449" t="str">
         <v/>
       </c>
       <c r="F1449" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="str">
-        <v>1813-5</v>
+        <v>336-0</v>
       </c>
       <c r="B1450" t="str">
-        <v>SNIPER MOTO 500W BLACK A-1</v>
+        <v>SPORTE P/TARJETAS MAGNETICO GT3 NEGRO HOCO</v>
       </c>
       <c r="C1450" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D1450">
-        <v>410</v>
+        <v>12</v>
       </c>
       <c r="E1450" t="str">
         <v/>
       </c>
       <c r="F1450" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="str">
-        <v>1680-3</v>
+        <v>79-6</v>
       </c>
       <c r="B1451" t="str">
-        <v>SNIPER MOTO-PATINETE ELECT 10 HBS044</v>
+        <v>Set Cargador+Cable Ip Blanco CS51A Hoco</v>
       </c>
       <c r="C1451" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1451">
-        <v>409.99</v>
+        <v>5</v>
       </c>
       <c r="E1451" t="str">
         <v/>
       </c>
       <c r="F1451" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="str">
-        <v>1758-9</v>
+        <v>20-8</v>
       </c>
       <c r="B1452" t="str">
-        <v>TESTER ARMANI ACQUA DI GIO EDP 100ML</v>
+        <v>Speaker BT Oceano Gris HC30 Hoco</v>
       </c>
       <c r="C1452" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1452">
-        <v>89.99</v>
+        <v>28</v>
       </c>
       <c r="E1452" t="str">
         <v/>
       </c>
       <c r="F1452" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="str">
-        <v>1759-6</v>
+        <v>366-7</v>
       </c>
       <c r="B1453" t="str">
-        <v>TESTER ARMANI ACQUA DI GIO PROFUNDO EDP 100ML</v>
+        <v>TRIPODE 2 EN 1 NEGRO 1.37M K21 HOCO</v>
       </c>
       <c r="C1453" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1453">
-        <v>79.99</v>
+        <v>20</v>
       </c>
       <c r="E1453" t="str">
         <v/>
       </c>
       <c r="F1453" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="str">
-        <v>1760-2</v>
+        <v>367-4</v>
       </c>
       <c r="B1454" t="str">
-        <v>TESTER ARMANI SI PASSIONE  INTENSE EDP 100ML</v>
+        <v>TRIPODE NEGRO K22 HOCO</v>
       </c>
       <c r="C1454" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1454">
-        <v>69.99</v>
+        <v>23</v>
       </c>
       <c r="E1454" t="str">
         <v/>
       </c>
       <c r="F1454" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="str">
-        <v>1761-9</v>
+        <v>247-9</v>
       </c>
       <c r="B1455" t="str">
-        <v>TESTER AZZARO THE MOST WANTED EDT INTENSE 100ML</v>
+        <v>U133 CABLE T-C A TC 60W GRIS</v>
       </c>
       <c r="C1455" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1455">
-        <v>59.99</v>
+        <v>5</v>
       </c>
       <c r="E1455" t="str">
         <v/>
       </c>
       <c r="F1455" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="str">
-        <v>1762-6</v>
+        <v>324-7</v>
       </c>
       <c r="B1456" t="str">
-        <v>TESTER AZZARO WANTED FOREVER ELIXIR PARFUM 100ML</v>
+        <v>UA17 CONVERTIDOR USB A T-C NEGRO</v>
       </c>
       <c r="C1456" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1456">
-        <v>70</v>
+        <v>3.99</v>
       </c>
       <c r="E1456" t="str">
         <v/>
       </c>
       <c r="F1456" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="str">
-        <v>1763-3</v>
+        <v>325-4</v>
       </c>
       <c r="B1457" t="str">
-        <v>TESTER CAROLINA H. 212 VIP BLACK EDP 100ML MASC</v>
+        <v>UA24 CONVERTADOR IP A USB GRIS</v>
       </c>
       <c r="C1457" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1457">
-        <v>59.99</v>
+        <v>8.99</v>
       </c>
       <c r="E1457" t="str">
         <v/>
       </c>
       <c r="F1457" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="str">
-        <v>1764-0</v>
+        <v>326-1</v>
       </c>
       <c r="B1458" t="str">
-        <v>TESTER CAROLINA H. 212 VIP EDP 80ML FEM</v>
+        <v>UA24 CONVERTIDOR T-C A USB GRIS</v>
       </c>
       <c r="C1458" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1458">
-        <v>64.99</v>
+        <v>4.99</v>
       </c>
       <c r="E1458" t="str">
         <v/>
       </c>
       <c r="F1458" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="str">
-        <v>1765-7</v>
+        <v>327-8</v>
       </c>
       <c r="B1459" t="str">
-        <v>TESTER CAROLINA H. GOOD GRIL EDP 80ML FEME</v>
+        <v>UA27 CONVERTIDOR IP A HDTV GRIS</v>
       </c>
       <c r="C1459" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1459">
-        <v>59.99</v>
+        <v>19.99</v>
       </c>
       <c r="E1459" t="str">
         <v/>
       </c>
       <c r="F1459" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="str">
-        <v>1766-4</v>
+        <v>328-5</v>
       </c>
       <c r="B1460" t="str">
-        <v>TESTER CAROLINA H. VERRY GOOD GIRL EDP 80ML FEM</v>
+        <v>UA27 CONVERTIDOR T-C A HDTV GRIS</v>
       </c>
       <c r="C1460" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1460">
-        <v>69</v>
+        <v>14.99</v>
       </c>
       <c r="E1460" t="str">
         <v/>
       </c>
       <c r="F1460" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="str">
-        <v>1767-1</v>
+        <v>383-4</v>
       </c>
       <c r="B1461" t="str">
-        <v>TESTER CAROLINA H. VERRY GOOD GIRL GLAM EDP 80ML</v>
+        <v>UD10 WISE PENDRIVE T-C 128G</v>
       </c>
       <c r="C1461" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1461">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="E1461" t="str">
         <v/>
       </c>
       <c r="F1461" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="str">
-        <v>1768-8</v>
+        <v>384-1</v>
       </c>
       <c r="B1462" t="str">
-        <v>TESTER DIOR SAUVAGE EDP 100ML</v>
+        <v>UD15 CLEVE PENDRIVE 2-1 USB3.2/T-C GRIS</v>
       </c>
       <c r="C1462" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1462">
-        <v>89.99</v>
+        <v>27</v>
       </c>
       <c r="E1462" t="str">
         <v/>
       </c>
       <c r="F1462" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="str">
-        <v>1769-5</v>
+        <v>385-8</v>
       </c>
       <c r="B1463" t="str">
-        <v>TESTER DIOR SAUVAGE EDT 100ML</v>
+        <v>UD4 INTELIGENTE PENDRIVE 64G</v>
       </c>
       <c r="C1463" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1463">
-        <v>69.99</v>
+        <v>8</v>
       </c>
       <c r="E1463" t="str">
         <v/>
       </c>
       <c r="F1463" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="str">
-        <v>1770-1</v>
+        <v>224-0</v>
       </c>
       <c r="B1464" t="str">
-        <v>TESTER DOLCE/GABANA LIGHT BLUE EDT 100ML FEM</v>
+        <v>ULTRA RELOJ INTELIGENTE SPORT GOLD Y23 HOCO</v>
       </c>
       <c r="C1464" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1464">
-        <v>39.99</v>
+        <v>35</v>
       </c>
       <c r="E1464" t="str">
         <v/>
       </c>
       <c r="F1464" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="str">
-        <v>1771-8</v>
+        <v>225-7</v>
       </c>
       <c r="B1465" t="str">
-        <v>TESTER DOLCE/GABANA LIGHT BLUE INTENSE 100ML</v>
+        <v>ULTRA RELOJ INTELIGENTE SPORT Y23 NEGRO HOCO</v>
       </c>
       <c r="C1465" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D1465">
-        <v>59.99</v>
+        <v>35</v>
       </c>
       <c r="E1465" t="str">
         <v/>
       </c>
       <c r="F1465" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="str">
-        <v>1772-5</v>
+        <v>1093-1</v>
       </c>
       <c r="B1466" t="str">
-        <v>TESTER DOLCE/GABANA THE ONE EDT 100ML</v>
+        <v>US SWAP IPHONE 13 128GB AZUL</v>
       </c>
       <c r="C1466" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1466">
-        <v>49</v>
+        <v>310</v>
       </c>
       <c r="E1466" t="str">
         <v/>
       </c>
       <c r="F1466" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="str">
-        <v>1773-2</v>
+        <v>1095-5</v>
       </c>
       <c r="B1467" t="str">
-        <v>TESTER GIVENCHY GENTLEMAN BOISEE EDP 100ML</v>
+        <v>US SWAP IPHONE 13 128GB PINK</v>
       </c>
       <c r="C1467" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1467">
-        <v>49.99</v>
+        <v>310</v>
       </c>
       <c r="E1467" t="str">
         <v/>
       </c>
       <c r="F1467" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="str">
-        <v>1774-9</v>
+        <v>1096-2</v>
       </c>
       <c r="B1468" t="str">
-        <v>TESTER GIVENCHY IRRESISTIBLE NUDE VELVET EDP 80ML</v>
+        <v>US SWAP IPHONE 13 128GB PRETO</v>
       </c>
       <c r="C1468" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1468">
-        <v>59</v>
+        <v>310</v>
       </c>
       <c r="E1468" t="str">
         <v/>
       </c>
       <c r="F1468" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="str">
-        <v>1775-6</v>
+        <v>1097-9</v>
       </c>
       <c r="B1469" t="str">
-        <v>TESTER GIVENCHY L INTERDIT ROUGE ULTIME EDP 80ML</v>
+        <v>US SWAP IPHONE 13 128GB VERDE</v>
       </c>
       <c r="C1469" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1469">
-        <v>74.99</v>
+        <v>310</v>
       </c>
       <c r="E1469" t="str">
         <v/>
       </c>
       <c r="F1469" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="str">
-        <v>1776-3</v>
+        <v>1098-6</v>
       </c>
       <c r="B1470" t="str">
-        <v>TESTER JEAN PAUL G LE MALE ELIXIR PARFUM 125ML</v>
+        <v>US SWAP IPHONE 13 PRO 128GB AZUL</v>
       </c>
       <c r="C1470" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1470">
-        <v>79.99</v>
+        <v>415</v>
       </c>
       <c r="E1470" t="str">
         <v/>
       </c>
       <c r="F1470" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="str">
-        <v>1777-0</v>
+        <v>1118-1</v>
       </c>
       <c r="B1471" t="str">
-        <v>TESTER JEAN PAUL G SCANDAL ABSOLU PARFUM 80ML FEM</v>
+        <v>US SWAP IPHONE 13 PROMAX 128GB PRETO</v>
       </c>
       <c r="C1471" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1471">
-        <v>69.99</v>
+        <v>490</v>
       </c>
       <c r="E1471" t="str">
         <v/>
       </c>
       <c r="F1471" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="str">
-        <v>1778-7</v>
+        <v>1068-9</v>
       </c>
       <c r="B1472" t="str">
-        <v>TESTER JEAN PAUL G SCANDAL EDP 80ML FEM</v>
+        <v>US SWAP IPHONE 14 PRO 128GB LILAS</v>
       </c>
       <c r="C1472" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1472">
-        <v>59.99</v>
+        <v>600</v>
       </c>
       <c r="E1472" t="str">
         <v/>
       </c>
       <c r="F1472" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="str">
-        <v>1779-4</v>
+        <v>1078-8</v>
       </c>
       <c r="B1473" t="str">
-        <v>TESTER LANCOME IDOLE LE PARFUM 50ML FEME</v>
+        <v>US SWAP IPHONE 14 PRO 256GB GOLD</v>
       </c>
       <c r="C1473" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1473">
-        <v>69.99</v>
+        <v>500</v>
       </c>
       <c r="E1473" t="str">
         <v/>
       </c>
       <c r="F1473" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="str">
-        <v>1780-0</v>
+        <v>1053-5</v>
       </c>
       <c r="B1474" t="str">
-        <v>TESTER LANCOME IDOLE POWER L EDP INTENSE 50ML</v>
+        <v>US SWAP IPHONE 14 PRO 256GB LILAS</v>
       </c>
       <c r="C1474" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1474">
-        <v>69.99</v>
+        <v>600</v>
       </c>
       <c r="E1474" t="str">
         <v/>
       </c>
       <c r="F1474" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="str">
-        <v>1826-5</v>
+        <v>1272-0</v>
       </c>
       <c r="B1475" t="str">
-        <v>TESTER MOSCHINO TOY BOY EDP 100ML</v>
+        <v>US SWAP IPHONE 15 128GB PINK</v>
       </c>
       <c r="C1475" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1475">
-        <v>40</v>
+        <v>450</v>
       </c>
       <c r="E1475" t="str">
         <v/>
       </c>
       <c r="F1475" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="str">
-        <v>1788-6</v>
+        <v>1101-3</v>
       </c>
       <c r="B1476" t="str">
-        <v>TESTER MUGLER STANDING STAR EDP 100ML FEM</v>
+        <v>US SWAP IPHONE 15 PRO 128GB PRETO</v>
       </c>
       <c r="C1476" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1476">
-        <v>60</v>
+        <v>550</v>
       </c>
       <c r="E1476" t="str">
         <v/>
       </c>
       <c r="F1476" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="str">
-        <v>1781-7</v>
+        <v>1679-7</v>
       </c>
       <c r="B1477" t="str">
-        <v>TESTER PACO RABANNE 1 ONE MILLION PARFUM 100ML</v>
+        <v>US SWAP IPHONE 15 PROMAX 256GB AZUL</v>
       </c>
       <c r="C1477" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1477">
-        <v>65.99</v>
+        <v>650</v>
       </c>
       <c r="E1477" t="str">
         <v/>
       </c>
       <c r="F1477" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="str">
-        <v>1782-4</v>
+        <v>1677-3</v>
       </c>
       <c r="B1478" t="str">
-        <v>TESTER PACO RABANNE FAME EDP 80ML</v>
+        <v>US SWAP IPHONE 15 PROMAX 256GB NATURAL</v>
       </c>
       <c r="C1478" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1478">
-        <v>69.99</v>
+        <v>650</v>
       </c>
       <c r="E1478" t="str">
         <v/>
       </c>
       <c r="F1478" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="str">
-        <v>1783-1</v>
+        <v>1104-4</v>
       </c>
       <c r="B1479" t="str">
-        <v>TESTER PACO RABANNE INVICTUS EDT 100ML</v>
+        <v>US SWAP IPHONE 15 PROMAX 256GB PRETO</v>
       </c>
       <c r="C1479" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1479">
-        <v>49.99</v>
+        <v>650</v>
       </c>
       <c r="E1479" t="str">
         <v/>
       </c>
       <c r="F1479" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="str">
-        <v>1784-8</v>
+        <v>1613-1</v>
       </c>
       <c r="B1480" t="str">
-        <v>TESTER PACO RABANNE LADY MILLION EDP 80ML</v>
+        <v>US SWAP IPHONE 16 PRO 256GB DESERT</v>
       </c>
       <c r="C1480" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1480">
-        <v>49.99</v>
+        <v>850</v>
       </c>
       <c r="E1480" t="str">
         <v/>
       </c>
       <c r="F1480" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="str">
-        <v>1785-5</v>
+        <v>1614-8</v>
       </c>
       <c r="B1481" t="str">
-        <v>TESTER PACO RABANNE OLYMPEA EDP 80ML FEM</v>
+        <v>US SWAP IPHONE 16 PRO 256GB PRETO</v>
       </c>
       <c r="C1481" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1481">
-        <v>62.99</v>
+        <v>850</v>
       </c>
       <c r="E1481" t="str">
         <v/>
       </c>
       <c r="F1481" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="str">
-        <v>1786-2</v>
+        <v>1105-1</v>
       </c>
       <c r="B1482" t="str">
-        <v>TESTER PACO RABANNE OLYMPEA PARFUM 100ML MASC</v>
+        <v>US SWAP IPHONE 16 PROMAX 256GB BRANCO</v>
       </c>
       <c r="C1482" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1482">
-        <v>69.99</v>
+        <v>890</v>
       </c>
       <c r="E1482" t="str">
         <v/>
       </c>
       <c r="F1482" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="str">
-        <v>1808-1</v>
+        <v>1106-8</v>
       </c>
       <c r="B1483" t="str">
-        <v>TESTER PACO RABANNE PHANTOM PARFUM 100ML MASC</v>
+        <v>US SWAP IPHONE 16 PROMAX 256GB DESERT</v>
       </c>
       <c r="C1483" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1483">
-        <v>69.99</v>
+        <v>900</v>
       </c>
       <c r="E1483" t="str">
         <v/>
       </c>
       <c r="F1483" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="str">
-        <v>1787-9</v>
+        <v>1107-5</v>
       </c>
       <c r="B1484" t="str">
-        <v>TESTER PRADA PARADOXE RADICAL ESSENCE PARFUM 90ML</v>
+        <v>US SWAP IPHONE 16 PROMAX 256GB NATURAL</v>
       </c>
       <c r="C1484" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1484">
-        <v>99.99</v>
+        <v>900</v>
       </c>
       <c r="E1484" t="str">
         <v/>
       </c>
       <c r="F1484" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="str">
-        <v>1789-3</v>
+        <v>118-2</v>
       </c>
       <c r="B1485" t="str">
-        <v>TESTER VERSACE EROS MEN PARFUM 100ML</v>
+        <v>W110 AUDIFONOS C/CABLE NEGRO</v>
       </c>
       <c r="C1485" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1485">
-        <v>59.99</v>
+        <v>34</v>
       </c>
       <c r="E1485" t="str">
         <v/>
       </c>
       <c r="F1485" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="str">
-        <v>1790-9</v>
+        <v>119-9</v>
       </c>
       <c r="B1486" t="str">
-        <v>TESTER VERSACE EROS POUR FEMME EDP 100ML FEM</v>
+        <v>W110 AURRICULAR GAMING BLANCO</v>
       </c>
       <c r="C1486" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1486">
-        <v>69.99</v>
+        <v>34</v>
       </c>
       <c r="E1486" t="str">
         <v/>
       </c>
       <c r="F1486" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="str">
-        <v>1791-6</v>
+        <v>120-5</v>
       </c>
       <c r="B1487" t="str">
-        <v>TESTER YSL BLACK OPIUM OVER RED EDP 90ML</v>
+        <v>W112 AURICULAR CON CABLE NEGRO</v>
       </c>
       <c r="C1487" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1487">
-        <v>99.99</v>
+        <v>15</v>
       </c>
       <c r="E1487" t="str">
         <v/>
       </c>
       <c r="F1487" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="str">
-        <v>1792-3</v>
+        <v>121-2</v>
       </c>
       <c r="B1488" t="str">
-        <v>TESTER YSL LIBRE EDT 90ML FEM</v>
+        <v>W27 AURICULAR OREJA DE GATO GRIS</v>
       </c>
       <c r="C1488" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1488">
-        <v>89.99</v>
+        <v>27</v>
       </c>
       <c r="E1488" t="str">
         <v/>
       </c>
       <c r="F1488" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="str">
-        <v>1793-0</v>
+        <v>123-6</v>
       </c>
       <c r="B1489" t="str">
-        <v>TESTER YSL Y MAN EDP 100ML</v>
+        <v>W46 AUDIFONS INLAB CELESTE</v>
       </c>
       <c r="C1489" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1489">
-        <v>99.99</v>
+        <v>12</v>
       </c>
       <c r="E1489" t="str">
         <v/>
       </c>
       <c r="F1489" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="str">
-        <v>248-6</v>
+        <v>125-0</v>
       </c>
       <c r="B1490" t="str">
-        <v>U133 CABLE T-C A T-C 60W NEGRO</v>
+        <v>W46 AUDIOFONS INALB NEGRO</v>
       </c>
       <c r="C1490" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1490">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E1490" t="str">
         <v/>
       </c>
       <c r="F1490" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="str">
-        <v>247-9</v>
+        <v>126-7</v>
       </c>
       <c r="B1491" t="str">
-        <v>U133 CABLE T-C A TC 60W GRIS</v>
+        <v>W50 AUDIFONO INALB AZUL</v>
       </c>
       <c r="C1491" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1491">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="E1491" t="str">
         <v/>
       </c>
       <c r="F1491" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="str">
-        <v>250-9</v>
+        <v>128-1</v>
       </c>
       <c r="B1492" t="str">
-        <v>U133 CABLE USB-A A IP GRIS 2.4A</v>
+        <v>W50 AUDIFONO INALB PINK</v>
       </c>
       <c r="C1492" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1492">
-        <v>4.5</v>
+        <v>26</v>
       </c>
       <c r="E1492" t="str">
         <v/>
       </c>
       <c r="F1492" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="str">
-        <v>251-6</v>
+        <v>544-9</v>
       </c>
       <c r="B1493" t="str">
-        <v>U133 CABLE USB-A IP NEGRO 2.4A</v>
+        <v>W54 AUDIFONOS INLAMBRICOS NEGRO</v>
       </c>
       <c r="C1493" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1493">
-        <v>4.5</v>
+        <v>30</v>
       </c>
       <c r="E1493" t="str">
         <v/>
       </c>
       <c r="F1493" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="str">
-        <v>321-6</v>
+        <v>135-9</v>
       </c>
       <c r="B1494" t="str">
-        <v>UA17 CONVERTIDOR IP A T-C NEGRO</v>
+        <v>W56 AURCULAR BT RETRO NEGRO</v>
       </c>
       <c r="C1494" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1494">
-        <v>3.99</v>
+        <v>20</v>
       </c>
       <c r="E1494" t="str">
         <v/>
       </c>
       <c r="F1494" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="str">
-        <v>322-3</v>
+        <v>134-2</v>
       </c>
       <c r="B1495" t="str">
-        <v>UA17 CONVERTIDOR IP A USB NEGRO</v>
+        <v>W56 AURICULAR BT RETRO MARRON</v>
       </c>
       <c r="C1495" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1495">
-        <v>6.99</v>
+        <v>20</v>
       </c>
       <c r="E1495" t="str">
         <v/>
       </c>
       <c r="F1495" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="str">
-        <v>323-0</v>
+        <v>136-6</v>
       </c>
       <c r="B1496" t="str">
-        <v>UA17 CONVERTIDOR T-C A USB NEGRO</v>
+        <v>W60 AUDIFONOS P/NI¤OS C/CABLE AMARILLO</v>
       </c>
       <c r="C1496" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1496">
-        <v>4.99</v>
+        <v>26</v>
       </c>
       <c r="E1496" t="str">
         <v/>
       </c>
       <c r="F1496" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="str">
-        <v>324-7</v>
+        <v>137-3</v>
       </c>
       <c r="B1497" t="str">
-        <v>UA17 CONVERTIDOR USB A T-C NEGRO</v>
+        <v>W61 AUDIFONOS P/NI¤ C/CABLE AMARILLO</v>
       </c>
       <c r="C1497" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1497">
-        <v>3.99</v>
+        <v>16</v>
       </c>
       <c r="E1497" t="str">
         <v/>
       </c>
       <c r="F1497" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="str">
-        <v>325-4</v>
+        <v>140-3</v>
       </c>
       <c r="B1498" t="str">
-        <v>UA24 CONVERTADOR IP A USB GRIS</v>
+        <v>W61 AUDIFONOS P/NI¤ C/CABLE VERDE</v>
       </c>
       <c r="C1498" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1498">
-        <v>8.99</v>
+        <v>16</v>
       </c>
       <c r="E1498" t="str">
         <v/>
       </c>
       <c r="F1498" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="str">
-        <v>326-1</v>
+        <v>139-7</v>
       </c>
       <c r="B1499" t="str">
-        <v>UA24 CONVERTIDOR T-C A USB GRIS</v>
+        <v>W61 AUDIFONOS P/NI¤OS C/CABLE LILA</v>
       </c>
       <c r="C1499" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1499">
-        <v>4.99</v>
+        <v>16</v>
       </c>
       <c r="E1499" t="str">
         <v/>
       </c>
       <c r="F1499" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="str">
-        <v>327-8</v>
+        <v>138-0</v>
       </c>
       <c r="B1500" t="str">
-        <v>UA27 CONVERTIDOR IP A HDTV GRIS</v>
+        <v>W61 AUDIOFONOS P/NI¤OS C/CABLE CELESTE</v>
       </c>
       <c r="C1500" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1500">
-        <v>19.99</v>
+        <v>16</v>
       </c>
       <c r="E1500" t="str">
         <v/>
       </c>
       <c r="F1500" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="str">
-        <v>328-5</v>
+        <v>141-0</v>
       </c>
       <c r="B1501" t="str">
-        <v>UA27 CONVERTIDOR T-C A HDTV GRIS</v>
+        <v>W65 AUDIFONOS HAPPY AZUL</v>
       </c>
       <c r="C1501" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1501">
-        <v>14.99</v>
+        <v>30</v>
       </c>
       <c r="E1501" t="str">
         <v/>
       </c>
       <c r="F1501" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="str">
-        <v>383-4</v>
+        <v>142-7</v>
       </c>
       <c r="B1502" t="str">
-        <v>UD10 WISE PENDRIVE T-C 128G</v>
+        <v>W65 AUDIFONOS HAPPY GRIS</v>
       </c>
       <c r="C1502" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1502">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1502" t="str">
         <v/>
       </c>
       <c r="F1502" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="str">
-        <v>384-1</v>
+        <v>143-4</v>
       </c>
       <c r="B1503" t="str">
-        <v>UD15 CLEVE PENDRIVE 2-1 USB3.2/T-C GRIS</v>
+        <v>W65 AUDIFONOS HAPPY MORADO</v>
       </c>
       <c r="C1503" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1503">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E1503" t="str">
         <v/>
       </c>
       <c r="F1503" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="str">
-        <v>385-8</v>
+        <v>145-8</v>
       </c>
       <c r="B1504" t="str">
-        <v>UD4 INTELIGENTE PENDRIVE 64G</v>
+        <v>W65 AUDIFONOS HAPPY SILVER</v>
       </c>
       <c r="C1504" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1504">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E1504" t="str">
         <v/>
       </c>
       <c r="F1504" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="str">
-        <v>1093-1</v>
+        <v>146-5</v>
       </c>
       <c r="B1505" t="str">
-        <v>US SWAP IPHONE 13 128GB AZUL</v>
+        <v>W65 AUDIFONOS PLUS HAPPY AZUL</v>
       </c>
       <c r="C1505" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1505">
-        <v>310</v>
+        <v>35</v>
       </c>
       <c r="E1505" t="str">
         <v/>
       </c>
       <c r="F1505" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="str">
-        <v>1095-5</v>
+        <v>147-2</v>
       </c>
       <c r="B1506" t="str">
-        <v>US SWAP IPHONE 13 128GB PINK</v>
+        <v>W65 AUDIFONOS PLUS HAPPY GRIS</v>
       </c>
       <c r="C1506" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1506">
-        <v>310</v>
+        <v>35</v>
       </c>
       <c r="E1506" t="str">
         <v/>
       </c>
       <c r="F1506" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="str">
-        <v>1096-2</v>
+        <v>148-9</v>
       </c>
       <c r="B1507" t="str">
-        <v>US SWAP IPHONE 13 128GB PRETO</v>
+        <v>W65 AUDIFONOS PLUS HAPPY MORADO</v>
       </c>
       <c r="C1507" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1507">
-        <v>310</v>
+        <v>35</v>
       </c>
       <c r="E1507" t="str">
         <v/>
       </c>
       <c r="F1507" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="str">
-        <v>1097-9</v>
+        <v>149-6</v>
       </c>
       <c r="B1508" t="str">
-        <v>US SWAP IPHONE 13 128GB VERDE</v>
+        <v>W65 AUDIFONOS PLUS HAPPY SILVER</v>
       </c>
       <c r="C1508" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1508">
-        <v>310</v>
+        <v>35</v>
       </c>
       <c r="E1508" t="str">
         <v/>
       </c>
       <c r="F1508" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="str">
-        <v>1098-6</v>
+        <v>150-2</v>
       </c>
       <c r="B1509" t="str">
-        <v>US SWAP IPHONE 13 PRO 128GB AZUL</v>
+        <v>W65 AUDIFONOS PLUS HAPPY STAR COLOR</v>
       </c>
       <c r="C1509" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1509">
-        <v>415</v>
+        <v>35</v>
       </c>
       <c r="E1509" t="str">
         <v/>
       </c>
       <c r="F1509" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="str">
-        <v>1118-1</v>
+        <v>253-0</v>
       </c>
       <c r="B1510" t="str">
-        <v>US SWAP IPHONE 13 PROMAX 128GB PRETO</v>
+        <v>X109 CABLE T-C A IP BLANCO PD27W 1M</v>
       </c>
       <c r="C1510" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1510">
-        <v>490</v>
+        <v>3.4</v>
       </c>
       <c r="E1510" t="str">
         <v/>
       </c>
       <c r="F1510" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="str">
-        <v>1110-5</v>
+        <v>1123-5</v>
       </c>
       <c r="B1511" t="str">
-        <v>US SWAP IPHONE 14 128GB LILAS</v>
+        <v>X109 CABLE T-C A T-C NEGRO 60W L=1M</v>
       </c>
       <c r="C1511" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1511">
-        <v>350</v>
+        <v>3</v>
       </c>
       <c r="E1511" t="str">
         <v/>
       </c>
       <c r="F1511" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="str">
-        <v>1068-9</v>
+        <v>259-2</v>
       </c>
       <c r="B1512" t="str">
-        <v>US SWAP IPHONE 14 PRO 128GB LILAS</v>
+        <v>X109 CABLE USB-A A IP BLANCO 2.4 L1=M</v>
       </c>
       <c r="C1512" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1512">
-        <v>600</v>
+        <v>2.99</v>
       </c>
       <c r="E1512" t="str">
         <v/>
       </c>
       <c r="F1512" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="str">
-        <v>1078-8</v>
+        <v>260-8</v>
       </c>
       <c r="B1513" t="str">
-        <v>US SWAP IPHONE 14 PRO 256GB GOLD</v>
+        <v>X109 CABLE USB-A A IP NEGRO 2.4A L=1M</v>
       </c>
       <c r="C1513" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1513">
-        <v>500</v>
+        <v>2.99</v>
       </c>
       <c r="E1513" t="str">
         <v/>
       </c>
       <c r="F1513" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="str">
-        <v>1053-5</v>
+        <v>1121-1</v>
       </c>
       <c r="B1514" t="str">
-        <v>US SWAP IPHONE 14 PRO 256GB LILAS</v>
+        <v>X109 CABLE USB-A A IP NEGRO 2.4A L=2M</v>
       </c>
       <c r="C1514" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1514">
-        <v>600</v>
+        <v>3.5</v>
       </c>
       <c r="E1514" t="str">
         <v/>
       </c>
       <c r="F1514" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="str">
-        <v>1269-0</v>
+        <v>261-5</v>
       </c>
       <c r="B1515" t="str">
-        <v>US SWAP IPHONE 15 128GB AZUL</v>
+        <v>X109 CABLE USB-A A MICRO BLANCO 2.4AL=1M</v>
       </c>
       <c r="C1515" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1515">
-        <v>450</v>
+        <v>2</v>
       </c>
       <c r="E1515" t="str">
         <v/>
       </c>
       <c r="F1515" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="str">
-        <v>1272-0</v>
+        <v>263-9</v>
       </c>
       <c r="B1516" t="str">
-        <v>US SWAP IPHONE 15 128GB PINK</v>
+        <v>X109 CABLE USB-A A TC NEGRO 3.0A L=1M</v>
       </c>
       <c r="C1516" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1516">
-        <v>450</v>
+        <v>2</v>
       </c>
       <c r="E1516" t="str">
         <v/>
       </c>
       <c r="F1516" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="str">
-        <v>1101-3</v>
+        <v>262-2</v>
       </c>
       <c r="B1517" t="str">
-        <v>US SWAP IPHONE 15 PRO 128GB PRETO</v>
+        <v>X109 CABLE USB-A MICRO NEGRO 2.4A 1M</v>
       </c>
       <c r="C1517" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1517">
-        <v>550</v>
+        <v>2</v>
       </c>
       <c r="E1517" t="str">
         <v/>
       </c>
       <c r="F1517" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="str">
-        <v>1679-7</v>
+        <v>272-1</v>
       </c>
       <c r="B1518" t="str">
-        <v>US SWAP IPHONE 15 PROMAX 256GB AZUL</v>
+        <v>X87 CABLE T-C A IP BLANCO PD20W 1M</v>
       </c>
       <c r="C1518" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1518">
-        <v>650</v>
+        <v>4</v>
       </c>
       <c r="E1518" t="str">
         <v/>
       </c>
       <c r="F1518" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="str">
-        <v>1677-3</v>
+        <v>273-8</v>
       </c>
       <c r="B1519" t="str">
-        <v>US SWAP IPHONE 15 PROMAX 256GB NATURAL</v>
+        <v>X87 CABLE T-C A T-C BLANCO 60W 1M</v>
       </c>
       <c r="C1519" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1519">
-        <v>650</v>
+        <v>4</v>
       </c>
       <c r="E1519" t="str">
         <v/>
       </c>
       <c r="F1519" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="str">
-        <v>1104-4</v>
+        <v>1128-0</v>
       </c>
       <c r="B1520" t="str">
-        <v>US SWAP IPHONE 15 PROMAX 256GB PRETO</v>
+        <v>X87 CABLE USB-A A IP BLANCO 2.4 1M</v>
       </c>
       <c r="C1520" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1520">
-        <v>650</v>
+        <v>4</v>
       </c>
       <c r="E1520" t="str">
         <v/>
       </c>
       <c r="F1520" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="str">
-        <v>1613-1</v>
+        <v>274-5</v>
       </c>
       <c r="B1521" t="str">
-        <v>US SWAP IPHONE 16 PRO 256GB DESERT</v>
+        <v>X87 CABLE USB-A A MICRO BLANCO 2.4A 1M</v>
       </c>
       <c r="C1521" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1521">
-        <v>850</v>
+        <v>4</v>
       </c>
       <c r="E1521" t="str">
         <v/>
       </c>
       <c r="F1521" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="str">
-        <v>1614-8</v>
+        <v>275-2</v>
       </c>
       <c r="B1522" t="str">
-        <v>US SWAP IPHONE 16 PRO 256GB PRETO</v>
+        <v>X87 CABLE USB-A A T-C BRANCO</v>
       </c>
       <c r="C1522" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1522">
-        <v>850</v>
+        <v>4</v>
       </c>
       <c r="E1522" t="str">
         <v/>
       </c>
       <c r="F1522" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="str">
-        <v>1105-1</v>
+        <v>1159-4</v>
       </c>
       <c r="B1523" t="str">
-        <v>US SWAP IPHONE 16 PROMAX 256GB BRANCO</v>
+        <v>XIAOMI ASPIRADOR BLANCO G20</v>
       </c>
       <c r="C1523" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1523">
-        <v>890</v>
+        <v>144</v>
       </c>
       <c r="E1523" t="str">
         <v/>
       </c>
       <c r="F1523" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="str">
-        <v>1106-8</v>
+        <v>1161-7</v>
       </c>
       <c r="B1524" t="str">
-        <v>US SWAP IPHONE 16 PROMAX 256GB DESERT</v>
+        <v>XIAOMI ASPIRADOR BLANCO H40 220V</v>
       </c>
       <c r="C1524" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1524">
-        <v>900</v>
+        <v>260</v>
       </c>
       <c r="E1524" t="str">
         <v/>
       </c>
       <c r="F1524" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="str">
-        <v>1107-5</v>
+        <v>1163-1</v>
       </c>
       <c r="B1525" t="str">
-        <v>US SWAP IPHONE 16 PROMAX 256GB NATURAL</v>
+        <v>XIAOMI ASPIRADOR BLANCO S40 ES 110V-220V 50/60HZ</v>
       </c>
       <c r="C1525" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1525">
-        <v>900</v>
+        <v>165</v>
       </c>
       <c r="E1525" t="str">
         <v/>
       </c>
       <c r="F1525" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="str">
-        <v>118-2</v>
+        <v>1162-4</v>
       </c>
       <c r="B1526" t="str">
-        <v>W110 AUDIFONOS C/CABLE NEGRO</v>
+        <v>XIAOMI ASPIRADOR BLANCO S40 US 110V-220V 50/60HZ</v>
       </c>
       <c r="C1526" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1526">
-        <v>34</v>
+        <v>165</v>
       </c>
       <c r="E1526" t="str">
         <v/>
       </c>
       <c r="F1526" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="str">
-        <v>119-9</v>
+        <v>1167-9</v>
       </c>
       <c r="B1527" t="str">
-        <v>W110 AURRICULAR GAMING BLANCO</v>
+        <v>XIAOMI ASPIRADOR BLANCO S40C 100V-240V 50/60HZ</v>
       </c>
       <c r="C1527" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1527">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="E1527" t="str">
         <v/>
       </c>
       <c r="F1527" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="str">
-        <v>120-5</v>
+        <v>1166-2</v>
       </c>
       <c r="B1528" t="str">
-        <v>W112 AURICULAR CON CABLE NEGRO</v>
+        <v>XIAOMI ASPIRADOR BLANCO X20+220V</v>
       </c>
       <c r="C1528" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1528">
-        <v>15</v>
+        <v>445</v>
       </c>
       <c r="E1528" t="str">
         <v/>
       </c>
       <c r="F1528" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="str">
-        <v>121-2</v>
+        <v>211-0</v>
       </c>
       <c r="B1529" t="str">
-        <v>W27 AURICULAR OREJA DE GATO GRIS</v>
+        <v>Y100 RELOJ INTELEGNTE P/NINOS ROSA</v>
       </c>
       <c r="C1529" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1529">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E1529" t="str">
         <v/>
       </c>
       <c r="F1529" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="str">
-        <v>543-2</v>
+        <v>209-7</v>
       </c>
       <c r="B1530" t="str">
-        <v>W27 AURICULAR OREJA DE GATO ROSADO</v>
+        <v>Y100 RELOJ INTELLIGENTE P/NINOS AZUL</v>
       </c>
       <c r="C1530" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1530">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E1530" t="str">
         <v/>
       </c>
       <c r="F1530" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="str">
-        <v>122-9</v>
+        <v>210-3</v>
       </c>
       <c r="B1531" t="str">
-        <v>W46 AUDIFONOS INALB BLANCO</v>
+        <v>Y100 RELOJ INTELOGENTE P/N1NOS NEGRO</v>
       </c>
       <c r="C1531" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1531">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E1531" t="str">
         <v/>
       </c>
       <c r="F1531" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="str">
-        <v>124-3</v>
+        <v>212-7</v>
       </c>
       <c r="B1532" t="str">
-        <v>W46 AUDIFONOS INALB MARRON</v>
+        <v>Y104 RELOJ INTELIGENTE P/NINOS AZUL</v>
       </c>
       <c r="C1532" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1532">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E1532" t="str">
         <v/>
       </c>
       <c r="F1532" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="str">
-        <v>123-6</v>
+        <v>216-5</v>
       </c>
       <c r="B1533" t="str">
-        <v>W46 AUDIFONS INLAB CELESTE</v>
+        <v>Y20 RELOJ INTELIGENTE NEGRO</v>
       </c>
       <c r="C1533" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1533">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="E1533" t="str">
         <v/>
       </c>
       <c r="F1533" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="str">
-        <v>125-0</v>
+        <v>546-3</v>
       </c>
       <c r="B1534" t="str">
-        <v>W46 AUDIOFONS INALB NEGRO</v>
+        <v>Y20 RELOJ INTELIGENTE SILVER</v>
       </c>
       <c r="C1534" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1534">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="E1534" t="str">
         <v/>
       </c>
       <c r="F1534" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="str">
-        <v>126-7</v>
+        <v>547-0</v>
       </c>
       <c r="B1535" t="str">
-        <v>W50 AUDIFONO INALB AZUL</v>
+        <v>Y21 RELOJ INTELIGENTE SILVER</v>
       </c>
       <c r="C1535" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1535">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="E1535" t="str">
         <v/>
       </c>
       <c r="F1535" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="str">
-        <v>127-4</v>
+        <v>219-6</v>
       </c>
       <c r="B1536" t="str">
-        <v>W50 AUDIFONO INALB BLANCO</v>
+        <v>Y22 SPORT RELOJ INTELIGENTE DORADO</v>
       </c>
       <c r="C1536" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1536">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E1536" t="str">
         <v/>
       </c>
       <c r="F1536" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="str">
-        <v>128-1</v>
+        <v>231-8</v>
       </c>
       <c r="B1537" t="str">
-        <v>W50 AUDIFONO INALB PINK</v>
+        <v>Y25 RELOJ INTELIGENTE SPORT SILVER</v>
       </c>
       <c r="C1537" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1537">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E1537" t="str">
         <v/>
       </c>
       <c r="F1537" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="str">
-        <v>544-9</v>
+        <v>232-5</v>
       </c>
       <c r="B1538" t="str">
-        <v>W54 AUDIFONOS INLAMBRICOS NEGRO</v>
+        <v>Y26 ULTRA RELOJ INTELIGENTE SPORT NEGRO</v>
       </c>
       <c r="C1538" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1538">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E1538" t="str">
         <v/>
       </c>
       <c r="F1538" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="str">
-        <v>131-1</v>
+        <v>233-2</v>
       </c>
       <c r="B1539" t="str">
-        <v>W55 AUDIFONOS INALAMBERICOS VERDE</v>
+        <v>Y26 ULTRA RELOJ INTELIGENTE SPORT SILVER</v>
       </c>
       <c r="C1539" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1539">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E1539" t="str">
         <v/>
       </c>
       <c r="F1539" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="str">
-        <v>130-4</v>
+        <v>234-9</v>
       </c>
       <c r="B1540" t="str">
-        <v>W55 AUDIFONOS INALAMBRICO SILVER</v>
+        <v>Y27 RELOJ INTELEGNTE SPORT AZUL</v>
       </c>
       <c r="C1540" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1540">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E1540" t="str">
         <v/>
       </c>
       <c r="F1540" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="str">
-        <v>129-8</v>
+        <v>235-6</v>
       </c>
       <c r="B1541" t="str">
-        <v>W55 AUDIFONOS INLAMBRICOS GRIS</v>
+        <v>Y27 RELOJA INTELEGNTE SPORT NEGRO</v>
       </c>
       <c r="C1541" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1541">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E1541" t="str">
         <v/>
       </c>
       <c r="F1541" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="str">
-        <v>135-9</v>
+        <v>238-7</v>
       </c>
       <c r="B1542" t="str">
-        <v>W56 AURCULAR BT RETRO NEGRO</v>
+        <v>Y28 RELOJ INTELIGENTE AMOLED NEGRO</v>
       </c>
       <c r="C1542" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1542">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E1542" t="str">
         <v/>
       </c>
       <c r="F1542" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="str">
-        <v>134-2</v>
+        <v>548-7</v>
       </c>
       <c r="B1543" t="str">
-        <v>W56 AURICULAR BT RETRO MARRON</v>
+        <v>Y29 RELOJ SMART SPORT NEGROR</v>
       </c>
       <c r="C1543" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1543">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E1543" t="str">
         <v/>
       </c>
       <c r="F1543" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="str">
-        <v>136-6</v>
+        <v>241-7</v>
       </c>
       <c r="B1544" t="str">
-        <v>W60 AUDIFONOS P/NI¤OS C/CABLE AMARILLO</v>
+        <v>Y29 RELOJ SMART SPORT SILVER</v>
       </c>
       <c r="C1544" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1544">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E1544" t="str">
         <v/>
       </c>
       <c r="F1544" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="str">
-        <v>137-3</v>
+        <v>243-1</v>
       </c>
       <c r="B1545" t="str">
-        <v>W61 AUDIFONOS P/NI¤ C/CABLE AMARILLO</v>
+        <v>Y30 RELOJ SMART SPORT DORADO</v>
       </c>
       <c r="C1545" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1545">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E1545" t="str">
         <v/>
       </c>
       <c r="F1545" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="str">
-        <v>140-3</v>
+        <v>549-4</v>
       </c>
       <c r="B1546" t="str">
-        <v>W61 AUDIFONOS P/NI¤ C/CABLE VERDE</v>
+        <v>Y30 RELOJ SMART SPORT SILVER</v>
       </c>
       <c r="C1546" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1546">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E1546" t="str">
         <v/>
       </c>
       <c r="F1546" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="str">
-        <v>139-7</v>
+        <v>245-5</v>
       </c>
       <c r="B1547" t="str">
-        <v>W61 AUDIFONOS P/NI¤OS C/CABLE LILA</v>
+        <v>Y31 RELOJ SMART SPORT NEGRO</v>
       </c>
       <c r="C1547" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1547">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E1547" t="str">
         <v/>
       </c>
       <c r="F1547" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="str">
-        <v>138-0</v>
+        <v>246-2</v>
       </c>
       <c r="B1548" t="str">
-        <v>W61 AUDIOFONOS P/NI¤OS C/CABLE CELESTE</v>
+        <v>Y31 RELOJ SMART SPORT SILVER</v>
       </c>
       <c r="C1548" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1548">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E1548" t="str">
         <v/>
       </c>
       <c r="F1548" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="str">
-        <v>141-0</v>
+        <v>418-3</v>
       </c>
       <c r="B1549" t="str">
-        <v>W65 AUDIFONOS HAPPY AZUL</v>
+        <v>Z57 CARGADOR+CABLE T-C A IP P/AUTO GOLD</v>
       </c>
       <c r="C1549" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1549">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E1549" t="str">
         <v/>
       </c>
       <c r="F1549" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="str">
-        <v>142-7</v>
+        <v>419-0</v>
       </c>
       <c r="B1550" t="str">
-        <v>W65 AUDIFONOS HAPPY GRIS</v>
+        <v>Z57 CARGADOR+CABLE T-C A T-C P/AUTO GOLD</v>
       </c>
       <c r="C1550" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1550">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E1550" t="str">
         <v/>
       </c>
       <c r="F1550" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="str">
-        <v>143-4</v>
+        <v>420-6</v>
       </c>
       <c r="B1551" t="str">
-        <v>W65 AUDIFONOS HAPPY MORADO</v>
+        <v>Z57 CARGADOR+CABLE T-C A T-C P/AUTO GRIS</v>
       </c>
       <c r="C1551" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1551">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E1551" t="str">
         <v/>
       </c>
       <c r="F1551" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="str">
-        <v>145-8</v>
+        <v>552-4</v>
       </c>
       <c r="B1552" t="str">
-        <v>W65 AUDIFONOS HAPPY SILVER</v>
+        <v>Z57 CARGADOR+CABLE T-C IP P/AUTO GRIS</v>
       </c>
       <c r="C1552" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1552">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E1552" t="str">
         <v/>
       </c>
       <c r="F1552" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="str">
-        <v>146-5</v>
+        <v>421-3</v>
       </c>
       <c r="B1553" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY AZUL</v>
+        <v>Z58 CARGADOR P/AUTO A IP NEGRO</v>
       </c>
       <c r="C1553" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1553">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E1553" t="str">
         <v/>
       </c>
       <c r="F1553" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="str">
-        <v>147-2</v>
+        <v>422-0</v>
       </c>
       <c r="B1554" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY GRIS</v>
+        <v>Z58 CARGADOR P/AUTO T-C A T-C NEGRO</v>
       </c>
       <c r="C1554" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1554">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E1554" t="str">
         <v/>
       </c>
       <c r="F1554" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="str">
-        <v>148-9</v>
+        <v>423-7</v>
       </c>
       <c r="B1555" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY MORADO</v>
+        <v>Z58 CARGADOR P/AUTO T-C NEGRO</v>
       </c>
       <c r="C1555" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1555">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E1555" t="str">
         <v/>
       </c>
       <c r="F1555" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="str">
-        <v>149-6</v>
+        <v>1-7</v>
       </c>
       <c r="B1556" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY SILVER</v>
+        <v>ZERO PORE ONE DAY CREAM MEDICUBE 50ML</v>
       </c>
       <c r="C1556" t="str">
-        <v>Sin categoría</v>
+        <v>SKINCARE</v>
       </c>
       <c r="D1556">
-        <v>35</v>
+        <v>28.99</v>
       </c>
       <c r="E1556" t="str">
         <v/>
       </c>
       <c r="F1556" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="str">
-        <v>150-2</v>
+        <v>446-6</v>
       </c>
       <c r="B1557" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY STAR COLOR</v>
+        <v>ZP5 INFLADOR P/ AUTO 12V</v>
       </c>
       <c r="C1557" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1557">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E1557" t="str">
         <v/>
       </c>
       <c r="F1557" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="str">
-        <v>253-0</v>
+        <v>447-3</v>
       </c>
       <c r="B1558" t="str">
-        <v>X109 CABLE T-C A IP BLANCO PD27W 1M</v>
+        <v>ZP7 BOMBA DE AE AIRE NEGRO CON LINTERNA</v>
       </c>
       <c r="C1558" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1558">
-        <v>3.4</v>
+        <v>50</v>
       </c>
       <c r="E1558" t="str">
         <v/>
       </c>
       <c r="F1558" t="str">
-        <v>NO</v>
-[...1298 lines deleted...]
-      <c r="F1623" t="str">
         <v>NO</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F1623"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F1558"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lista de Precios</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 