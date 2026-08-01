--- v1 (2026-06-14)
+++ v2 (2026-08-01)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1558"/>
+  <dimension ref="A1:F2120"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14.83203125" customWidth="1"/>
     <col min="2" max="2" width="50.83203125" customWidth="1"/>
     <col min="3" max="3" width="28.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="22.83203125" customWidth="1"/>
     <col min="6" max="6" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Código</v>
       </c>
       <c r="B1" t="str">
         <v>Nombre</v>
       </c>
       <c r="C1" t="str">
         <v>Categoría</v>
       </c>
       <c r="D1" t="str">
         <v>Precio (U$)</v>
       </c>
@@ -505,434 +505,434 @@
         <v>NO</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>315-5</v>
       </c>
       <c r="B4" t="str">
         <v>AC14A ADAPTADOR C/ ALARGUE BLANCO</v>
       </c>
       <c r="C4" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D4">
         <v>16.99</v>
       </c>
       <c r="E4" t="str">
         <v/>
       </c>
       <c r="F4" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>1174-7</v>
+        <v>2002-2</v>
       </c>
       <c r="B5" t="str">
-        <v>ACC BOOSTER PRO MINI PINK POUCH MEDICUBE</v>
+        <v>AC27 CARGADOR ESC 2 ENCHUFES PD30W/21CA CABLE 2M BLANCO</v>
       </c>
       <c r="C5" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D5">
-        <v>3</v>
+        <v>15.99</v>
       </c>
       <c r="E5" t="str">
         <v/>
       </c>
       <c r="F5" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>1175-4</v>
+        <v>2000-8</v>
       </c>
       <c r="B6" t="str">
-        <v>ACC PINCEL JELLY BRUSH MEDICUBE</v>
+        <v>AC27 CARGADOR ESC 2 ENCHUFES PD30W/21CA CABLE 2M NEGRO</v>
       </c>
       <c r="C6" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D6">
-        <v>5.99</v>
+        <v>15.99</v>
       </c>
       <c r="E6" t="str">
         <v/>
       </c>
       <c r="F6" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>1827-2</v>
+        <v>2001-5</v>
       </c>
       <c r="B7" t="str">
-        <v>ACEITE VICTORIA´S SECRET NATURAL FEEL COMFORT(VAINILLA)128ML</v>
+        <v>AC28 CARGADOR ESC 2 ENCHUFES PD45/3C1A CABLE TELESCOPIO 2M BLANCO</v>
       </c>
       <c r="C7" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D7">
-        <v>14.99</v>
+        <v>30.99</v>
       </c>
       <c r="E7" t="str">
         <v/>
       </c>
       <c r="F7" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>449-7</v>
+        <v>2140-1</v>
       </c>
       <c r="B8" t="str">
-        <v>ADAPTADOR UNIVERSAL AC15 NEGRO HOCO</v>
+        <v>AC8A EXTENSION 3 TOMAS PD30W/1C3A EU BLANCO</v>
       </c>
       <c r="C8" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>17.99</v>
       </c>
       <c r="E8" t="str">
         <v/>
       </c>
       <c r="F8" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>370-4</v>
+        <v>2139-5</v>
       </c>
       <c r="B9" t="str">
-        <v>ADAPTADOR UNIVERSAL NEGRO AC6 HOCO</v>
+        <v>AC8A EXTENSION 3 TOMAS PD30W/1C3A EU NEGRO</v>
       </c>
       <c r="C9" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D9">
-        <v>10</v>
+        <v>17.99</v>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
       <c r="F9" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>448-0</v>
+        <v>1174-7</v>
       </c>
       <c r="B10" t="str">
-        <v>ADAPTDOR C/ ALARGUE AC14A NEGRO HOCO</v>
+        <v>ACCESORIO BOOSTER PRO MINI PINK POUCH MEDICUBE</v>
       </c>
       <c r="C10" t="str">
-        <v>ACCESORIOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D10">
-        <v>16.99</v>
+        <v>3</v>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
       <c r="F10" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>1557-8</v>
+        <v>1828-9</v>
       </c>
       <c r="B11" t="str">
-        <v>AGE-R BOOSTER PRO MINI PLUS MEDICUBE</v>
+        <v>ACEITE V.S NATURAL FEEL CALM(COCONUT)128ML |</v>
       </c>
       <c r="C11" t="str">
-        <v>SKINCARE</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D11">
-        <v>98.99</v>
+        <v>14.99</v>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
       <c r="F11" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>349-0</v>
+        <v>2220-0</v>
       </c>
       <c r="B12" t="str">
-        <v>ALFOMBRILLA P/MOUSE NEGRO GM30 HOCO</v>
+        <v>ACEITE V.S NATURAL FEEL COMFORT(VAINILLA)SHIMMER COCONUT 128ML</v>
       </c>
       <c r="C12" t="str">
-        <v>ELECTRONICOS</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D12">
-        <v>8</v>
+        <v>14.99</v>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>1082-5</v>
+        <v>1827-2</v>
       </c>
       <c r="B13" t="str">
-        <v>AM SWAP IPHONE 15 128GB AMARELO</v>
+        <v>ACEITE VICTORIA´S SECRET NATURAL FEEL COMFORT(VAINILLA)128ML</v>
       </c>
       <c r="C13" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D13">
-        <v>455</v>
+        <v>14.99</v>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
       <c r="F13" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>1596-7</v>
+        <v>449-7</v>
       </c>
       <c r="B14" t="str">
-        <v>AM SWAP IPHONE 15 PROMAX 512GB AZUL</v>
+        <v>ADAPTADOR UNIVERSAL AC15 NEGRO HOCO</v>
       </c>
       <c r="C14" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D14">
-        <v>680</v>
+        <v>23</v>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
       <c r="F14" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>1597-4</v>
+        <v>370-4</v>
       </c>
       <c r="B15" t="str">
-        <v>AM SWAP IPHONE 15 PROMAX 512GB BLANCO</v>
+        <v>ADAPTADOR UNIVERSAL NEGRO AC6 HOCO</v>
       </c>
       <c r="C15" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D15">
-        <v>690</v>
+        <v>10</v>
       </c>
       <c r="E15" t="str">
         <v/>
       </c>
       <c r="F15" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>1274-4</v>
+        <v>448-0</v>
       </c>
       <c r="B16" t="str">
-        <v>AM SWAP IPHONE 16 PRO 256GB NATURAL</v>
+        <v>ADAPTDOR C/ ALARGUE AC14A NEGRO HOCO</v>
       </c>
       <c r="C16" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D16">
-        <v>790</v>
+        <v>16.99</v>
       </c>
       <c r="E16" t="str">
         <v/>
       </c>
       <c r="F16" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>1601-8</v>
+        <v>349-0</v>
       </c>
       <c r="B17" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 256GB NATURAL</v>
+        <v>ALFOMBRILLA P/MOUSE NEGRO GM30 HOCO</v>
       </c>
       <c r="C17" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D17">
-        <v>870</v>
+        <v>8</v>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
       <c r="F17" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>1600-1</v>
+        <v>1082-5</v>
       </c>
       <c r="B18" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 256GB PRETO</v>
+        <v>AM SWAP IPHONE 15 128GB AMARELO</v>
       </c>
       <c r="C18" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D18">
-        <v>870</v>
+        <v>455</v>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
       <c r="F18" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>1809-8</v>
+        <v>1274-4</v>
       </c>
       <c r="B19" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB BLANCO</v>
+        <v>AM SWAP IPHONE 16 PRO 256GB NATURAL</v>
       </c>
       <c r="C19" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D19">
-        <v>900</v>
+        <v>790</v>
       </c>
       <c r="E19" t="str">
         <v/>
       </c>
       <c r="F19" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>1810-4</v>
+        <v>1811-1</v>
       </c>
       <c r="B20" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB DESERT</v>
+        <v>AM SWAP IPHONE 16 PROMAX 512GB NATURAL</v>
       </c>
       <c r="C20" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D20">
-        <v>900</v>
+        <v>871</v>
       </c>
       <c r="E20" t="str">
         <v/>
       </c>
       <c r="F20" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>1811-1</v>
+        <v>2610-9</v>
       </c>
       <c r="B21" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB NATURAL</v>
+        <v>ANILLO OURA RING 5 GOLD SIZE-6</v>
       </c>
       <c r="C21" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D21">
-        <v>871</v>
+        <v>699.9</v>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>1812-8</v>
+        <v>2611-6</v>
       </c>
       <c r="B22" t="str">
-        <v>AM SWAP IPHONE 16 PROMAX 512GB PRETO</v>
+        <v>ANILLO OURA RING 5 SILVER SIZE-6</v>
       </c>
       <c r="C22" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D22">
-        <v>873</v>
+        <v>670.99</v>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>1132-7</v>
+        <v>2612-3</v>
       </c>
       <c r="B23" t="str">
-        <v>APPLE WATCH S11 42MM JET BLACK</v>
+        <v>ANILLO OURA RING 5 SILVER SIZE-7</v>
       </c>
       <c r="C23" t="str">
-        <v>Sin categoría</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D23">
-        <v>370</v>
+        <v>699.9</v>
       </c>
       <c r="E23" t="str">
         <v/>
       </c>
       <c r="F23" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>1134-1</v>
+        <v>1132-7</v>
       </c>
       <c r="B24" t="str">
-        <v>APPLE WATCH S11 42MM ROSE GOLD</v>
+        <v>APPLE WATCH S11 42MM JET BLACK</v>
       </c>
       <c r="C24" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D24">
         <v>370</v>
       </c>
       <c r="E24" t="str">
         <v/>
       </c>
       <c r="F24" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>1135-8</v>
       </c>
       <c r="B25" t="str">
         <v>APPLE WATCH S11 42MM SILVER</v>
       </c>
       <c r="C25" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D25">
@@ -945,30691 +945,41931 @@
         <v>NO</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>1133-4</v>
       </c>
       <c r="B26" t="str">
         <v>APPLE WATCH S11 42MM SPACE GRAY</v>
       </c>
       <c r="C26" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D26">
         <v>370</v>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>1136-5</v>
+        <v>1139-6</v>
       </c>
       <c r="B27" t="str">
-        <v>APPLE WATCH S11 46MM JET BLACK</v>
+        <v>APPLE WATCH S11 46MM ROSE GOLD</v>
       </c>
       <c r="C27" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D27">
         <v>390</v>
       </c>
       <c r="E27" t="str">
         <v/>
       </c>
       <c r="F27" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>1139-6</v>
+        <v>1883-8</v>
       </c>
       <c r="B28" t="str">
-        <v>APPLE WATCH S11 46MM ROSE GOLD</v>
+        <v>ARIANA GRANDE BRUMA ARI BY ARIANA GRANDE 236ML</v>
       </c>
       <c r="C28" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D28">
-        <v>390</v>
+        <v>12.99</v>
       </c>
       <c r="E28" t="str">
         <v/>
       </c>
       <c r="F28" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>1140-2</v>
+        <v>1878-4</v>
       </c>
       <c r="B29" t="str">
-        <v>APPLE WATCH S11 46MM SILVER</v>
+        <v>ARIANA GRANDE BRUMA CLOUD 236ML</v>
       </c>
       <c r="C29" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D29">
-        <v>390</v>
+        <v>12.99</v>
       </c>
       <c r="E29" t="str">
         <v/>
       </c>
       <c r="F29" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>1138-9</v>
+        <v>1882-1</v>
       </c>
       <c r="B30" t="str">
-        <v>APPLE WATCH S11 46MM SPACE GRAY</v>
+        <v>ARIANA GRANDE BRUMA GOOD WOMAN 236ML</v>
       </c>
       <c r="C30" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D30">
-        <v>390</v>
+        <v>12.99</v>
       </c>
       <c r="E30" t="str">
         <v/>
       </c>
       <c r="F30" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>1555-4</v>
+        <v>1881-4</v>
       </c>
       <c r="B31" t="str">
-        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM + BLACK OCEAN BAND/TALLA UNICA</v>
+        <v>ARIANA GRANDE BRUMA MOOLIGHT 236ML</v>
       </c>
       <c r="C31" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D31">
-        <v>740</v>
+        <v>12.99</v>
       </c>
       <c r="E31" t="str">
         <v/>
       </c>
       <c r="F31" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>1553-0</v>
+        <v>1880-7</v>
       </c>
       <c r="B32" t="str">
-        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM +ALPINE LOOP (L)</v>
+        <v>ARIANA GRANDE BRUMA THANK NEXT LILA 236ML</v>
       </c>
       <c r="C32" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D32">
-        <v>740</v>
+        <v>12.99</v>
       </c>
       <c r="E32" t="str">
         <v/>
       </c>
       <c r="F32" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>1554-7</v>
+        <v>1879-1</v>
       </c>
       <c r="B33" t="str">
-        <v>APPLE WATCH ULTRA 3 49MM BLACK TITANIUM +ALPINE LOOP (M)</v>
+        <v>ARIANA GRANDE BRUMA THANK NEXT ROSA 236ML</v>
       </c>
       <c r="C33" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D33">
-        <v>740</v>
+        <v>12.99</v>
       </c>
       <c r="E33" t="str">
         <v/>
       </c>
       <c r="F33" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>206-6</v>
+        <v>1876-0</v>
       </c>
       <c r="B34" t="str">
-        <v>AURICULAR IN EAR BT BLANCO EA7 HOCO</v>
+        <v>ARIANA GRANDE CLOUD 2.0 EDP 100ML</v>
       </c>
       <c r="C34" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>49.99</v>
       </c>
       <c r="E34" t="str">
         <v/>
       </c>
       <c r="F34" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>170-0</v>
+        <v>1875-3</v>
       </c>
       <c r="B35" t="str">
-        <v>AURICULAR INLAMBRICO DUKE NARANJA EQ9 HOCO</v>
+        <v>ARIANA GRANDE CLOUD PINK EDP 100ML</v>
       </c>
       <c r="C35" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>49.99</v>
       </c>
       <c r="E35" t="str">
         <v/>
       </c>
       <c r="F35" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>1828-9</v>
+        <v>1874-6</v>
       </c>
       <c r="B36" t="str">
-        <v>Aceite Victoria´s Secret Natural Feel Comfort(Vainilla)128ML</v>
+        <v>ARIANA GRANDE GOD IS A WOMAN EDP 100ML</v>
       </c>
       <c r="C36" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D36">
-        <v>14.99</v>
+        <v>45.99</v>
       </c>
       <c r="E36" t="str">
         <v/>
       </c>
       <c r="F36" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>127-4</v>
+        <v>1870-8</v>
       </c>
       <c r="B37" t="str">
-        <v>Auriculares Hoco W50 Cute fun inalámbricos Blanco</v>
+        <v>ARIANA GRANDE KIT CLOUD BODY MIST+CREMA+PERFUME 3 PIEZAS</v>
       </c>
       <c r="C37" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>60.99</v>
       </c>
       <c r="E37" t="str">
         <v/>
       </c>
       <c r="F37" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>281-3</v>
+        <v>1873-9</v>
       </c>
       <c r="B38" t="str">
-        <v>BK5 MICROFONO AZUL</v>
+        <v>ARIANA GRANDE KIT SWEET LIKE CANDY MIST+CREMA+PERFUME</v>
       </c>
       <c r="C38" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D38">
-        <v>19.99</v>
+        <v>60.99</v>
       </c>
       <c r="E38" t="str">
         <v/>
       </c>
       <c r="F38" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>282-0</v>
+        <v>1871-5</v>
       </c>
       <c r="B39" t="str">
-        <v>BK5 MICROFONO BLANCO</v>
+        <v>ARIANA GRANDE KIT THANK U NEXT (ROSA) 2 CREMAS-1 PERFUME</v>
       </c>
       <c r="C39" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D39">
-        <v>19.99</v>
+        <v>60.99</v>
       </c>
       <c r="E39" t="str">
         <v/>
       </c>
       <c r="F39" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>337-7</v>
+        <v>1872-2</v>
       </c>
       <c r="B40" t="str">
-        <v>BOLSO P/ NOTEBOOL GT5 GRIS HOCO</v>
+        <v>ARIANA GRANDE KIT THANK U NEXT 2.0 (LILA) BODY MIST+CREMA+PERFUME</v>
       </c>
       <c r="C40" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>60.99</v>
       </c>
       <c r="E40" t="str">
         <v/>
       </c>
       <c r="F40" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>350-6</v>
+        <v>1877-7</v>
       </c>
       <c r="B41" t="str">
-        <v>BOTON P/JUEGO NEGRO GM6 HOCO</v>
+        <v>ARIANA GRANDE SWEET LIKE CANDY EDP 100ML</v>
       </c>
       <c r="C41" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D41">
-        <v>12</v>
+        <v>49.99</v>
       </c>
       <c r="E41" t="str">
         <v/>
       </c>
       <c r="F41" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>580-7</v>
+        <v>2153-1</v>
       </c>
       <c r="B42" t="str">
-        <v>Body Lotion Victoria's Secret Chrome Peony</v>
+        <v>AURA PERF RUKIY EDP 100ML</v>
       </c>
       <c r="C42" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D42">
-        <v>14.99</v>
+        <v>31.99</v>
       </c>
       <c r="E42" t="str">
         <v/>
       </c>
       <c r="F42" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>566-1</v>
+        <v>2154-8</v>
       </c>
       <c r="B43" t="str">
-        <v>Body Lotion Victoria's Secret Love Spell Starlit</v>
+        <v>AURA PERF SARAB AZURE MIST EDP 100ML</v>
       </c>
       <c r="C43" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D43">
-        <v>13.99</v>
+        <v>31.99</v>
       </c>
       <c r="E43" t="str">
         <v/>
       </c>
       <c r="F43" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>1842-5</v>
+        <v>2155-5</v>
       </c>
       <c r="B44" t="str">
-        <v>Body Lotion Victoria's Secret Mango Temptation - 236ML</v>
+        <v>AURA PERF SARAB VERMELLO EDP 100ML</v>
       </c>
       <c r="C44" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D44">
-        <v>12.99</v>
+        <v>31.99</v>
       </c>
       <c r="E44" t="str">
         <v/>
       </c>
       <c r="F44" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>1843-2</v>
+        <v>2156-2</v>
       </c>
       <c r="B45" t="str">
-        <v>Body Splash Victoria's Secret Pear Glace - 250ML</v>
+        <v>AURA PERF SIGNATURE JASMINE EDP 100ML</v>
       </c>
       <c r="C45" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D45">
-        <v>11.2</v>
+        <v>31.99</v>
       </c>
       <c r="E45" t="str">
         <v/>
       </c>
       <c r="F45" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>73-4</v>
+        <v>2157-9</v>
       </c>
       <c r="B46" t="str">
-        <v>C145A CARGADO+CABLE MICRO BLANCO</v>
+        <v>AURA PERF SIGNATURE SAFFRON EDP 1000ML</v>
       </c>
       <c r="C46" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D46">
-        <v>6</v>
+        <v>31.99</v>
       </c>
       <c r="E46" t="str">
         <v/>
       </c>
       <c r="F46" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>255-4</v>
+        <v>2158-6</v>
       </c>
       <c r="B47" t="str">
-        <v>CABLE T-C A IP NEGRO PD27W L=2M X109 HOCO</v>
+        <v>AURA PERF SIGNATURE VANILLA EDP 100ML</v>
       </c>
       <c r="C47" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D47">
-        <v>3.99</v>
+        <v>31.99</v>
       </c>
       <c r="E47" t="str">
         <v/>
       </c>
       <c r="F47" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>254-7</v>
+        <v>2159-3</v>
       </c>
       <c r="B48" t="str">
-        <v>CABLE T-C A IP X109 NEGRO PD27W 1M HOCO</v>
+        <v>AURA PERF TO HER WITH LOVE EDP 100ML</v>
       </c>
       <c r="C48" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D48">
-        <v>3.4</v>
+        <v>32.99</v>
       </c>
       <c r="E48" t="str">
         <v/>
       </c>
       <c r="F48" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>248-6</v>
+        <v>2160-9</v>
       </c>
       <c r="B49" t="str">
-        <v>CABLE T-C A T-C 60W NEGRO U133 HOCO</v>
+        <v>AURA PERF TO HIM WITH LOVE EDP 100ML</v>
       </c>
       <c r="C49" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D49">
-        <v>5</v>
+        <v>31.99</v>
       </c>
       <c r="E49" t="str">
         <v/>
       </c>
       <c r="F49" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>256-1</v>
+        <v>2161-6</v>
       </c>
       <c r="B50" t="str">
-        <v>CABLE T-C A T-C BLANCO 60W L=1M X109 HOCO</v>
+        <v>AURA PERF TWILIGHT ELIXIR EDP 100ML</v>
       </c>
       <c r="C50" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D50">
-        <v>2</v>
+        <v>19.99</v>
       </c>
       <c r="E50" t="str">
         <v/>
       </c>
       <c r="F50" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>257-8</v>
+        <v>2163-0</v>
       </c>
       <c r="B51" t="str">
-        <v>CABLE T-C A T-C NEGRO 60W L=2M X109 HOCO</v>
+        <v>AURA PERF WHY ME EDP EDP 100ML</v>
       </c>
       <c r="C51" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D51">
-        <v>5</v>
+        <v>16.99</v>
       </c>
       <c r="E51" t="str">
         <v/>
       </c>
       <c r="F51" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>250-9</v>
+        <v>2164-7</v>
       </c>
       <c r="B52" t="str">
-        <v>CABLE USB-A A IP GRIS 2.4A U133 HOCO</v>
+        <v>AURA PERF ZAAN BLACK EDP 100ML</v>
       </c>
       <c r="C52" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D52">
-        <v>4.5</v>
+        <v>16.99</v>
       </c>
       <c r="E52" t="str">
         <v/>
       </c>
       <c r="F52" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>251-6</v>
+        <v>2165-4</v>
       </c>
       <c r="B53" t="str">
-        <v>CABLE USB-A IP NEGRO 2.4A U133 HOCO</v>
+        <v>AURA PERF ZAAN BLUE EDP 100ML</v>
       </c>
       <c r="C53" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D53">
-        <v>4.5</v>
+        <v>16.99</v>
       </c>
       <c r="E53" t="str">
         <v/>
       </c>
       <c r="F53" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>56-7</v>
+        <v>2166-1</v>
       </c>
       <c r="B54" t="str">
-        <v>CAGARDO PORTATIL MAGNETICO NEGRO Q18 HOCO</v>
+        <v>AURA PERF ZAAN FLOREST EDP 100ML</v>
       </c>
       <c r="C54" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>16.99</v>
       </c>
       <c r="E54" t="str">
         <v/>
       </c>
       <c r="F54" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>333-9</v>
+        <v>2167-8</v>
       </c>
       <c r="B55" t="str">
-        <v>CAMERA GRABADORA P/ AUTO NEGRO DV2 HOCO</v>
+        <v>AURA PERF ZAAN GUIDANCE EDP 100ML</v>
       </c>
       <c r="C55" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D55">
-        <v>47</v>
+        <v>16.99</v>
       </c>
       <c r="E55" t="str">
         <v/>
       </c>
       <c r="F55" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>335-3</v>
+        <v>206-6</v>
       </c>
       <c r="B56" t="str">
-        <v>CAMERA SPORT 4K NEGRO DV102 HOCO</v>
+        <v>AURICULAR IN EAR BT BLANCO EA7 HOCO</v>
       </c>
       <c r="C56" t="str">
         <v>ELECTRONICOS</v>
       </c>
       <c r="D56">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="E56" t="str">
         <v/>
       </c>
       <c r="F56" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>334-6</v>
+        <v>1674-2</v>
       </c>
       <c r="B57" t="str">
-        <v>CAMERA SPORT DUAL COLOR NEGRO DV103 HOCO</v>
+        <v>Aceite de Limpieza Facial Medicube Zero Pore Blackhead Deep Cleansing Oil de 205 ml</v>
       </c>
       <c r="C57" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D57">
-        <v>45</v>
+        <v>19.99</v>
       </c>
       <c r="E57" t="str">
         <v/>
       </c>
       <c r="F57" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>72-7</v>
+        <v>1671-1</v>
       </c>
       <c r="B58" t="str">
-        <v>CARAGDOR UBS-A BLANCO C145A HOCO</v>
+        <v>Acondicionador Medicube Rosemary PDRN Hair &amp; Scalp 250 ml</v>
       </c>
       <c r="C58" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D58">
-        <v>6</v>
+        <v>19.99</v>
       </c>
       <c r="E58" t="str">
         <v/>
       </c>
       <c r="F58" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>71-0</v>
+        <v>1558-5</v>
       </c>
       <c r="B59" t="str">
-        <v>CARGADO PORTATIL C/ PANTALIA SILVER Q43 HOCO</v>
+        <v>Adaptador de Rejuvenecedor Facial Medicube Age-R Booster Cleanser Devic Head - Beige</v>
       </c>
       <c r="C59" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D59">
-        <v>41</v>
+        <v>95.99</v>
       </c>
       <c r="E59" t="str">
         <v/>
       </c>
       <c r="F59" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>113-7</v>
+        <v>2496-9</v>
       </c>
       <c r="B60" t="str">
-        <v>CARGADOR INALAMBRICO GRIS CQ19 HOCO</v>
+        <v>Almohadillas Exfoliantes Medicube Red Succinic Acid Peeling Pad de 70 Unidades</v>
       </c>
       <c r="C60" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>27.99</v>
       </c>
       <c r="E60" t="str">
         <v/>
       </c>
       <c r="F60" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>70-3</v>
+        <v>1195-2</v>
       </c>
       <c r="B61" t="str">
-        <v>CARGADOR PORTAIL C/ PANTALLA GRIS Q43 HOCO</v>
+        <v>Almohadillas Tónicas Medicube Kojic Acid Turmeric Pad de 70 unidades</v>
       </c>
       <c r="C61" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D61">
-        <v>41</v>
+        <v>28.99</v>
       </c>
       <c r="E61" t="str">
         <v/>
       </c>
       <c r="F61" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>69-7</v>
+        <v>1079-5</v>
       </c>
       <c r="B62" t="str">
-        <v>CARGADOR PORTATIL C/CABLE NEGRO 20K Q37A HOCO</v>
+        <v>Almohadillas Tónicas Medicube PDRN Pink Collagen Toning Gel Pad de 120ml (70 Unidades)</v>
       </c>
       <c r="C62" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>25.99</v>
       </c>
       <c r="E62" t="str">
         <v/>
       </c>
       <c r="F62" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>58-1</v>
+        <v>1067-2</v>
       </c>
       <c r="B63" t="str">
-        <v>CARGADOR PORTATIL GOLD 10K Q26A HOCO</v>
+        <v>Almohadillas Tónicas Medicube Zero Pore Pad 2.0</v>
       </c>
       <c r="C63" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D63">
-        <v>38</v>
-[...2 lines deleted...]
-        <v/>
+        <v>24.99</v>
+      </c>
+      <c r="E63">
+        <v>28.99</v>
       </c>
       <c r="F63" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>59-8</v>
+        <v>1070-2</v>
       </c>
       <c r="B64" t="str">
-        <v>CARGADOR PORTATIL GRIS 10K Q26A HOCO</v>
+        <v>Almohadillas Tónicas Medicube Zero Pore Pad Mild de 70 Unidades</v>
       </c>
       <c r="C64" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D64">
-        <v>38</v>
-[...2 lines deleted...]
-        <v/>
+        <v>20.99</v>
+      </c>
+      <c r="E64">
+        <v>34.99</v>
       </c>
       <c r="F64" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>63-5</v>
+        <v>1175-4</v>
       </c>
       <c r="B65" t="str">
-        <v>CARGADOR PORTATIL GRIS Q34 HOCO</v>
+        <v>Aplicadora Facial Medicube Jelly Brush - Blanco Dorado</v>
       </c>
       <c r="C65" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>6.99</v>
       </c>
       <c r="E65" t="str">
         <v/>
       </c>
       <c r="F65" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>67-3</v>
+        <v>281-3</v>
       </c>
       <c r="B66" t="str">
-        <v>CARGADOR PORTATIL MAGNETIC Q36A 10K GISM HOCO</v>
+        <v>BK5 MICROFONO AZUL</v>
       </c>
       <c r="C66" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D66">
-        <v>38</v>
+        <v>19.99</v>
       </c>
       <c r="E66" t="str">
         <v/>
       </c>
       <c r="F66" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>57-4</v>
+        <v>282-0</v>
       </c>
       <c r="B67" t="str">
-        <v>CARGADOR PORTATIL MAGNETICO GRIS 5K Q26 HOCO</v>
+        <v>BK5 MICROFONO BLANCO</v>
       </c>
       <c r="C67" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>19.99</v>
       </c>
       <c r="E67" t="str">
         <v/>
       </c>
       <c r="F67" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>50-5</v>
+        <v>566-1</v>
       </c>
       <c r="B68" t="str">
-        <v>CARGADOR PORTATIL MAGNETICO NEGRO1 J117A HOCO</v>
+        <v>BODY LOTION VICTORIA'S SECRET LOVE SPELL STARLIT</v>
       </c>
       <c r="C68" t="str">
-        <v>ELECTRONICOS</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D68">
-        <v>22.5</v>
+        <v>16.99</v>
       </c>
       <c r="E68" t="str">
         <v/>
       </c>
       <c r="F68" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>51-2</v>
+        <v>2389-4</v>
       </c>
       <c r="B69" t="str">
-        <v>CARGADOR PORTATIL NEGRO 10K J122 HOCO</v>
+        <v>BODY SPLASH SHIMMER VS DEW KISS 250ML</v>
       </c>
       <c r="C69" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D69">
-        <v>14</v>
+        <v>7.99</v>
       </c>
       <c r="E69" t="str">
         <v/>
       </c>
       <c r="F69" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>53-6</v>
+        <v>2390-0</v>
       </c>
       <c r="B70" t="str">
-        <v>CARGADOR PORTATIL NEGRO 10K J123 HOCO</v>
+        <v>BODY SPLASH SHIMMER VS SEXY VANILLA 250ML</v>
       </c>
       <c r="C70" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D70">
-        <v>12</v>
+        <v>7.99</v>
       </c>
       <c r="E70" t="str">
         <v/>
       </c>
       <c r="F70" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>47-5</v>
+        <v>2388-7</v>
       </c>
       <c r="B71" t="str">
-        <v>CARGADOR PORTATIL NEGRO 20K J100A HOCO</v>
+        <v>BODY SPLASH SHIMMER VS VELVET FLOWERS 250ML</v>
       </c>
       <c r="C71" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D71">
-        <v>15.5</v>
+        <v>7.99</v>
       </c>
       <c r="E71" t="str">
         <v/>
       </c>
       <c r="F71" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>54-3</v>
+        <v>1843-2</v>
       </c>
       <c r="B72" t="str">
-        <v>CARGADOR PORTATIL NEGRO 20K J123A HOCO</v>
+        <v>BODY SPLASH VICTORIA'S SECRET PEAR GLACE ARCHIVES - 250ML</v>
       </c>
       <c r="C72" t="str">
-        <v>ELECTRONICOS</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>12.99</v>
       </c>
       <c r="E72" t="str">
         <v/>
       </c>
       <c r="F72" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>68-0</v>
+        <v>2387-0</v>
       </c>
       <c r="B73" t="str">
-        <v>CARGADOR PORTATIL+2CABLE NEGRO Q37 HOCO</v>
+        <v>BODY SPLASH VS SECRET OF ROMANCE SEXY VANILLA 250ML</v>
       </c>
       <c r="C73" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>7.99</v>
       </c>
       <c r="E73" t="str">
         <v/>
       </c>
       <c r="F73" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>74-1</v>
+        <v>337-7</v>
       </c>
       <c r="B74" t="str">
-        <v>CARGADOR+CABLE T-C C145A BLANCO HOCO</v>
+        <v>BOLSO P/ NOTEBOOL GT5 GRIS HOCO</v>
       </c>
       <c r="C74" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D74">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="E74" t="str">
         <v/>
       </c>
       <c r="F74" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>83-3</v>
+        <v>350-6</v>
       </c>
       <c r="B75" t="str">
-        <v>CARGADOR+CABLE USB-A CS52A BLANCO HOCO</v>
+        <v>BOTON P/JUEGO NEGRO GM6 HOCO</v>
       </c>
       <c r="C75" t="str">
         <v>ELECTRONICOS</v>
       </c>
       <c r="D75">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E75" t="str">
         <v/>
       </c>
       <c r="F75" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>62-8</v>
+        <v>560-9</v>
       </c>
       <c r="B76" t="str">
-        <v>CARGARDO PORTATIL DORADO Q34 HOCO</v>
+        <v>BRUMA V.S AMBER ROMANCE</v>
       </c>
       <c r="C76" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>12.99</v>
       </c>
       <c r="E76" t="str">
         <v/>
       </c>
       <c r="F76" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>1064-1</v>
+        <v>1211-9</v>
       </c>
       <c r="B77" t="str">
-        <v>CEPILLO ALISADOR DE PELO LILA HP44 HOCO</v>
+        <v>BRUMA V.S AMBER ROMANCE SHIMMER</v>
       </c>
       <c r="C77" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>14.99</v>
       </c>
       <c r="E77" t="str">
         <v/>
       </c>
       <c r="F77" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>721-4</v>
+        <v>2232-3</v>
       </c>
       <c r="B78" t="str">
-        <v>COLLAGEN JELLY CREAM 110ML MEDICUBE</v>
+        <v>BRUMA V.S BARE VANILLA BLISS 250ML</v>
       </c>
       <c r="C78" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D78">
-        <v>30.99</v>
+        <v>15.99</v>
       </c>
       <c r="E78" t="str">
         <v/>
       </c>
       <c r="F78" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>551-7</v>
+        <v>1957-6</v>
       </c>
       <c r="B79" t="str">
-        <v>CONTROL P/ CELULAR GM7 HOCO</v>
+        <v>BRUMA V.S BLUE JASMINE/FEEL REFRESHED 236ML CON ALOE CUERPO Y CABELLO</v>
       </c>
       <c r="C79" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D79">
-        <v>8.5</v>
+        <v>18.99</v>
       </c>
       <c r="E79" t="str">
         <v/>
       </c>
       <c r="F79" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>321-6</v>
+        <v>1953-8</v>
       </c>
       <c r="B80" t="str">
-        <v>CONVERTIDOR IP A T-C NEGRO UA17 HOCO</v>
+        <v>BRUMA V.S CASHMERE FLEUR</v>
       </c>
       <c r="C80" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D80">
-        <v>3.99</v>
+        <v>15.99</v>
       </c>
       <c r="E80" t="str">
         <v/>
       </c>
       <c r="F80" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>322-3</v>
+        <v>2227-9</v>
       </c>
       <c r="B81" t="str">
-        <v>CONVERTIDOR IP A USB UA17 NEGRO HOCO</v>
+        <v>BRUMA V.S CHERRY BITE 250ML/JUICY CHERRY NECTAR</v>
       </c>
       <c r="C81" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D81">
-        <v>6.99</v>
+        <v>17.99</v>
       </c>
       <c r="E81" t="str">
         <v/>
       </c>
       <c r="F81" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>323-0</v>
+        <v>2229-3</v>
       </c>
       <c r="B82" t="str">
-        <v>CONVERTIDOR T-C A USB UA17 NEGRO HOCO</v>
+        <v>BRUMA V.S CHERRY FORBIDDEN 250ML/SUGARED BLACK CHERRY</v>
       </c>
       <c r="C82" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D82">
-        <v>4.99</v>
+        <v>17.99</v>
       </c>
       <c r="E82" t="str">
         <v/>
       </c>
       <c r="F82" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>114-4</v>
+        <v>2230-9</v>
       </c>
       <c r="B83" t="str">
-        <v>CQ19 CARGADOR INALAMBRICO SILVER</v>
+        <v>BRUMA V.S CHERRY MILKSHAKE 250ML/SWEET CHERRY GLAGE</v>
       </c>
       <c r="C83" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D83">
-        <v>30</v>
+        <v>17.99</v>
       </c>
       <c r="E83" t="str">
         <v/>
       </c>
       <c r="F83" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>1839-5</v>
+        <v>2221-7</v>
       </c>
       <c r="B84" t="str">
-        <v>CREMA FACIAL CELIMAX PORE + DARK SPOT BRIGHTENING 35ML</v>
+        <v>BRUMA V.S COCONUT MILK ROSE/FEEL CALM 236ML CON OILS CUERPO Y CABELLO</v>
       </c>
       <c r="C84" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>18.99</v>
       </c>
       <c r="E84" t="str">
         <v/>
       </c>
       <c r="F84" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>1047-4</v>
+        <v>2233-0</v>
       </c>
       <c r="B85" t="str">
-        <v>CREMA FACIAL VITA-A RETINAL SHOT TIGHT BOOSTE CELIMAX</v>
+        <v>BRUMA V.S LOVE SPELL BLISS 250ML</v>
       </c>
       <c r="C85" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D85">
-        <v>27.99</v>
+        <v>15.99</v>
       </c>
       <c r="E85" t="str">
         <v/>
       </c>
       <c r="F85" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>1730-5</v>
+        <v>598-2</v>
       </c>
       <c r="B86" t="str">
-        <v>CREMA MUGLER ANGEL BODY CREAM 200ML</v>
+        <v>BRUMA V.S MIDNIGHT BLOM</v>
       </c>
       <c r="C86" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D86">
-        <v>119.99</v>
+        <v>12</v>
       </c>
       <c r="E86" t="str">
         <v/>
       </c>
       <c r="F86" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>1729-9</v>
+        <v>2235-4</v>
       </c>
       <c r="B87" t="str">
-        <v>CREMA MUGLER ANGEL BODY LOTION 200ML</v>
+        <v>BRUMA V.S PURE SEDUCTION BLISS 250ML</v>
       </c>
       <c r="C87" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D87">
-        <v>59.99</v>
+        <v>15.99</v>
       </c>
       <c r="E87" t="str">
         <v/>
       </c>
       <c r="F87" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>1419-9</v>
+        <v>2126-5</v>
       </c>
       <c r="B88" t="str">
-        <v>CREMA VICTORIA´S SECRET  NATURAL FEEL BRIGHT 296ML(SALMON)</v>
+        <v>BRUMA V.S STRAWBERRIES Y CHAMPAGNE 250ML</v>
       </c>
       <c r="C88" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D88">
-        <v>17.99</v>
+        <v>14.99</v>
       </c>
       <c r="E88" t="str">
         <v/>
       </c>
       <c r="F88" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>1081-8</v>
+        <v>1958-3</v>
       </c>
       <c r="B89" t="str">
-        <v>CREMA VICTORIA´S SECRET AMBER ROMANCE</v>
+        <v>BRUMA V.S VANILLA ORCHID/FEEL COMFORT 236ML CON OILS CUERPO Y CABELLO</v>
       </c>
       <c r="C89" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D89">
-        <v>12.99</v>
+        <v>18.99</v>
       </c>
       <c r="E89" t="str">
         <v/>
       </c>
       <c r="F89" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>1034-4</v>
+        <v>2234-7</v>
       </c>
       <c r="B90" t="str">
-        <v>CREMA VICTORIA´S SECRET AQUA KISS</v>
+        <v>BRUMA V.S VELVET PETALS BLISS 250ML</v>
       </c>
       <c r="C90" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D90">
-        <v>14.99</v>
+        <v>15.99</v>
       </c>
       <c r="E90" t="str">
         <v/>
       </c>
       <c r="F90" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>1043-6</v>
+        <v>2168-5</v>
       </c>
       <c r="B91" t="str">
-        <v>CREMA VICTORIA´S SECRET AQUA KISS SHIMMER</v>
+        <v>BRUMA V.S WHITE PEACH/FEEL BRIGHT 236ML CON OILS CUERPO Y CABEL</v>
       </c>
       <c r="C91" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D91">
-        <v>14.99</v>
+        <v>18.99</v>
       </c>
       <c r="E91" t="str">
         <v/>
       </c>
       <c r="F91" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>1206-5</v>
+        <v>2096-1</v>
       </c>
       <c r="B92" t="str">
-        <v>CREMA VICTORIA´S SECRET BARE VANILLA SHIMMER</v>
+        <v>BS37 DANCER KARAOKE 18W LED</v>
       </c>
       <c r="C92" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D92">
-        <v>12.99</v>
+        <v>34.99</v>
       </c>
       <c r="E92" t="str">
         <v/>
       </c>
       <c r="F92" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>1208-9</v>
+        <v>46114</v>
       </c>
       <c r="B93" t="str">
-        <v>CREMA VICTORIA´S SECRET COCONUT PASSION SHIMMER</v>
+        <v>BS37 SPEAKER GRANDE NEGRO</v>
       </c>
       <c r="C93" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D93">
-        <v>13.99</v>
+        <v>57</v>
       </c>
       <c r="E93" t="str">
         <v/>
       </c>
       <c r="F93" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>535-7</v>
+        <v>2087-9</v>
       </c>
       <c r="B94" t="str">
-        <v>CREMA VICTORIA´S SECRET GILDED VANILLA</v>
+        <v>BS63 PARLANTE BLUETOOTH GRACEFUL CON 2 MICROFONOS INALAMRBICOS</v>
       </c>
       <c r="C94" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D94">
-        <v>12.97</v>
+        <v>60</v>
       </c>
       <c r="E94" t="str">
         <v/>
       </c>
       <c r="F94" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>1044-3</v>
+        <v>1899-9</v>
       </c>
       <c r="B95" t="str">
-        <v>CREMA VICTORIA´S SECRET LOVE SPELL</v>
+        <v>BURBERRY GODDESS INTENSE EDP 100ML FEM</v>
       </c>
       <c r="C95" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D95">
-        <v>12.99</v>
+        <v>105.99</v>
       </c>
       <c r="E95" t="str">
         <v/>
       </c>
       <c r="F95" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>1300-0</v>
+        <v>1903-3</v>
       </c>
       <c r="B96" t="str">
-        <v>CREMA VICTORIA´S SECRET LOVE SPELL SHIMMER</v>
+        <v>BURBERRY GODDESS PARFUM 100ML FEM</v>
       </c>
       <c r="C96" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D96">
-        <v>14.99</v>
+        <v>110.99</v>
       </c>
       <c r="E96" t="str">
         <v/>
       </c>
       <c r="F96" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>1042-9</v>
+        <v>2305-4</v>
       </c>
       <c r="B97" t="str">
-        <v>CREMA VICTORIA´S SECRET MIDNIGHT BLOOM</v>
+        <v>BURBERRY HER BLOSSON EDT 100ML</v>
       </c>
       <c r="C97" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D97">
-        <v>14</v>
+        <v>95.99</v>
       </c>
       <c r="E97" t="str">
         <v/>
       </c>
       <c r="F97" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>688-0</v>
+        <v>1904-0</v>
       </c>
       <c r="B98" t="str">
-        <v>CREMA VICTORIA´S SECRET MIRRORED POM</v>
+        <v>BURBERRY HERO EDT 100ML MASC</v>
       </c>
       <c r="C98" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D98">
-        <v>12.99</v>
+        <v>66.99</v>
       </c>
       <c r="E98" t="str">
         <v/>
       </c>
       <c r="F98" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>1463-2</v>
+        <v>1907-1</v>
       </c>
       <c r="B99" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL BRIGHT 216G</v>
+        <v>BURBERRY MR BURBERRY EDT 100ML MASC</v>
       </c>
       <c r="C99" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D99">
-        <v>17.99</v>
+        <v>66.99</v>
       </c>
       <c r="E99" t="str">
         <v/>
       </c>
       <c r="F99" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>1462-5</v>
+        <v>2603-1</v>
       </c>
       <c r="B100" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL CALM 216G</v>
+        <v>Body Mist Medicube Glow Vanilla Fragrance 30ml</v>
       </c>
       <c r="C100" t="str">
-        <v>SKINCARE</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D100">
-        <v>17.99</v>
+        <v>13.99</v>
       </c>
       <c r="E100" t="str">
         <v/>
       </c>
       <c r="F100" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>1464-9</v>
+        <v>1960-6</v>
       </c>
       <c r="B101" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL REFRESHEAD 216G</v>
+        <v>Bálsamo Facial Medicube PDRN Pink Collagen Volume Multi Balm de 10g</v>
       </c>
       <c r="C101" t="str">
-        <v>SKINCARE</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D101">
-        <v>17.99</v>
+        <v>19.99</v>
       </c>
       <c r="E101" t="str">
         <v/>
       </c>
       <c r="F101" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>1418-2</v>
+        <v>2017-6</v>
       </c>
       <c r="B102" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL FEEL CALM 296ML</v>
+        <v>C109A(10.5W) CARGADOR SET (USB A TO PIP) BLANCO</v>
       </c>
       <c r="C102" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D102">
-        <v>17.99</v>
+        <v>8.99</v>
       </c>
       <c r="E102" t="str">
         <v/>
       </c>
       <c r="F102" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>1421-2</v>
+        <v>2005-3</v>
       </c>
       <c r="B103" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL FEEL COMFORT 296ML (MARRON)</v>
+        <v>C109A(10.5W) CARGADOR SET CABLE MICRO BLANCO</v>
       </c>
       <c r="C103" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D103">
-        <v>17.99</v>
+        <v>3.5</v>
       </c>
       <c r="E103" t="str">
         <v/>
       </c>
       <c r="F103" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>1420-5</v>
+        <v>2019-0</v>
       </c>
       <c r="B104" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL FEEL REFRESHED 296ML</v>
+        <v>C109A(10.5W) CARGADOR SET USABA TO C BLANCO</v>
       </c>
       <c r="C104" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D104">
-        <v>17.99</v>
+        <v>5.99</v>
       </c>
       <c r="E104" t="str">
         <v/>
       </c>
       <c r="F104" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>1465-6</v>
+        <v>2008-4</v>
       </c>
       <c r="B105" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL BRIGHT 296ML</v>
+        <v>C109A(PD10W) CARGADOR UNICO PUERTO BLANCO</v>
       </c>
       <c r="C105" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D105">
-        <v>17.99</v>
+        <v>3.5</v>
       </c>
       <c r="E105" t="str">
         <v/>
       </c>
       <c r="F105" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>1468-7</v>
+        <v>2018-3</v>
       </c>
       <c r="B106" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL COMFORT 296ML</v>
+        <v>C109A(PD20W) CARGADOR SET (C TO IP) BLANCO</v>
       </c>
       <c r="C106" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D106">
-        <v>17.99</v>
+        <v>5.99</v>
       </c>
       <c r="E106" t="str">
         <v/>
       </c>
       <c r="F106" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>1467-0</v>
+        <v>2009-1</v>
       </c>
       <c r="B107" t="str">
-        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL REFRESHEAD 296ML</v>
+        <v>C109A(PD20W) CARGADOR SET(C TO C) BLANCO</v>
       </c>
       <c r="C107" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D107">
-        <v>17.99</v>
+        <v>8.5</v>
       </c>
       <c r="E107" t="str">
         <v/>
       </c>
       <c r="F107" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>1036-8</v>
+        <v>2006-0</v>
       </c>
       <c r="B108" t="str">
-        <v>CREMA VICTORIA´S SECRET RUSH</v>
+        <v>C109A(PD20W) CARGADOR UNICO PUERTO BLANCO</v>
       </c>
       <c r="C108" t="str">
-        <v>CREMAS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D108">
-        <v>14.99</v>
+        <v>3.5</v>
       </c>
       <c r="E108" t="str">
         <v/>
       </c>
       <c r="F108" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>76-5</v>
+        <v>2007-7</v>
       </c>
       <c r="B109" t="str">
-        <v>CS21A CARGADOR+CABLE MICRO PRETO</v>
+        <v>C109A(PD20W+QC3.0) CARGADOR SET(C TO C) BLANCO</v>
       </c>
       <c r="C109" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D109">
-        <v>5</v>
+        <v>10.99</v>
       </c>
       <c r="E109" t="str">
         <v/>
       </c>
       <c r="F109" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>78-9</v>
+        <v>2011-4</v>
       </c>
       <c r="B110" t="str">
-        <v>CS51A CARGADO DOBLE PUERTO BLANCO</v>
+        <v>C109A(PD20W+QC3.0) CARGADOR SET(C TO OP) BLANCO</v>
       </c>
       <c r="C110" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D110">
-        <v>4</v>
+        <v>6.99</v>
       </c>
       <c r="E110" t="str">
         <v/>
       </c>
       <c r="F110" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>82-6</v>
+        <v>2010-7</v>
       </c>
       <c r="B111" t="str">
-        <v>CS52A CARGADO USB-A BRANCO</v>
+        <v>C109A(PD20W+QC3.0) CARGADOR SOLO PUERTO BLANCO(EU)</v>
       </c>
       <c r="C111" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D111">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E111" t="str">
         <v/>
       </c>
       <c r="F111" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>450-3</v>
+        <v>255-4</v>
       </c>
       <c r="B112" t="str">
-        <v>CS52A CARGADOR+CABLE USB A MICRO BLANCO</v>
+        <v>CABLE T-C A IP NEGRO PD27W L=2M X109 HOCO</v>
       </c>
       <c r="C112" t="str">
         <v>ELECTRONICOS</v>
       </c>
       <c r="D112">
-        <v>6</v>
+        <v>3.99</v>
       </c>
       <c r="E112" t="str">
         <v/>
       </c>
       <c r="F112" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>84-0</v>
+        <v>254-7</v>
       </c>
       <c r="B113" t="str">
-        <v>CS75A CARGADOR+CABLE T-C A T-C 2ENI NEGR</v>
+        <v>CABLE T-C A IP X109 NEGRO PD27W 1M HOCO</v>
       </c>
       <c r="C113" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D113">
-        <v>21</v>
+        <v>3.4</v>
       </c>
       <c r="E113" t="str">
         <v/>
       </c>
       <c r="F113" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>428-2</v>
+        <v>248-6</v>
       </c>
       <c r="B114" t="str">
-        <v>Car AUX BT receiver E80 Travel HOCO</v>
+        <v>CABLE T-C A T-C 60W NEGRO U133 HOCO</v>
       </c>
       <c r="C114" t="str">
         <v>ELECTRONICOS</v>
       </c>
       <c r="D114">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="E114" t="str">
         <v/>
       </c>
       <c r="F114" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>427-5</v>
+        <v>256-1</v>
       </c>
       <c r="B115" t="str">
-        <v>Car BT receiver Hoco E73 Tour 3.5mm AUX out</v>
+        <v>CABLE T-C A T-C BLANCO 60W L=1M X109 HOCO</v>
       </c>
       <c r="C115" t="str">
         <v>ELECTRONICOS</v>
       </c>
       <c r="D115">
-        <v>9.5</v>
+        <v>2</v>
       </c>
       <c r="E115" t="str">
         <v/>
       </c>
       <c r="F115" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>1305-5</v>
+        <v>257-8</v>
       </c>
       <c r="B116" t="str">
-        <v>Crema Victoria's Secret Iconic Glam Shimmer</v>
+        <v>CABLE T-C A T-C NEGRO 60W L=2M X109 HOCO</v>
       </c>
       <c r="C116" t="str">
-        <v>CREMAS</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D116">
-        <v>14.99</v>
+        <v>5</v>
       </c>
       <c r="E116" t="str">
         <v/>
       </c>
       <c r="F116" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>1186-0</v>
+        <v>250-9</v>
       </c>
       <c r="B117" t="str">
-        <v>DEEP LIFT PEPTIDE EYE CREAM MEDICUBE 30M</v>
+        <v>CABLE USB-A A IP GRIS 2.4A U133 HOCO</v>
       </c>
       <c r="C117" t="str">
-        <v>SKINCARE</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D117">
-        <v>27.99</v>
+        <v>4.5</v>
       </c>
       <c r="E117" t="str">
         <v/>
       </c>
       <c r="F117" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>1188-4</v>
+        <v>251-6</v>
       </c>
       <c r="B118" t="str">
-        <v>DEEP VITA C AMPOULE 3X 10GR MEDICUBE</v>
+        <v>CABLE USB-A IP NEGRO 2.4A U133 HOCO</v>
       </c>
       <c r="C118" t="str">
-        <v>SKINCARE</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D118">
-        <v>25.99</v>
+        <v>4.5</v>
       </c>
       <c r="E118" t="str">
         <v/>
       </c>
       <c r="F118" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>989-8</v>
+        <v>333-9</v>
       </c>
       <c r="B119" t="str">
-        <v>DESODORANTE ARMAF CLASSIC SCENT 283G</v>
+        <v>CAMERA GRABADORA P/ AUTO NEGRO DV2 HOCO</v>
       </c>
       <c r="C119" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D119">
-        <v>4</v>
+        <v>47</v>
       </c>
       <c r="E119" t="str">
         <v/>
       </c>
       <c r="F119" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>970-6</v>
+        <v>335-3</v>
       </c>
       <c r="B120" t="str">
-        <v>DESODORANTE ARMAF CLUB DI NUIT SILLAGE 200ML</v>
+        <v>CAMERA SPORT 4K NEGRO DV102 HOCO</v>
       </c>
       <c r="C120" t="str">
-        <v>PERFUME</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D120">
-        <v>3.5</v>
+        <v>80</v>
       </c>
       <c r="E120" t="str">
         <v/>
       </c>
       <c r="F120" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>971-3</v>
+        <v>334-6</v>
       </c>
       <c r="B121" t="str">
-        <v>DESODORANTE ARMAF CLUB DI NUIT UNTOLD 200ML</v>
+        <v>CAMERA SPORT DUAL COLOR NEGRO DV103 HOCO</v>
       </c>
       <c r="C121" t="str">
-        <v>PERFUME</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D121">
-        <v>3.5</v>
+        <v>45</v>
       </c>
       <c r="E121" t="str">
         <v/>
       </c>
       <c r="F121" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>972-0</v>
+        <v>2056-5</v>
       </c>
       <c r="B122" t="str">
-        <v>DESODORANTE ARMAF CLUB DI NUIT WOMAN INTENSE 200ML</v>
+        <v>CASE ANTI CAIDA MAG TRANS-16 PRO MAX</v>
       </c>
       <c r="C122" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D122">
-        <v>3.5</v>
+        <v>8</v>
       </c>
       <c r="E122" t="str">
         <v/>
       </c>
       <c r="F122" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>973-7</v>
+        <v>2507-2</v>
       </c>
       <c r="B123" t="str">
-        <v>DESODORANTE ARMAF CLUB DI NUIT WOMAN PINK 200 ML</v>
+        <v>CELIMAX DUAL BARRIER SKIN WEARABLE CREAM 50ML FOR SENSIT/DRY SKIN</v>
       </c>
       <c r="C123" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D123">
-        <v>3.5</v>
+        <v>23.99</v>
       </c>
       <c r="E123" t="str">
         <v/>
       </c>
       <c r="F123" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>974-4</v>
+        <v>2441-9</v>
       </c>
       <c r="B124" t="str">
-        <v>DESODORANTE ARMAF HOMME FOR MEN 200ML</v>
+        <v>CELIMAX NONI STARTER KIT 20ML+10ML+10ML CALMING+RADIANCE</v>
       </c>
       <c r="C124" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D124">
-        <v>4</v>
+        <v>23.99</v>
       </c>
       <c r="E124" t="str">
         <v/>
       </c>
       <c r="F124" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>975-1</v>
+        <v>2440-2</v>
       </c>
       <c r="B125" t="str">
-        <v>DESODORANTE ARMAF LE PARFAIT PANACHE POUR FEMME 200ML</v>
+        <v>CELIMAX OIL CONTROL MATTIFYING SUN STICK 19G</v>
       </c>
       <c r="C125" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D125">
-        <v>3.5</v>
+        <v>19.99</v>
       </c>
       <c r="E125" t="str">
         <v/>
       </c>
       <c r="F125" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>976-8</v>
+        <v>1942-2</v>
       </c>
       <c r="B126" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY AOUD 200ML</v>
+        <v>CELIMAX PORE+DARK SPOT BRIGHTENING PAD</v>
       </c>
       <c r="C126" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D126">
-        <v>3.5</v>
+        <v>16.99</v>
       </c>
       <c r="E126" t="str">
         <v/>
       </c>
       <c r="F126" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>977-5</v>
+        <v>2438-9</v>
       </c>
       <c r="B127" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY AQUA 200ML</v>
+        <v>CELIMAX VITA-A 7 DAYS KIT -4 SERUM RETINOL+3 SERUM DE RETINAL</v>
       </c>
       <c r="C127" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D127">
-        <v>3.5</v>
+        <v>10.99</v>
       </c>
       <c r="E127" t="str">
         <v/>
       </c>
       <c r="F127" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>978-2</v>
+        <v>2439-6</v>
       </c>
       <c r="B128" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY CANDEE SPECIAL 200ML</v>
+        <v>CELIMAX WOO GAE HEARTLEAF BHA PEELING PAD 60PADS 125ML</v>
       </c>
       <c r="C128" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D128">
-        <v>3.5</v>
+        <v>19.99</v>
       </c>
       <c r="E128" t="str">
         <v/>
       </c>
       <c r="F128" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>979-9</v>
+        <v>1064-1</v>
       </c>
       <c r="B129" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY CHOCOLATE 200ML</v>
+        <v>CEPILLO ALISADOR DE PELO LILA HP44 HOCO</v>
       </c>
       <c r="C129" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D129">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="E129" t="str">
         <v/>
       </c>
       <c r="F129" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>980-5</v>
+        <v>2309-2</v>
       </c>
       <c r="B130" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY HOMME WHITE EDITION 200ML</v>
+        <v>CHLOE EDP 100ML FEM</v>
       </c>
       <c r="C130" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D130">
-        <v>4</v>
+        <v>91.99</v>
       </c>
       <c r="E130" t="str">
         <v/>
       </c>
       <c r="F130" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>981-2</v>
+        <v>2310-8</v>
       </c>
       <c r="B131" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY LIMONI FRESH 200ML</v>
+        <v>CHLOE LOVE STORY EDP 75ML</v>
       </c>
       <c r="C131" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D131">
-        <v>4</v>
+        <v>89.99</v>
       </c>
       <c r="E131" t="str">
         <v/>
       </c>
       <c r="F131" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>982-9</v>
+        <v>2311-5</v>
       </c>
       <c r="B132" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY MANDARIN SKY 200ML</v>
+        <v>CHLOE NOMADE EDP 75ML FEM</v>
       </c>
       <c r="C132" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D132">
-        <v>4</v>
+        <v>64.99</v>
       </c>
       <c r="E132" t="str">
         <v/>
       </c>
       <c r="F132" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>985-0</v>
+        <v>2312-2</v>
       </c>
       <c r="B133" t="str">
-        <v>DESODORANTE ARMAF ODYSSEY TYRANT 200ML</v>
+        <v>CHLOE NOMADE JASMIN NATUREL EDP 75ML FEM</v>
       </c>
       <c r="C133" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D133">
-        <v>4</v>
+        <v>74.99</v>
       </c>
       <c r="E133" t="str">
         <v/>
       </c>
       <c r="F133" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>986-7</v>
+        <v>551-7</v>
       </c>
       <c r="B134" t="str">
-        <v>DESODORANTE ARMAF TAG HER FOR WOMEN 200ML</v>
+        <v>CONTROL P/ CELULAR GM7 HOCO</v>
       </c>
       <c r="C134" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D134">
-        <v>4</v>
+        <v>8.5</v>
       </c>
       <c r="E134" t="str">
         <v/>
       </c>
       <c r="F134" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>987-4</v>
+        <v>321-6</v>
       </c>
       <c r="B135" t="str">
-        <v>DESODORANTE ARMAF THE PRIDE OF ARMAF POUR HOMME 100ML</v>
+        <v>CONVERTIDOR IP A T-C NEGRO UA17 HOCO</v>
       </c>
       <c r="C135" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D135">
-        <v>6</v>
+        <v>3.99</v>
       </c>
       <c r="E135" t="str">
         <v/>
       </c>
       <c r="F135" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>988-1</v>
+        <v>322-3</v>
       </c>
       <c r="B136" t="str">
-        <v>DESODORANTE ARMAF VOYAG BLEU 200ML</v>
+        <v>CONVERTIDOR IP A USB UA17 NEGRO HOCO</v>
       </c>
       <c r="C136" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D136">
-        <v>4</v>
+        <v>6.99</v>
       </c>
       <c r="E136" t="str">
         <v/>
       </c>
       <c r="F136" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>701-6</v>
+        <v>323-0</v>
       </c>
       <c r="B137" t="str">
-        <v>DESODORANTE BRUT CLASSIC SCENT 24HR</v>
+        <v>CONVERTIDOR T-C A USB UA17 NEGRO HOCO</v>
       </c>
       <c r="C137" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D137">
-        <v>6</v>
+        <v>4.99</v>
       </c>
       <c r="E137" t="str">
         <v/>
       </c>
       <c r="F137" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>990-4</v>
+        <v>2103-6</v>
       </c>
       <c r="B138" t="str">
-        <v>DESODORANTE LATTAFA SPRAY AMERAT AL 200ML</v>
+        <v>CREMA ANWAR HIDRATANTE CORPORAL ANGEL 200ML</v>
       </c>
       <c r="C138" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D138">
-        <v>4</v>
+        <v>12.99</v>
       </c>
       <c r="E138" t="str">
         <v/>
       </c>
       <c r="F138" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>991-1</v>
+        <v>2106-7</v>
       </c>
       <c r="B139" t="str">
-        <v>DESODORANTE LATTAFA SPRAY AMERAT PRIVE ROSE 200ML</v>
+        <v>CREMA ANWAR HIDRATANTE CORPORAL ASAD 200ML</v>
       </c>
       <c r="C139" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D139">
-        <v>4</v>
+        <v>12.99</v>
       </c>
       <c r="E139" t="str">
         <v/>
       </c>
       <c r="F139" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>992-8</v>
+        <v>2111-1</v>
       </c>
       <c r="B140" t="str">
-        <v>DESODORANTE LATTAFA SPRAY ASAD 200ML</v>
+        <v>CREMA ANWAR HIDRATANTE CORPORAL CLUB DE NUIT 200ML</v>
       </c>
       <c r="C140" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D140">
-        <v>4</v>
+        <v>12.99</v>
       </c>
       <c r="E140" t="str">
         <v/>
       </c>
       <c r="F140" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>993-5</v>
+        <v>2112-8</v>
       </c>
       <c r="B141" t="str">
-        <v>DESODORANTE LATTAFA SPRAY ASAD BOURBOM 200ML</v>
+        <v>CREMA ANWAR HIDRATANTE CORPORAL FAKHAR ROSE 200ML</v>
       </c>
       <c r="C141" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D141">
-        <v>4</v>
+        <v>12.99</v>
       </c>
       <c r="E141" t="str">
         <v/>
       </c>
       <c r="F141" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>995-9</v>
+        <v>2113-5</v>
       </c>
       <c r="B142" t="str">
-        <v>DESODORANTE LATTAFA SPRAY ASAD ZANZIABR 200ML</v>
+        <v>CREMA ANWAR HIDRATANTE CORPORAL YARA CANDY 200ML</v>
       </c>
       <c r="C142" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D142">
-        <v>4</v>
+        <v>12.99</v>
       </c>
       <c r="E142" t="str">
         <v/>
       </c>
       <c r="F142" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>994-2</v>
+        <v>2114-2</v>
       </c>
       <c r="B143" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD AMETHYST 200ML</v>
+        <v>CREMA ANWAR HIDRATANTE CORPORAL YARA ROSE 200ML</v>
       </c>
       <c r="C143" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D143">
-        <v>4</v>
+        <v>12.99</v>
       </c>
       <c r="E143" t="str">
         <v/>
       </c>
       <c r="F143" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>997-3</v>
+        <v>1839-5</v>
       </c>
       <c r="B144" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD HONOR Y GLORY</v>
+        <v>CREMA FACIAL CELIMAX PORE + DARK SPOT BRIGHTENING 35ML</v>
       </c>
       <c r="C144" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D144">
-        <v>4</v>
-[...2 lines deleted...]
-        <v/>
+        <v>18.99</v>
+      </c>
+      <c r="E144">
+        <v>23</v>
       </c>
       <c r="F144" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>998-0</v>
+        <v>1047-4</v>
       </c>
       <c r="B145" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD SUBLIME 200ML</v>
+        <v>CREMA FACIAL VITA-A RETINAL SHOT TIGHT BOOSTE CELIMAX</v>
       </c>
       <c r="C145" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D145">
-        <v>4</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E145">
+        <v>27.99</v>
       </c>
       <c r="F145" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>996-6</v>
+        <v>1730-5</v>
       </c>
       <c r="B146" t="str">
-        <v>DESODORANTE LATTAFA SPRAY BADEE AL OUD FOR GLORY 200ML</v>
+        <v>CREMA MUGLER ANGEL BODY CREAM 200ML</v>
       </c>
       <c r="C146" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D146">
-        <v>4</v>
+        <v>119.99</v>
       </c>
       <c r="E146" t="str">
         <v/>
       </c>
       <c r="F146" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>999-7</v>
+        <v>1729-9</v>
       </c>
       <c r="B147" t="str">
-        <v>DESODORANTE LATTAFA SPRAY FAKHAR EXTRAIT 200ML</v>
+        <v>CREMA MUGLER ANGEL BODY LOTION 200ML</v>
       </c>
       <c r="C147" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D147">
-        <v>4</v>
+        <v>59.99</v>
       </c>
       <c r="E147" t="str">
         <v/>
       </c>
       <c r="F147" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>1000-9</v>
+        <v>414-5</v>
       </c>
       <c r="B148" t="str">
-        <v>DESODORANTE LATTAFA SPRAY FAKHAR FEMME 200ML</v>
+        <v>CREMA V.S AMBER ROMANCE SHIMMER</v>
       </c>
       <c r="C148" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D148">
-        <v>4</v>
+        <v>16.99</v>
       </c>
       <c r="E148" t="str">
         <v/>
       </c>
       <c r="F148" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>1001-6</v>
+        <v>2236-1</v>
       </c>
       <c r="B149" t="str">
-        <v>DESODORANTE LATTAFA SPRAY FAKHAR HOMME 200ML</v>
+        <v>CREMA V.S BARE VANILLA BLISS 250ML</v>
       </c>
       <c r="C149" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D149">
-        <v>4</v>
+        <v>15.99</v>
       </c>
       <c r="E149" t="str">
         <v/>
       </c>
       <c r="F149" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>1002-3</v>
+        <v>1954-5</v>
       </c>
       <c r="B150" t="str">
-        <v>DESODORANTE LATTAFA SPRAY HAYA 200ML</v>
+        <v>CREMA V.S CASHMERE FLEUR</v>
       </c>
       <c r="C150" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D150">
-        <v>4</v>
+        <v>15.99</v>
       </c>
       <c r="E150" t="str">
         <v/>
       </c>
       <c r="F150" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>1003-0</v>
+        <v>1296-6</v>
       </c>
       <c r="B151" t="str">
-        <v>DESODORANTE LATTAFA SPRAY HAYAATI 200ML</v>
+        <v>CREMA V.S COCONUT PASSION</v>
       </c>
       <c r="C151" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D151">
-        <v>4</v>
+        <v>16.99</v>
       </c>
       <c r="E151" t="str">
         <v/>
       </c>
       <c r="F151" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>1004-7</v>
+        <v>2119-7</v>
       </c>
       <c r="B152" t="str">
-        <v>DESODORANTE LATTAFA SPRAY HAYAATI AL MALEKY 200ML</v>
+        <v>CREMA V.S COCONUT PASSION (SELLO ANTIGUO)</v>
       </c>
       <c r="C152" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D152">
-        <v>4</v>
+        <v>14.99</v>
       </c>
       <c r="E152" t="str">
         <v/>
       </c>
       <c r="F152" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>1005-4</v>
+        <v>2239-2</v>
       </c>
       <c r="B153" t="str">
-        <v>DESODORANTE LATTAFA SPRAY KHAMRAH QAHWA 200ML</v>
+        <v>CREMA V.S LOVE SPELL BLISS 236ML</v>
       </c>
       <c r="C153" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D153">
-        <v>4</v>
+        <v>15.99</v>
       </c>
       <c r="E153" t="str">
         <v/>
       </c>
       <c r="F153" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>1006-1</v>
+        <v>1306-2</v>
       </c>
       <c r="B154" t="str">
-        <v>DESODORANTE LATTAFA SPRAY MAAHIR BLACK 200ML</v>
+        <v>CREMA V.S MIDNIGHT BLOOM SHIMMER</v>
       </c>
       <c r="C154" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D154">
-        <v>4</v>
+        <v>16.99</v>
       </c>
       <c r="E154" t="str">
         <v/>
       </c>
       <c r="F154" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>1007-8</v>
+        <v>1301-7</v>
       </c>
       <c r="B155" t="str">
-        <v>DESODORANTE LATTAFA SPRAY MAYAR  NATURAL INTENSE 200ML</v>
+        <v>CREMA V.S MIDNIGHT BLOOM STARLIT</v>
       </c>
       <c r="C155" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D155">
-        <v>4</v>
+        <v>14.99</v>
       </c>
       <c r="E155" t="str">
         <v/>
       </c>
       <c r="F155" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>1009-2</v>
+        <v>2228-6</v>
       </c>
       <c r="B156" t="str">
-        <v>DESODORANTE LATTAFA SPRAY QAED AL FURSAN 200ML</v>
+        <v>CREMA V.S NEON TROPIC 236ML</v>
       </c>
       <c r="C156" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D156">
-        <v>4</v>
+        <v>16.99</v>
       </c>
       <c r="E156" t="str">
         <v/>
       </c>
       <c r="F156" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>1011-5</v>
+        <v>2366-5</v>
       </c>
       <c r="B157" t="str">
-        <v>DESODORANTE LATTAFA SPRAY SHEIKH SHUYUKH WHITE 250ML</v>
+        <v>CREMA V.S OUT EARLY MORNING SUN 236ML</v>
       </c>
       <c r="C157" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D157">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E157" t="str">
         <v/>
       </c>
       <c r="F157" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>1013-9</v>
+        <v>2364-1</v>
       </c>
       <c r="B158" t="str">
-        <v>DESODORANTE LATTAFA SPRAY YARA CANDY 200ML</v>
+        <v>CREMA V.S OUT FALLING WATER 236ML</v>
       </c>
       <c r="C158" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D158">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E158" t="str">
         <v/>
       </c>
       <c r="F158" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>1014-6</v>
+        <v>2369-6</v>
       </c>
       <c r="B159" t="str">
-        <v>DESODORANTE LATTAFA SPRAY YARA MOI 200ML</v>
+        <v>CREMA V.S OUT FROSTMELT FRESH&amp;CHOCO236ML</v>
       </c>
       <c r="C159" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D159">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E159" t="str">
         <v/>
       </c>
       <c r="F159" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>1015-3</v>
+        <v>2365-8</v>
       </c>
       <c r="B160" t="str">
-        <v>DESODORANTE LATTAFA SPRAY YARA TOUS 100ML</v>
+        <v>CREMA V.S OUT GINGER APPLE JEWEL 236ML</v>
       </c>
       <c r="C160" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D160">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E160" t="str">
         <v/>
       </c>
       <c r="F160" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>739-9</v>
+        <v>2363-4</v>
       </c>
       <c r="B161" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA AVANT 200ML</v>
+        <v>CREMA V.S OUT MOON SPICED APPLE236ML</v>
       </c>
       <c r="C161" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D161">
-        <v>4.5</v>
+        <v>9.99</v>
       </c>
       <c r="E161" t="str">
         <v/>
       </c>
       <c r="F161" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>1016-0</v>
+        <v>2361-0</v>
       </c>
       <c r="B162" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA JUBILANT ROSSE 200ML</v>
+        <v>CREMA V.S OUT PETALS PLUSH CLOUDS 236ML</v>
       </c>
       <c r="C162" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D162">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E162" t="str">
         <v/>
       </c>
       <c r="F162" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>1017-7</v>
+        <v>2368-9</v>
       </c>
       <c r="B163" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA SO CANDID ROUGE 200ML</v>
+        <v>CREMA V.S OUT SANTAL BERRY SILK 236ML</v>
       </c>
       <c r="C163" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D163">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E163" t="str">
         <v/>
       </c>
       <c r="F163" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>1018-4</v>
+        <v>2362-7</v>
       </c>
       <c r="B164" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA SVERY VELVET ORCHID 200ML</v>
+        <v>CREMA V.S OUT SUNSLOPE ICY&amp;AMBER236ML</v>
       </c>
       <c r="C164" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D164">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E164" t="str">
         <v/>
       </c>
       <c r="F164" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>1020-7</v>
+        <v>2367-2</v>
       </c>
       <c r="B165" t="str">
-        <v>DESODORANTE MAISON ALHAMBRA YOUR FOR TOUCH FOR WOMEN 200ML</v>
+        <v>CREMA V.S OUT VIBRANT BREEZE 236ML</v>
       </c>
       <c r="C165" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D165">
-        <v>4</v>
+        <v>9.99</v>
       </c>
       <c r="E165" t="str">
         <v/>
       </c>
       <c r="F165" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>424-4</v>
+        <v>2238-5</v>
       </c>
       <c r="B166" t="str">
-        <v>E41 TRANSMISOR FM Y CARGADOR P/AUTOS</v>
+        <v>CREMA V.S PURE SEDUCTION BLISS 236ML</v>
       </c>
       <c r="C166" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D166">
-        <v>13</v>
+        <v>15.99</v>
       </c>
       <c r="E166" t="str">
         <v/>
       </c>
       <c r="F166" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>425-1</v>
+        <v>2231-6</v>
       </c>
       <c r="B167" t="str">
-        <v>E53 RECEPTOR BLU P/AUTO AUZ NEGRO</v>
+        <v>CREMA V.S ROMANTIC 236ML</v>
       </c>
       <c r="C167" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D167">
-        <v>10</v>
+        <v>15.99</v>
       </c>
       <c r="E167" t="str">
         <v/>
       </c>
       <c r="F167" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>429-9</v>
+        <v>2123-4</v>
       </c>
       <c r="B168" t="str">
-        <v>E81 TRANSMISOR FM BLU CON CARGADOR</v>
+        <v>CREMA V.S STRAWBERRY Y CHAMPANGNE 236ML</v>
       </c>
       <c r="C168" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D168">
-        <v>12</v>
+        <v>15.99</v>
       </c>
       <c r="E168" t="str">
         <v/>
       </c>
       <c r="F168" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>430-5</v>
+        <v>1038-2</v>
       </c>
       <c r="B169" t="str">
-        <v>E82 TRANSMISOR FM BLU CON CARGADOR</v>
+        <v>CREMA V.S TEMPTATION</v>
       </c>
       <c r="C169" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D169">
-        <v>16</v>
+        <v>16.99</v>
       </c>
       <c r="E169" t="str">
         <v/>
       </c>
       <c r="F169" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>207-3</v>
+        <v>1037-5</v>
       </c>
       <c r="B170" t="str">
-        <v>EA7 AURICULAR IN EAR BT NEGRO</v>
+        <v>CREMA V.S TEMPTATION SHIMMER</v>
       </c>
       <c r="C170" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D170">
-        <v>30</v>
+        <v>16.99</v>
       </c>
       <c r="E170" t="str">
         <v/>
       </c>
       <c r="F170" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>208-0</v>
+        <v>2237-8</v>
       </c>
       <c r="B171" t="str">
-        <v>EA9 AURICULAR IN EAR NEGRO</v>
+        <v>CREMA V.S VELVET PETALS BLISS 236ML</v>
       </c>
       <c r="C171" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D171">
-        <v>28</v>
+        <v>15.99</v>
       </c>
       <c r="E171" t="str">
         <v/>
       </c>
       <c r="F171" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>41-3</v>
+        <v>572-2</v>
       </c>
       <c r="B172" t="str">
-        <v>ENCHUFE MULTI BLANCO AC10A HOCO</v>
+        <v>CREMA V.S VELVET PETALS SHIMMER</v>
       </c>
       <c r="C172" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D172">
-        <v>25.99</v>
+        <v>16.99</v>
       </c>
       <c r="E172" t="str">
         <v/>
       </c>
       <c r="F172" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>151-9</v>
+        <v>1039-9</v>
       </c>
       <c r="B173" t="str">
-        <v>EQ18 AURICULAR INEAR C/CANCEACION BLANCO</v>
+        <v>CREMA V.S VELVET PETALS STARLIT</v>
       </c>
       <c r="C173" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D173">
-        <v>26</v>
+        <v>16.99</v>
       </c>
       <c r="E173" t="str">
         <v/>
       </c>
       <c r="F173" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>152-6</v>
+        <v>1305-5</v>
       </c>
       <c r="B174" t="str">
-        <v>EQ18 AURICULAR INEAR C/CANCELACION NEGRO</v>
+        <v>CREMA VICTORIA'S SECRET ICONIC GLAM SHIMMER</v>
       </c>
       <c r="C174" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D174">
-        <v>26</v>
+        <v>14.99</v>
       </c>
       <c r="E174" t="str">
         <v/>
       </c>
       <c r="F174" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>154-0</v>
+        <v>1419-9</v>
       </c>
       <c r="B175" t="str">
-        <v>EQ2 AURCULAR INALAMBRICO NEGRO</v>
+        <v>CREMA VICTORIA´S SECRET  NATURAL FEEL BRIGHT 296ML(SALMON)</v>
       </c>
       <c r="C175" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D175">
-        <v>15</v>
+        <v>17.99</v>
       </c>
       <c r="E175" t="str">
         <v/>
       </c>
       <c r="F175" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>153-3</v>
+        <v>1081-8</v>
       </c>
       <c r="B176" t="str">
-        <v>EQ2 AURICULAR INALAMBRICO BLANCO</v>
+        <v>CREMA VICTORIA´S SECRET AMBER ROMANCE</v>
       </c>
       <c r="C176" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D176">
-        <v>15</v>
+        <v>16.99</v>
       </c>
       <c r="E176" t="str">
         <v/>
       </c>
       <c r="F176" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>155-7</v>
+        <v>1034-4</v>
       </c>
       <c r="B177" t="str">
-        <v>EQ21 AURCULAR INALAMBRICO AZUL</v>
+        <v>CREMA VICTORIA´S SECRET AQUA KISS</v>
       </c>
       <c r="C177" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>16.99</v>
       </c>
       <c r="E177" t="str">
         <v/>
       </c>
       <c r="F177" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>158-8</v>
+        <v>1043-6</v>
       </c>
       <c r="B178" t="str">
-        <v>EQ21 AURICULAR INALAMBRICO BLANCO</v>
+        <v>CREMA VICTORIA´S SECRET AQUA KISS SHIMMER</v>
       </c>
       <c r="C178" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D178">
-        <v>26</v>
+        <v>16.99</v>
       </c>
       <c r="E178" t="str">
         <v/>
       </c>
       <c r="F178" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>159-5</v>
+        <v>1206-5</v>
       </c>
       <c r="B179" t="str">
-        <v>EQ21 AURICULAR INALAMBRICO NEGRO</v>
+        <v>CREMA VICTORIA´S SECRET BARE VANILLA SHIMMER</v>
       </c>
       <c r="C179" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D179">
-        <v>26</v>
+        <v>18.99</v>
       </c>
       <c r="E179" t="str">
         <v/>
       </c>
       <c r="F179" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>160-1</v>
+        <v>1208-9</v>
       </c>
       <c r="B180" t="str">
-        <v>EQ23 AUDICULAR INALAMBRICO BLANCO</v>
+        <v>CREMA VICTORIA´S SECRET COCONUT PASSION SHIMMER</v>
       </c>
       <c r="C180" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D180">
-        <v>23</v>
+        <v>16.99</v>
       </c>
       <c r="E180" t="str">
         <v/>
       </c>
       <c r="F180" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>161-8</v>
+        <v>1044-3</v>
       </c>
       <c r="B181" t="str">
-        <v>EQ23 AURICULAR INALAMBRICO LILA</v>
+        <v>CREMA VICTORIA´S SECRET LOVE SPELL</v>
       </c>
       <c r="C181" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D181">
-        <v>23</v>
+        <v>16.99</v>
       </c>
       <c r="E181" t="str">
         <v/>
       </c>
       <c r="F181" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>162-5</v>
+        <v>1300-0</v>
       </c>
       <c r="B182" t="str">
-        <v>EQ23 AURICULAR INALAMBRICO MARRON</v>
+        <v>CREMA VICTORIA´S SECRET LOVE SPELL SHIMMER</v>
       </c>
       <c r="C182" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>16.99</v>
       </c>
       <c r="E182" t="str">
         <v/>
       </c>
       <c r="F182" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>163-2</v>
+        <v>1042-9</v>
       </c>
       <c r="B183" t="str">
-        <v>EQ23 AURICULAR INALAMBRICO NEGRO</v>
+        <v>CREMA VICTORIA´S SECRET MIDNIGHT BLOOM</v>
       </c>
       <c r="C183" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>16.99</v>
       </c>
       <c r="E183" t="str">
         <v/>
       </c>
       <c r="F183" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>165-6</v>
+        <v>1463-2</v>
       </c>
       <c r="B184" t="str">
-        <v>EQ24 AURCULAR INEAR ESTRELLA GOLD</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL BRIGHT 216G</v>
       </c>
       <c r="C184" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D184">
-        <v>14</v>
+        <v>17.99</v>
       </c>
       <c r="E184" t="str">
         <v/>
       </c>
       <c r="F184" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>164-9</v>
+        <v>1462-5</v>
       </c>
       <c r="B185" t="str">
-        <v>EQ24 AURICULAR INEAR ESTRELA BLANCO</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL CALM 216G</v>
       </c>
       <c r="C185" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D185">
-        <v>14</v>
+        <v>17.99</v>
       </c>
       <c r="E185" t="str">
         <v/>
       </c>
       <c r="F185" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>166-3</v>
+        <v>1464-9</v>
       </c>
       <c r="B186" t="str">
-        <v>EQ24 AURICULAR INEAR ESTRELLA GRIS</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL EXFOLIANTE CORP FEEL REFRESHEAD 216G</v>
       </c>
       <c r="C186" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D186">
-        <v>14</v>
+        <v>17.99</v>
       </c>
       <c r="E186" t="str">
         <v/>
       </c>
       <c r="F186" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>167-0</v>
+        <v>1418-2</v>
       </c>
       <c r="B187" t="str">
-        <v>EQ24 AURICULAR INEAR ESTRELLA NEGRO</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL FEEL CALM 296ML</v>
       </c>
       <c r="C187" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D187">
-        <v>14</v>
+        <v>17.99</v>
       </c>
       <c r="E187" t="str">
         <v/>
       </c>
       <c r="F187" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>168-7</v>
+        <v>1421-2</v>
       </c>
       <c r="B188" t="str">
-        <v>EQ9 AURICULAR INALAMBRICO DUKE LILA</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL FEEL COMFORT 296ML (MARRON)</v>
       </c>
       <c r="C188" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D188">
-        <v>25</v>
+        <v>17.99</v>
       </c>
       <c r="E188" t="str">
         <v/>
       </c>
       <c r="F188" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>171-7</v>
+        <v>1420-5</v>
       </c>
       <c r="B189" t="str">
-        <v>EQ9 AURICULAR INALAMBRICO DUKE NEGRO</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL FEEL REFRESHED 296ML</v>
       </c>
       <c r="C189" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D189">
-        <v>25</v>
+        <v>17.99</v>
       </c>
       <c r="E189" t="str">
         <v/>
       </c>
       <c r="F189" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>169-4</v>
+        <v>1465-6</v>
       </c>
       <c r="B190" t="str">
-        <v>EQ9 AURICULAR INLAMBRICO DUKE MARRON</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL BRIGHT 296ML</v>
       </c>
       <c r="C190" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D190">
-        <v>25</v>
+        <v>17.99</v>
       </c>
       <c r="E190" t="str">
         <v/>
       </c>
       <c r="F190" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>172-4</v>
+        <v>1468-7</v>
       </c>
       <c r="B191" t="str">
-        <v>EQ9 PLUS AURICULAR DUKE C/CANCELATION BL</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL COMFORT 296ML</v>
       </c>
       <c r="C191" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D191">
-        <v>26</v>
+        <v>17.99</v>
       </c>
       <c r="E191" t="str">
         <v/>
       </c>
       <c r="F191" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>173-1</v>
+        <v>1467-0</v>
       </c>
       <c r="B192" t="str">
-        <v>ES73 AURICULAR SPORTE AL CUELLO AZUL</v>
+        <v>CREMA VICTORIA´S SECRET NATURAL WASH/JABON FEEL REFRESHEAD 296ML</v>
       </c>
       <c r="C192" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D192">
-        <v>14</v>
+        <v>17.99</v>
       </c>
       <c r="E192" t="str">
         <v/>
       </c>
       <c r="F192" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>174-8</v>
+        <v>1036-8</v>
       </c>
       <c r="B193" t="str">
-        <v>ES73 AURICULAR SPORTE AL CUELLO GRIS</v>
+        <v>CREMA VICTORIA´S SECRET RUSH</v>
       </c>
       <c r="C193" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D193">
-        <v>14</v>
+        <v>15.99</v>
       </c>
       <c r="E193" t="str">
         <v/>
       </c>
       <c r="F193" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>176-2</v>
+        <v>2051-0</v>
       </c>
       <c r="B194" t="str">
-        <v>EW112 AURICULAR INEAR P/ NINOS AMAILLO</v>
+        <v>CS75A 70W STAR SPEED SOLO PUERTO CARGADOR PD CARGA RAPIDA</v>
       </c>
       <c r="C194" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D194">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E194" t="str">
         <v/>
       </c>
       <c r="F194" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>177-9</v>
+        <v>2013-8</v>
       </c>
       <c r="B195" t="str">
-        <v>EW72 LITE AURCULAR CON PANTALLA TOCH B</v>
+        <v>CS76A ESTACION DE CARGA 70W GAN(2 TIPO-C+USB) STAR SPEED NEGRO</v>
       </c>
       <c r="C195" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D195">
-        <v>22</v>
+        <v>25.99</v>
       </c>
       <c r="E195" t="str">
         <v/>
       </c>
       <c r="F195" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>178-6</v>
+        <v>428-2</v>
       </c>
       <c r="B196" t="str">
-        <v>EW75 AUDIFONO IN EAR BLANCO</v>
+        <v>Car AUX BT receiver E80 Travel HOCO</v>
       </c>
       <c r="C196" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D196">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E196" t="str">
         <v/>
       </c>
       <c r="F196" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>179-3</v>
+        <v>427-5</v>
       </c>
       <c r="B197" t="str">
-        <v>EW77 AUDIFONO IN EAR BLANCO</v>
+        <v>Car BT receiver Hoco E73 Tour 3.5mm AUX out</v>
       </c>
       <c r="C197" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D197">
-        <v>14</v>
+        <v>9.5</v>
       </c>
       <c r="E197" t="str">
         <v/>
       </c>
       <c r="F197" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>180-9</v>
+        <v>1961-3</v>
       </c>
       <c r="B198" t="str">
-        <v>EW85 AUDIFINOS CON ANC BT CON CANCELACTI</v>
+        <v>Crema Facial Hidratante Medicube Deep Vita C Capsule Cream de 55 g</v>
       </c>
       <c r="C198" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D198">
-        <v>22</v>
+        <v>24.99</v>
       </c>
       <c r="E198" t="str">
         <v/>
       </c>
       <c r="F198" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>105-2</v>
+        <v>2223-1</v>
       </c>
       <c r="B199" t="str">
-        <v>Fonte de Alimentação/Carregador Hoco N62 USB-C</v>
+        <v>Crema Facial Hidratante Medicube PDRN Pink Collagen Capsule Cream de 55 g</v>
       </c>
       <c r="C199" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D199">
-        <v>8</v>
+        <v>26.99</v>
       </c>
       <c r="E199" t="str">
         <v/>
       </c>
       <c r="F199" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>106-9</v>
+        <v>1059-7</v>
       </c>
       <c r="B200" t="str">
-        <v>Fonte de Alimentação/Carregador Hoco N62 USB-C</v>
+        <v>Crema Facial Hidratante Medicube PDRN Pink Hyaluronic Moisturizing de 50 ml</v>
       </c>
       <c r="C200" t="str">
-        <v>ELECTRONICOS</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D200">
-        <v>8</v>
+        <v>22.99</v>
       </c>
       <c r="E200" t="str">
         <v/>
       </c>
       <c r="F200" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>376-6</v>
+        <v>524-1</v>
       </c>
       <c r="B201" t="str">
-        <v>GM29 MOUSE INLAB LILA</v>
+        <v>Crema Facial Hidratante Medicube Red Cream Plus 100 ml</v>
       </c>
       <c r="C201" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D201">
-        <v>10</v>
+        <v>30.99</v>
       </c>
       <c r="E201" t="str">
         <v/>
       </c>
       <c r="F201" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>379-7</v>
+        <v>1045-0</v>
       </c>
       <c r="B202" t="str">
-        <v>GM35 MOUSE TRANSPARENTE INALAMBRICO BLAN</v>
+        <v>Crema Facial Hidratante Medicube Red Erasing 2.0 de 50 ml</v>
       </c>
       <c r="C202" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D202">
-        <v>12.5</v>
+        <v>21.99</v>
       </c>
       <c r="E202" t="str">
         <v/>
       </c>
       <c r="F202" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>380-3</v>
+        <v>1688-9</v>
       </c>
       <c r="B203" t="str">
-        <v>GM35 MOUSE TRANSPARENTE INALMBRICO GRIS</v>
+        <v>Crema Facial Hidratante Medicube Triple Collagen 50 ml</v>
       </c>
       <c r="C203" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D203">
-        <v>12.5</v>
+        <v>29.99</v>
       </c>
       <c r="E203" t="str">
         <v/>
       </c>
       <c r="F203" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>381-0</v>
+        <v>1-7</v>
       </c>
       <c r="B204" t="str">
-        <v>GM35 MOUSE TRANSPARETNTE INLAMBRICO LILA</v>
+        <v>Crema Facial Hidratante Medicube Zero Pore One Day de 50 ml</v>
       </c>
       <c r="C204" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D204">
-        <v>12.5</v>
+        <v>28.99</v>
       </c>
       <c r="E204" t="str">
         <v/>
       </c>
       <c r="F204" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>431-2</v>
+        <v>2466-2</v>
       </c>
       <c r="B205" t="str">
-        <v>H19 SPORTS CELULAR P/AUTO NEGRO</v>
+        <v>Crema Facial Hidratante Medicube Zero Pore One Day de 50 ml</v>
       </c>
       <c r="C205" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D205">
-        <v>7</v>
+        <v>25.99</v>
       </c>
       <c r="E205" t="str">
         <v/>
       </c>
       <c r="F205" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>432-9</v>
+        <v>1182-2</v>
       </c>
       <c r="B206" t="str">
-        <v>H27 SOPORTE CELULAR P/AUTO NEGRO</v>
+        <v>Crema de Colágeno Medicube Collagen Jelly Cream - 50mL</v>
       </c>
       <c r="C206" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D206">
-        <v>15</v>
+        <v>17.99</v>
       </c>
       <c r="E206" t="str">
         <v/>
       </c>
       <c r="F206" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>434-3</v>
+        <v>2471-6</v>
       </c>
       <c r="B207" t="str">
-        <v>H51 SOPORTE P/ CELULAR</v>
+        <v>Crema hidratante Medicube Kojic Acid Turmeric Vita Capsule - 53g</v>
       </c>
       <c r="C207" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D207">
-        <v>16.5</v>
+        <v>28.99</v>
       </c>
       <c r="E207" t="str">
         <v/>
       </c>
       <c r="F207" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>435-0</v>
+        <v>1186-0</v>
       </c>
       <c r="B208" t="str">
-        <v>H55 SOPORTE DE CELULAR P/AUTO NEGRO</v>
+        <v>Crema para Contorno de Ojos Medicube Deep Lifting Peptide Eye Cream de 30 ml</v>
       </c>
       <c r="C208" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D208">
-        <v>10</v>
+        <v>27.99</v>
       </c>
       <c r="E208" t="str">
         <v/>
       </c>
       <c r="F208" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>436-7</v>
+        <v>2560-7</v>
       </c>
       <c r="B209" t="str">
-        <v>H61 SOPORTE CELULAR MAG P/AUTO NEGRO</v>
+        <v>Crema para Contorno de Ojos Medicube PDRN Pink Peptide de 30 ml</v>
       </c>
       <c r="C209" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D209">
-        <v>10</v>
+        <v>19.99</v>
       </c>
       <c r="E209" t="str">
         <v/>
       </c>
       <c r="F209" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>437-4</v>
+        <v>1191-4</v>
       </c>
       <c r="B210" t="str">
-        <v>H65 SOPORTE DE CELULAR PARA AUTI NEGRO</v>
+        <v>Creme Facial Hidratante Medicube Age-R Glutathione Glow Capsule de 50 ML</v>
       </c>
       <c r="C210" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D210">
-        <v>10</v>
+        <v>28.99</v>
       </c>
       <c r="E210" t="str">
         <v/>
       </c>
       <c r="F210" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>550-0</v>
+        <v>1684-1</v>
       </c>
       <c r="B211" t="str">
-        <v>H65 SOPORTE DE CELULAR PARA AUTI ROJO</v>
+        <v>Creme Facial Hidratante Medicube Hyaluronic Ceramide Jelly 50ML Hyaluronic Ceramide Jelly 50ML</v>
       </c>
       <c r="C211" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D211">
-        <v>10</v>
+        <v>20.99</v>
       </c>
       <c r="E211" t="str">
         <v/>
       </c>
       <c r="F211" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>439-8</v>
+        <v>1682-7</v>
       </c>
       <c r="B212" t="str">
-        <v>H66 SOPORTE DE CELULAR P/AUTO ROJO</v>
+        <v>Creme Facial Hidratante Medicube Hyaluronic Moisturizing Capsule Cream 55 G</v>
       </c>
       <c r="C212" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D212">
-        <v>7</v>
+        <v>28.99</v>
       </c>
       <c r="E212" t="str">
         <v/>
       </c>
       <c r="F212" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>42-0</v>
+        <v>1685-8</v>
       </c>
       <c r="B213" t="str">
-        <v>HA4 MINI SPEAKER PORTATIL NEGRO</v>
+        <v>Creme Facial Medicube 3H Daily Relief - 50ML</v>
       </c>
       <c r="C213" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D213">
-        <v>89</v>
+        <v>26.99</v>
       </c>
       <c r="E213" t="str">
         <v/>
       </c>
       <c r="F213" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>43-7</v>
+        <v>1179-2</v>
       </c>
       <c r="B214" t="str">
-        <v>HA4 MINI SPEAKER VERDE</v>
+        <v>Creme Facial Medicube Collagen Firming Sun 50ML</v>
       </c>
       <c r="C214" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D214">
-        <v>89</v>
+        <v>25.99</v>
       </c>
       <c r="E214" t="str">
         <v/>
       </c>
       <c r="F214" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>8-6</v>
+        <v>721-4</v>
       </c>
       <c r="B215" t="str">
-        <v>HA4 SPEAKER PORTATIL NEGRO</v>
+        <v>Creme Facial Medicube Collagen Jelly Cream 110ML</v>
       </c>
       <c r="C215" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D215">
-        <v>80</v>
+        <v>30.99</v>
       </c>
       <c r="E215" t="str">
         <v/>
       </c>
       <c r="F215" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>4-8</v>
+        <v>2135-7</v>
       </c>
       <c r="B216" t="str">
-        <v>HC16 SPEAKER BT GRIS</v>
+        <v>D1 CAMARA PTZ SMART WIFI HD INTERIOR AUTO</v>
       </c>
       <c r="C216" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D216">
-        <v>25</v>
+        <v>37.99</v>
       </c>
       <c r="E216" t="str">
         <v/>
       </c>
       <c r="F216" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>13-0</v>
+        <v>2137-1</v>
       </c>
       <c r="B217" t="str">
-        <v>HC16 SPEAKER SPORTS BT CAMUFLADO</v>
+        <v>D2 CAMARA PTZ EXTERIOR IP65 VISION COLOR</v>
       </c>
       <c r="C217" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D217">
-        <v>25</v>
+        <v>37.99</v>
       </c>
       <c r="E217" t="str">
         <v/>
       </c>
       <c r="F217" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>11-6</v>
+        <v>2138-8</v>
       </c>
       <c r="B218" t="str">
-        <v>HC16 SPEAKER SPORTS BT NEGRO</v>
+        <v>D3 CAMARA HD WIFI CONTROL APP BLANCO</v>
       </c>
       <c r="C218" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D218">
-        <v>25</v>
+        <v>32.99</v>
       </c>
       <c r="E218" t="str">
         <v/>
       </c>
       <c r="F218" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>10-9</v>
+        <v>2004-6</v>
       </c>
       <c r="B219" t="str">
-        <v>HC16 SPEAKER SPORTS BT ROJO</v>
+        <v>D8 CAMARA PTZ HD WIFI IR MOTION AUDIO WHITE</v>
       </c>
       <c r="C219" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D219">
-        <v>25</v>
+        <v>38.99</v>
       </c>
       <c r="E219" t="str">
         <v/>
       </c>
       <c r="F219" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>15-4</v>
+        <v>1188-4</v>
       </c>
       <c r="B220" t="str">
-        <v>HC17 SPEAKER PORTATIL BORDO</v>
+        <v>DEEP VITA C AMPOULE 3X 10GR MEDICUBE</v>
       </c>
       <c r="C220" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D220">
-        <v>25</v>
+        <v>25.99</v>
       </c>
       <c r="E220" t="str">
         <v/>
       </c>
       <c r="F220" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>18-5</v>
+        <v>2433-4</v>
       </c>
       <c r="B221" t="str">
-        <v>HC17 SPEAKER PORTATIL ROJO</v>
+        <v>DESACTIVADO</v>
       </c>
       <c r="C221" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D221">
-        <v>25</v>
+        <v>14.99</v>
       </c>
       <c r="E221" t="str">
         <v/>
       </c>
       <c r="F221" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>30-7</v>
+        <v>756-6</v>
       </c>
       <c r="B222" t="str">
-        <v>HC22 SPEAKER PORTATIL AZUL</v>
+        <v>DESACTIVADO 1</v>
       </c>
       <c r="C222" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D222">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E222" t="str">
         <v/>
       </c>
       <c r="F222" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>32-1</v>
+        <v>1304-8</v>
       </c>
       <c r="B223" t="str">
-        <v>HC22 SPEAKER PORTATIL GRIS</v>
+        <v>DESACTIVADO 3</v>
       </c>
       <c r="C223" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D223">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E223" t="str">
         <v/>
       </c>
       <c r="F223" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>5-5</v>
+        <v>944-7</v>
       </c>
       <c r="B224" t="str">
-        <v>HC28 SPEAKER PORTATIL NEGRO</v>
+        <v>DESACTIVADO 5</v>
       </c>
       <c r="C224" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D224">
-        <v>20</v>
+        <v>25.5</v>
       </c>
       <c r="E224" t="str">
         <v/>
       </c>
       <c r="F224" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>21-5</v>
+        <v>989-8</v>
       </c>
       <c r="B225" t="str">
-        <v>HC30 SPEAKER BT OCEANO NEGRO</v>
+        <v>DESODORANTE ARMAF CLASSIC SCENT 283G</v>
       </c>
       <c r="C225" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D225">
-        <v>28</v>
+        <v>3.5</v>
       </c>
       <c r="E225" t="str">
         <v/>
       </c>
       <c r="F225" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>22-2</v>
+        <v>970-6</v>
       </c>
       <c r="B226" t="str">
-        <v>HC34 SPEAKER BT GRIS</v>
+        <v>DESODORANTE ARMAF CLUB DI NUIT SILLAGE 200ML</v>
       </c>
       <c r="C226" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D226">
-        <v>15</v>
+        <v>3.5</v>
       </c>
       <c r="E226" t="str">
         <v/>
       </c>
       <c r="F226" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>24-6</v>
+        <v>972-0</v>
       </c>
       <c r="B227" t="str">
-        <v>HC34 SPEAKER BT VERDE</v>
+        <v>DESODORANTE ARMAF CLUB DI NUIT WOMAN INTENSE 200ML</v>
       </c>
       <c r="C227" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D227">
-        <v>15</v>
+        <v>3.5</v>
       </c>
       <c r="E227" t="str">
         <v/>
       </c>
       <c r="F227" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>26-0</v>
+        <v>974-4</v>
       </c>
       <c r="B228" t="str">
-        <v>HC6 SPEAKER PORTATIL NEGRO</v>
+        <v>DESODORANTE ARMAF HOMME FOR MEN 200ML</v>
       </c>
       <c r="C228" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D228">
-        <v>28</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E228">
+        <v>4</v>
       </c>
       <c r="F228" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>545-6</v>
+        <v>975-1</v>
       </c>
       <c r="B229" t="str">
-        <v>HC7 SPEACKER SPORT GRIS</v>
+        <v>DESODORANTE ARMAF LE PARFAIT PANACHE POUR FEMME 200ML</v>
       </c>
       <c r="C229" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D229">
-        <v>22</v>
+        <v>3.5</v>
       </c>
       <c r="E229" t="str">
         <v/>
       </c>
       <c r="F229" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>29-1</v>
+        <v>976-8</v>
       </c>
       <c r="B230" t="str">
-        <v>HC7 SPEACKER SPORT NEGRO</v>
+        <v>DESODORANTE ARMAF ODYSSEY AOUD 200ML</v>
       </c>
       <c r="C230" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D230">
-        <v>22</v>
+        <v>3.5</v>
       </c>
       <c r="E230" t="str">
         <v/>
       </c>
       <c r="F230" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>27-7</v>
+        <v>977-5</v>
       </c>
       <c r="B231" t="str">
-        <v>HC7 SPEAKER SPORT AZUL</v>
+        <v>DESODORANTE ARMAF ODYSSEY AQUA 200ML</v>
       </c>
       <c r="C231" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D231">
-        <v>22</v>
+        <v>3.5</v>
       </c>
       <c r="E231" t="str">
         <v/>
       </c>
       <c r="F231" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>28-4</v>
+        <v>978-2</v>
       </c>
       <c r="B232" t="str">
-        <v>HC7 SPEAKER SPORT ROJO</v>
+        <v>DESODORANTE ARMAF ODYSSEY CANDEE SPECIAL 200ML</v>
       </c>
       <c r="C232" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D232">
-        <v>22</v>
+        <v>3.5</v>
       </c>
       <c r="E232" t="str">
         <v/>
       </c>
       <c r="F232" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>35-2</v>
+        <v>979-9</v>
       </c>
       <c r="B233" t="str">
-        <v>HC8 SPEACKER SPORT NEGRO</v>
+        <v>DESODORANTE ARMAF ODYSSEY CHOCOLATE 200ML</v>
       </c>
       <c r="C233" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D233">
-        <v>42</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E233">
+        <v>4</v>
       </c>
       <c r="F233" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>34-5</v>
+        <v>980-5</v>
       </c>
       <c r="B234" t="str">
-        <v>HC8 SPEAKER SPORT BLANCO</v>
+        <v>DESODORANTE ARMAF ODYSSEY HOMME WHITE EDITION 200ML</v>
       </c>
       <c r="C234" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D234">
-        <v>42</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E234">
+        <v>4</v>
       </c>
       <c r="F234" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>6-2</v>
+        <v>981-2</v>
       </c>
       <c r="B235" t="str">
-        <v>HC8 SPEAKER SPORT CELESTE</v>
+        <v>DESODORANTE ARMAF ODYSSEY LIMONI FRESH 200ML</v>
       </c>
       <c r="C235" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D235">
-        <v>43</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E235">
+        <v>4</v>
       </c>
       <c r="F235" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>38-3</v>
+        <v>982-9</v>
       </c>
       <c r="B236" t="str">
-        <v>HC9 SPEACKER SPOTR GRIS</v>
+        <v>DESODORANTE ARMAF ODYSSEY MANDARIN SKY 200ML</v>
       </c>
       <c r="C236" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D236">
-        <v>19</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E236">
+        <v>4</v>
       </c>
       <c r="F236" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>39-0</v>
+        <v>985-0</v>
       </c>
       <c r="B237" t="str">
-        <v>HC9 SPEAKER SPORT NEGRO</v>
+        <v>DESODORANTE ARMAF ODYSSEY TYRANT 200ML</v>
       </c>
       <c r="C237" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D237">
-        <v>19</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E237">
+        <v>4</v>
       </c>
       <c r="F237" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>357-5</v>
+        <v>986-7</v>
       </c>
       <c r="B238" t="str">
-        <v>HE10 HERVIDORA ELECRICA 1.7L NEGRO</v>
+        <v>DESODORANTE ARMAF TAG HER FOR WOMEN 200ML</v>
       </c>
       <c r="C238" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D238">
-        <v>46</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E238">
+        <v>4</v>
       </c>
       <c r="F238" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>358-2</v>
+        <v>987-4</v>
       </c>
       <c r="B239" t="str">
-        <v>HE11 HERVIDORA ELECTRICA 1.7L NEGRO</v>
+        <v>DESODORANTE ARMAF THE PRIDE OF ARMAF POUR HOMME 100ML</v>
       </c>
       <c r="C239" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D239">
-        <v>36</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E239">
+        <v>6</v>
       </c>
       <c r="F239" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>359-9</v>
+        <v>988-1</v>
       </c>
       <c r="B240" t="str">
-        <v>HE12 HERVIDORA ELECTRICA 1.7L GRIS</v>
+        <v>DESODORANTE ARMAF VOYAG BLEU 200ML</v>
       </c>
       <c r="C240" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D240">
-        <v>39</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3.5</v>
+      </c>
+      <c r="E240">
+        <v>4</v>
       </c>
       <c r="F240" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>360-5</v>
+        <v>701-6</v>
       </c>
       <c r="B241" t="str">
-        <v>HE20 AIR FRAYER NEGRO</v>
+        <v>DESODORANTE BRUT CLASSIC SCENT 24HR</v>
       </c>
       <c r="C241" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D241">
-        <v>127.99</v>
+        <v>6</v>
       </c>
       <c r="E241" t="str">
         <v/>
       </c>
       <c r="F241" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>361-2</v>
+        <v>1955-2</v>
       </c>
       <c r="B242" t="str">
-        <v>HE22 AIR FRAYER BLANCO</v>
+        <v>DESODORANTE DEO V.S ROLL-ON FEEL CALM 50ML (ROSA)</v>
       </c>
       <c r="C242" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D242">
-        <v>90</v>
+        <v>14.99</v>
       </c>
       <c r="E242" t="str">
         <v/>
       </c>
       <c r="F242" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>362-9</v>
+        <v>1956-9</v>
       </c>
       <c r="B243" t="str">
-        <v>HE32 LICUADORA 1.8L NEGRO</v>
+        <v>DESODORANTE DEO V.S ROLL-ON FEEL REFRESHED 50ML (LILA)</v>
       </c>
       <c r="C243" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D243">
-        <v>32.99</v>
+        <v>14.99</v>
       </c>
       <c r="E243" t="str">
         <v/>
       </c>
       <c r="F243" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>363-6</v>
+        <v>991-1</v>
       </c>
       <c r="B244" t="str">
-        <v>HE33 LICUADORA BLANCO</v>
+        <v>DESODORANTE LATTAFA SPRAY AMERAT PRIVE ROSE 200ML</v>
       </c>
       <c r="C244" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D244">
-        <v>50.99</v>
+        <v>4</v>
       </c>
       <c r="E244" t="str">
         <v/>
       </c>
       <c r="F244" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>364-3</v>
+        <v>995-9</v>
       </c>
       <c r="B245" t="str">
-        <v>HE33 LICUADORA NEGRO</v>
+        <v>DESODORANTE LATTAFA SPRAY ASAD ZANZIABR 200ML</v>
       </c>
       <c r="C245" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D245">
-        <v>50.99</v>
+        <v>4</v>
       </c>
       <c r="E245" t="str">
         <v/>
       </c>
       <c r="F245" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>365-0</v>
+        <v>994-2</v>
       </c>
       <c r="B246" t="str">
-        <v>HE50TOSTADOR NEGRO</v>
+        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD AMETHYST 200ML</v>
       </c>
       <c r="C246" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D246">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="E246" t="str">
         <v/>
       </c>
       <c r="F246" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>303-2</v>
+        <v>997-3</v>
       </c>
       <c r="B247" t="str">
-        <v>HI20 BLANZA BLANCO</v>
+        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD HONOR Y GLORY</v>
       </c>
       <c r="C247" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D247">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="E247" t="str">
         <v/>
       </c>
       <c r="F247" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>304-9</v>
+        <v>998-0</v>
       </c>
       <c r="B248" t="str">
-        <v>HI21 BALANZA BLANCO</v>
+        <v>DESODORANTE LATTAFA SPRAY BADE AL OUD SUBLIME 200ML</v>
       </c>
       <c r="C248" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D248">
-        <v>29.99</v>
+        <v>4</v>
       </c>
       <c r="E248" t="str">
         <v/>
       </c>
       <c r="F248" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>386-5</v>
+        <v>996-6</v>
       </c>
       <c r="B249" t="str">
-        <v>HP11 PLUS SECADOR DE PELO LILA</v>
+        <v>DESODORANTE LATTAFA SPRAY BADEE AL OUD FOR GLORY 200ML</v>
       </c>
       <c r="C249" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D249">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="E249" t="str">
         <v/>
       </c>
       <c r="F249" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>387-2</v>
+        <v>999-7</v>
       </c>
       <c r="B250" t="str">
-        <v>HP11 SECADOR P/PELO ROSA</v>
+        <v>DESODORANTE LATTAFA SPRAY FAKHAR EXTRAIT 200ML</v>
       </c>
       <c r="C250" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D250">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="E250" t="str">
         <v/>
       </c>
       <c r="F250" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>388-9</v>
+        <v>1000-9</v>
       </c>
       <c r="B251" t="str">
-        <v>HP13 SECADOR P/PELO ROSA</v>
+        <v>DESODORANTE LATTAFA SPRAY FAKHAR FEMME 200ML</v>
       </c>
       <c r="C251" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D251">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="E251" t="str">
         <v/>
       </c>
       <c r="F251" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>389-6</v>
+        <v>1001-6</v>
       </c>
       <c r="B252" t="str">
-        <v>HP16 SECADOR DE PELO BLANCO</v>
+        <v>DESODORANTE LATTAFA SPRAY FAKHAR HOMME 200ML</v>
       </c>
       <c r="C252" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D252">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="E252" t="str">
         <v/>
       </c>
       <c r="F252" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>390-2</v>
+        <v>1002-3</v>
       </c>
       <c r="B253" t="str">
-        <v>HP17 SECADOR DE PELO NEGRO</v>
+        <v>DESODORANTE LATTAFA SPRAY HAYA 200ML</v>
       </c>
       <c r="C253" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D253">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="E253" t="str">
         <v/>
       </c>
       <c r="F253" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>391-9</v>
+        <v>1004-7</v>
       </c>
       <c r="B254" t="str">
-        <v>HP22 CORTADOR DE BARBA RETRO NEGRO</v>
+        <v>DESODORANTE LATTAFA SPRAY HAYAATI AL MALEKY 200ML</v>
       </c>
       <c r="C254" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D254">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="E254" t="str">
         <v/>
       </c>
       <c r="F254" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>392-6</v>
+        <v>1005-4</v>
       </c>
       <c r="B255" t="str">
-        <v>HP23 CORTADOR DE PELO ELECTRICA NEGRO</v>
+        <v>DESODORANTE LATTAFA SPRAY KHAMRAH QAHWA 200ML</v>
       </c>
       <c r="C255" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D255">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="E255" t="str">
         <v/>
       </c>
       <c r="F255" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>393-3</v>
+        <v>1006-1</v>
       </c>
       <c r="B256" t="str">
-        <v>HP23 CORTADOR DE PELO ELECTRICA VERDE</v>
+        <v>DESODORANTE LATTAFA SPRAY MAAHIR BLACK 200ML</v>
       </c>
       <c r="C256" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D256">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="E256" t="str">
         <v/>
       </c>
       <c r="F256" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>394-0</v>
+        <v>1007-8</v>
       </c>
       <c r="B257" t="str">
-        <v>HP24 CORTADOR DE CABELLO NEGRO</v>
+        <v>DESODORANTE LATTAFA SPRAY MAYAR  NATURAL INTENSE 200ML</v>
       </c>
       <c r="C257" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D257">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E257" t="str">
         <v/>
       </c>
       <c r="F257" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>395-7</v>
+        <v>1009-2</v>
       </c>
       <c r="B258" t="str">
-        <v>HP31  MAOUINA DE AFEITAR DOBLE GRIS</v>
+        <v>DESODORANTE LATTAFA SPRAY QAED AL FURSAN 200ML</v>
       </c>
       <c r="C258" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D258">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="E258" t="str">
         <v/>
       </c>
       <c r="F258" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>396-4</v>
+        <v>1011-5</v>
       </c>
       <c r="B259" t="str">
-        <v>HP37 CORTADOR DE VELLO MULTI 3-1 NEGRO</v>
+        <v>DESODORANTE LATTAFA SPRAY SHEIKH SHUYUKH WHITE 250ML</v>
       </c>
       <c r="C259" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D259">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="E259" t="str">
         <v/>
       </c>
       <c r="F259" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>441-1</v>
+        <v>1014-6</v>
       </c>
       <c r="B260" t="str">
-        <v>HU1 ADTADOR INALAMBRICO P/AUTO GRIS</v>
+        <v>DESODORANTE LATTAFA SPRAY YARA MOI 200ML</v>
       </c>
       <c r="C260" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D260">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="E260" t="str">
         <v/>
       </c>
       <c r="F260" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>442-8</v>
+        <v>739-9</v>
       </c>
       <c r="B261" t="str">
-        <v>HW29 SOPORTE CARGADOR MAGNETICO</v>
+        <v>DESODORANTE MAISON ALHAMBRA AVANT 200ML</v>
       </c>
       <c r="C261" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D261">
-        <v>20</v>
+        <v>4.5</v>
       </c>
       <c r="E261" t="str">
         <v/>
       </c>
       <c r="F261" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>443-5</v>
+        <v>1016-0</v>
       </c>
       <c r="B262" t="str">
-        <v>HW34 SOPORTE CARGADOR MAGNETICO CELULAR</v>
+        <v>DESODORANTE MAISON ALHAMBRA JUBILANT ROSSE 200ML</v>
       </c>
       <c r="C262" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D262">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="E262" t="str">
         <v/>
       </c>
       <c r="F262" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>305-6</v>
+        <v>1017-7</v>
       </c>
       <c r="B263" t="str">
-        <v>HX11 LAMPARA DE MESA BLANCO</v>
+        <v>DESODORANTE MAISON ALHAMBRA SO CANDID ROUGE 200ML</v>
       </c>
       <c r="C263" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D263">
-        <v>20.99</v>
+        <v>4</v>
       </c>
       <c r="E263" t="str">
         <v/>
       </c>
       <c r="F263" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>306-3</v>
+        <v>1018-4</v>
       </c>
       <c r="B264" t="str">
-        <v>HX12 LAMPARA DE MESA C/PROTECCION DE OJO</v>
+        <v>DESODORANTE MAISON ALHAMBRA SVERY VELVET ORCHID 200ML</v>
       </c>
       <c r="C264" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D264">
-        <v>25.99</v>
+        <v>4</v>
       </c>
       <c r="E264" t="str">
         <v/>
       </c>
       <c r="F264" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>1137-2</v>
+        <v>1019-1</v>
       </c>
       <c r="B265" t="str">
-        <v>HX30 HUMIDICADOR ULTRASONIC BLANCO</v>
+        <v>DESODORANTE MAISON ALHAMBRA VICTORIA FLOWER 200ML</v>
       </c>
       <c r="C265" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D265">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="E265" t="str">
         <v/>
       </c>
       <c r="F265" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>308-7</v>
+        <v>1020-7</v>
       </c>
       <c r="B266" t="str">
-        <v>HX31 HUMIDFICADOR DIGITAL BLANCO</v>
+        <v>DESODORANTE MAISON ALHAMBRA YOUR FOR TOUCH FOR WOMEN 200ML</v>
       </c>
       <c r="C266" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D266">
-        <v>24.99</v>
+        <v>4</v>
       </c>
       <c r="E266" t="str">
         <v/>
       </c>
       <c r="F266" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>309-4</v>
+        <v>2604-8</v>
       </c>
       <c r="B267" t="str">
-        <v>HX32 HUMIDIFICADOR BEIGE</v>
+        <v>DESODORANTE MEDICUBE FRESH THAT LASTS VANILLA &amp; PISTACHIO 83GR</v>
       </c>
       <c r="C267" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D267">
-        <v>16.99</v>
+        <v>19.99</v>
       </c>
       <c r="E267" t="str">
         <v/>
       </c>
       <c r="F267" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>310-0</v>
+        <v>1900-2</v>
       </c>
       <c r="B268" t="str">
-        <v>HX67 FORCE VENTILADOR NEGRO</v>
+        <v>DEXE MACA HAIR MASK COLLAGEN 500ML</v>
       </c>
       <c r="C268" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D268">
-        <v>26.99</v>
+        <v>5.99</v>
       </c>
       <c r="E268" t="str">
         <v/>
       </c>
       <c r="F268" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>312-4</v>
+        <v>1885-2</v>
       </c>
       <c r="B269" t="str">
-        <v>HY11 ASPIRADOR MANUAL INLAMBRICO BLANCO</v>
+        <v>DEXE SHAMPOO BLACK HAIR COLOR 250ML</v>
       </c>
       <c r="C269" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D269">
-        <v>120</v>
+        <v>6.3</v>
       </c>
       <c r="E269" t="str">
         <v/>
       </c>
       <c r="F269" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>184-7</v>
+        <v>1886-9</v>
       </c>
       <c r="B270" t="str">
-        <v>Hoco Auricular M101 3.5MM Negro</v>
+        <v>DEXE SHAMPOO BLACK HAIR COLOR 400ML</v>
       </c>
       <c r="C270" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D270">
-        <v>4.5</v>
+        <v>12.99</v>
       </c>
       <c r="E270" t="str">
         <v/>
       </c>
       <c r="F270" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>192-2</v>
+        <v>1901-9</v>
       </c>
       <c r="B271" t="str">
-        <v>Hoco Auricular M111 Pro c/Microfono Lightning Black</v>
+        <v>DEXE SHAMPOO LIGHT BROWN/CASTANHO CLARO 400ML</v>
       </c>
       <c r="C271" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D271">
-        <v>11.5</v>
+        <v>10.99</v>
       </c>
       <c r="E271" t="str">
         <v/>
       </c>
       <c r="F271" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>122-9</v>
+        <v>1902-6</v>
       </c>
       <c r="B272" t="str">
-        <v>Hoco Auricular W46 Bluetooth Blanco</v>
+        <v>DEXE SHAMPOO MEDIUM BROWN/MEIO CASTANHO 400ML</v>
       </c>
       <c r="C272" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D272">
-        <v>12</v>
+        <v>10.99</v>
       </c>
       <c r="E272" t="str">
         <v/>
       </c>
       <c r="F272" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>124-3</v>
+        <v>2494-5</v>
       </c>
       <c r="B273" t="str">
-        <v>Hoco Auricular W46 Bluetooth MARRON</v>
+        <v>DR.ALTHEA CREMA 345 RELIF CREAM 15ML</v>
       </c>
       <c r="C273" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D273">
-        <v>12</v>
+        <v>15.99</v>
       </c>
       <c r="E273" t="str">
         <v/>
       </c>
       <c r="F273" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>129-8</v>
+        <v>2495-2</v>
       </c>
       <c r="B274" t="str">
-        <v>Hoco Auricular W55 Bluetooth Silver</v>
+        <v>DR.ALTHEA CREMA 345 RELIF CREAM 50ML</v>
       </c>
       <c r="C274" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D274">
-        <v>28</v>
+        <v>29.99</v>
       </c>
       <c r="E274" t="str">
         <v/>
       </c>
       <c r="F274" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>131-1</v>
+        <v>2003-9</v>
       </c>
       <c r="B275" t="str">
-        <v>Hoco Auricular W55 Bluetooth green</v>
+        <v>DT5 PROJECTOR INTELIGENTE FOCUS ELECT METAL GRAY (1080P ANDROID VERS.)</v>
       </c>
       <c r="C275" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D275">
-        <v>28</v>
+        <v>169.99</v>
       </c>
       <c r="E275" t="str">
         <v/>
       </c>
       <c r="F275" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>130-4</v>
+        <v>2148-7</v>
       </c>
       <c r="B276" t="str">
-        <v>Hoco Auricular W55 Plus Bluetooth Silver</v>
+        <v>DT6 PROYECTOR INALAMBRICO 720P SAME SCREEN BLACK</v>
       </c>
       <c r="C276" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D276">
-        <v>28</v>
+        <v>110.99</v>
       </c>
       <c r="E276" t="str">
         <v/>
       </c>
       <c r="F276" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>117-5</v>
+        <v>2130-2</v>
       </c>
       <c r="B277" t="str">
-        <v>Hoco Cooler p/Celular CW57 Black</v>
+        <v>DV102 CAMERA SPORT 4K ANTI SHAKE</v>
       </c>
       <c r="C277" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D277">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="E277" t="str">
         <v/>
       </c>
       <c r="F277" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>217-2</v>
+        <v>2144-9</v>
       </c>
       <c r="B278" t="str">
-        <v>Hoco Reloj Watch Y21 Silver/Marrón</v>
+        <v>DV12 CAMARA P/ AUTO DVR 2K GPS DUAL CAM SILVER GRAY</v>
       </c>
       <c r="C278" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D278">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="E278" t="str">
         <v/>
       </c>
       <c r="F278" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>25-3</v>
+        <v>2028-2</v>
       </c>
       <c r="B279" t="str">
-        <v>Hoco Speaker HC6 BT Azul</v>
+        <v>DV15 CAMARA PARA AUTO FULL HD PANTALLA 2" NEGRO</v>
       </c>
       <c r="C279" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D279">
-        <v>28</v>
+        <v>48.99</v>
       </c>
       <c r="E279" t="str">
         <v/>
       </c>
       <c r="F279" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>543-2</v>
+        <v>2086-2</v>
       </c>
       <c r="B280" t="str">
-        <v>Hoco W27 Audífonos Inalámbricos con Orejas de Gato</v>
+        <v>DV4 ESPEJO RETROVISOR GRABADOR 4.5"</v>
       </c>
       <c r="C280" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D280">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E280" t="str">
         <v/>
       </c>
       <c r="F280" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>237-0</v>
+        <v>2075-6</v>
       </c>
       <c r="B281" t="str">
-        <v>Hoco Y28 Smart Watch Amoled - Gold</v>
+        <v>E36 FREE SOUND AURICULAR INALAM BUSSINESS NEGRO</v>
       </c>
       <c r="C281" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D281">
-        <v>48</v>
+        <v>13.99</v>
       </c>
       <c r="E281" t="str">
         <v/>
       </c>
       <c r="F281" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>1124-2</v>
+        <v>424-4</v>
       </c>
       <c r="B282" t="str">
-        <v>IPAD 11TH 128GB BLUE</v>
+        <v>E41 TRANSMISOR FM Y CARGADOR P/AUTOS</v>
       </c>
       <c r="C282" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D282">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="E282" t="str">
         <v/>
       </c>
       <c r="F282" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>1126-6</v>
+        <v>425-1</v>
       </c>
       <c r="B283" t="str">
-        <v>IPAD 11TH 128GB PINK</v>
+        <v>E53 RECEPTOR BLU P/AUTO AUZ NEGRO</v>
       </c>
       <c r="C283" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D283">
-        <v>368</v>
+        <v>10</v>
       </c>
       <c r="E283" t="str">
         <v/>
       </c>
       <c r="F283" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>1125-9</v>
+        <v>429-9</v>
       </c>
       <c r="B284" t="str">
-        <v>IPAD 11TH 128GB YELLOW</v>
+        <v>E81 TRANSMISOR FM BLU CON CARGADOR</v>
       </c>
       <c r="C284" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D284">
-        <v>354</v>
+        <v>12</v>
       </c>
       <c r="E284" t="str">
         <v/>
       </c>
       <c r="F284" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>1130-3</v>
+        <v>430-5</v>
       </c>
       <c r="B285" t="str">
-        <v>IPAD 11TH 256GB BLUE</v>
+        <v>E82 TRANSMISOR FM BLU CON CARGADOR</v>
       </c>
       <c r="C285" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D285">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="E285" t="str">
         <v/>
       </c>
       <c r="F285" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>1127-3</v>
+        <v>2062-6</v>
       </c>
       <c r="B286" t="str">
-        <v>IPAD 11TH 256GB SILVER</v>
+        <v>E91J TIGER LLAVERO INTELIGENTE ANTI PERDIDA NEGRO</v>
       </c>
       <c r="C286" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D286">
-        <v>500</v>
+        <v>15</v>
       </c>
       <c r="E286" t="str">
         <v/>
       </c>
       <c r="F286" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>1131-0</v>
+        <v>339-1</v>
       </c>
       <c r="B287" t="str">
-        <v>IPAD 11TH 256GB YELLOW</v>
+        <v>E92 TARJETA ANTI-PERDIDA NEGRO</v>
       </c>
       <c r="C287" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D287">
-        <v>460</v>
+        <v>17</v>
       </c>
       <c r="E287" t="str">
         <v/>
       </c>
       <c r="F287" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>1110-5</v>
+        <v>341-4</v>
       </c>
       <c r="B288" t="str">
-        <v>IPHONE 14 128GB LILAS US SWAP</v>
+        <v>E94 DISPOSITIVO ANTI-PERDIDA AZUL ZAFIRO</v>
       </c>
       <c r="C288" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D288">
-        <v>350</v>
+        <v>8</v>
       </c>
       <c r="E288" t="str">
         <v/>
       </c>
       <c r="F288" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>1084-9</v>
+        <v>343-8</v>
       </c>
       <c r="B289" t="str">
-        <v>IPHONE 15 128GB AM SWAP PINK</v>
+        <v>E94 DISPOSITIVO ANTI-PERDIDA NEGRO</v>
       </c>
       <c r="C289" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D289">
-        <v>458</v>
+        <v>8</v>
       </c>
       <c r="E289" t="str">
         <v/>
       </c>
       <c r="F289" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>1269-0</v>
+        <v>2066-4</v>
       </c>
       <c r="B290" t="str">
-        <v>IPHONE 15 128GB AZUL US SWAP</v>
+        <v>E97A PEREGRINO DISPOSITIVO ANTI PERDIDA TIPO TARJETA NEGRO</v>
       </c>
       <c r="C290" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D290">
-        <v>450</v>
+        <v>17.99</v>
       </c>
       <c r="E290" t="str">
         <v/>
       </c>
       <c r="F290" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>1085-6</v>
+        <v>203-5</v>
       </c>
       <c r="B291" t="str">
-        <v>IPHONE 15 128GB PRETO AM SWAP</v>
+        <v>EA5 AURICULAR INALAMBRICO BLANCO</v>
       </c>
       <c r="C291" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D291">
-        <v>458</v>
+        <v>35.7</v>
       </c>
       <c r="E291" t="str">
         <v/>
       </c>
       <c r="F291" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>1029-0</v>
+        <v>204-2</v>
       </c>
       <c r="B292" t="str">
-        <v>IPHONE 17 256 GB MIST AZUL</v>
+        <v>EA5 AURICULAR INALAMRICO NEGRO</v>
       </c>
       <c r="C292" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D292">
-        <v>950</v>
+        <v>35.1</v>
       </c>
       <c r="E292" t="str">
         <v/>
       </c>
       <c r="F292" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>1030-6</v>
+        <v>207-3</v>
       </c>
       <c r="B293" t="str">
-        <v>IPHONE 17 256 GB PRETO</v>
+        <v>EA7 AURICULAR IN EAR BT NEGRO</v>
       </c>
       <c r="C293" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D293">
-        <v>950</v>
+        <v>30</v>
       </c>
       <c r="E293" t="str">
         <v/>
       </c>
       <c r="F293" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>1029</v>
+        <v>2400-6</v>
       </c>
       <c r="B294" t="str">
-        <v>IPHONE 17 256GB MIST AZUL</v>
+        <v>ELIZAVECCA CER-100 COLLAGEN COATING A+MUSCLE SPRAY 250ML-ACONDI+HIDRAT</v>
       </c>
       <c r="C294" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D294">
-        <v>770</v>
+        <v>13.99</v>
       </c>
       <c r="E294" t="str">
         <v/>
       </c>
       <c r="F294" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>1030</v>
+        <v>2402-0</v>
       </c>
       <c r="B295" t="str">
-        <v>IPHONE 17 256GB PRETO</v>
+        <v>ELIZAVECCA CER-100 MASCARA COLLAGEN CERAMIDE PROT 100ML</v>
       </c>
       <c r="C295" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D295">
-        <v>770</v>
+        <v>16.99</v>
       </c>
       <c r="E295" t="str">
         <v/>
       </c>
       <c r="F295" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>1580-6</v>
+        <v>2401-3</v>
       </c>
       <c r="B296" t="str">
-        <v>IPHONE 17 PRO 256GB AZUL AS IS</v>
+        <v>ELIZAVECCA CER-100 MASCARA COLLAGEN COAT PROT ION INJECTION 50ML</v>
       </c>
       <c r="C296" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D296">
-        <v>1140</v>
+        <v>12.99</v>
       </c>
       <c r="E296" t="str">
         <v/>
       </c>
       <c r="F296" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>1147-1</v>
+        <v>2080-0</v>
       </c>
       <c r="B297" t="str">
-        <v>IPHONE 17 PRO 256GB COSMIC ORANGE</v>
+        <v>EQ11 TWS AURICULAR INALAMBRICO BLANCO</v>
       </c>
       <c r="C297" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D297">
-        <v>1145</v>
+        <v>17.99</v>
       </c>
       <c r="E297" t="str">
         <v/>
       </c>
       <c r="F297" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>1581-3</v>
+        <v>2092-3</v>
       </c>
       <c r="B298" t="str">
-        <v>IPHONE 17 PRO 256GB ORANGE ASIS</v>
+        <v>EQ11 TWS AURICULAR INALAMBRICO NEGRO</v>
       </c>
       <c r="C298" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D298">
-        <v>1140</v>
+        <v>17.99</v>
       </c>
       <c r="E298" t="str">
         <v/>
       </c>
       <c r="F298" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>1582-0</v>
+        <v>2064-0</v>
       </c>
       <c r="B299" t="str">
-        <v>IPHONE 17 PRO 256GB SILVER ASIS</v>
+        <v>EQ2 PLUS TWS BT AURICULAR BLANCO</v>
       </c>
       <c r="C299" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D299">
-        <v>1140</v>
+        <v>19.99</v>
       </c>
       <c r="E299" t="str">
         <v/>
       </c>
       <c r="F299" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>1169-3</v>
+        <v>2065-7</v>
       </c>
       <c r="B300" t="str">
-        <v>IPHONE 17 PRO 512GB AZUL</v>
+        <v>EQ2 PLUS TWS BT AURICULAR NEGRO</v>
       </c>
       <c r="C300" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D300">
-        <v>1399</v>
+        <v>19.99</v>
       </c>
       <c r="E300" t="str">
         <v/>
       </c>
       <c r="F300" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>1832-6</v>
+        <v>155-7</v>
       </c>
       <c r="B301" t="str">
-        <v>IPHONE 17 PRO 512GB COSMIC ORANGE</v>
+        <v>EQ21 AURCULAR INALAMBRICO AZUL</v>
       </c>
       <c r="C301" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D301">
-        <v>1399</v>
+        <v>26</v>
       </c>
       <c r="E301" t="str">
         <v/>
       </c>
       <c r="F301" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>1168-6</v>
+        <v>2038-1</v>
       </c>
       <c r="B302" t="str">
-        <v>IPHONE 17 PRO 512GB SILVER</v>
+        <v>EQ25 UNIMPEDED AURICULARES TWS BLUETOOTH BLUE STAR</v>
       </c>
       <c r="C302" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D302">
-        <v>1399</v>
+        <v>15.99</v>
       </c>
       <c r="E302" t="str">
         <v/>
       </c>
       <c r="F302" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>1676-6</v>
+        <v>2037-4</v>
       </c>
       <c r="B303" t="str">
-        <v>IPHONE 17 PRO MAX 256GB BLUE JP</v>
+        <v>EQ25 UNIMPEDED AURICULARES TWS BLUETOOTH MIDNIGHT BLACK</v>
       </c>
       <c r="C303" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D303">
-        <v>1175</v>
+        <v>15.99</v>
       </c>
       <c r="E303" t="str">
         <v/>
       </c>
       <c r="F303" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>1151-8</v>
+        <v>2063-3</v>
       </c>
       <c r="B304" t="str">
-        <v>IPHONE 17 PRO MAX 256GB COMIC ORANGE</v>
+        <v>EQ25 UNIPEDED AURICULARES TWS BLUETOOTH WHITE</v>
       </c>
       <c r="C304" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D304">
-        <v>1135</v>
+        <v>17.99</v>
       </c>
       <c r="E304" t="str">
         <v/>
       </c>
       <c r="F304" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>1595-0</v>
+        <v>168-7</v>
       </c>
       <c r="B305" t="str">
-        <v>IPHONE 17 PRO MAX 256GB SILVER JP</v>
+        <v>EQ9 AURICULAR INALAMBRICO DUKE LILA</v>
       </c>
       <c r="C305" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D305">
-        <v>1450</v>
+        <v>25</v>
       </c>
       <c r="E305" t="str">
         <v/>
       </c>
       <c r="F305" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>1120-4</v>
+        <v>169-4</v>
       </c>
       <c r="B306" t="str">
-        <v>IPHONE 17 PRO MAX 512 GB SILVER</v>
+        <v>EQ9 AURICULAR INLAMBRICO DUKE MARRON</v>
       </c>
       <c r="C306" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D306">
-        <v>1700</v>
+        <v>25.99</v>
       </c>
       <c r="E306" t="str">
         <v/>
       </c>
       <c r="F306" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>1148-8</v>
+        <v>1853-1</v>
       </c>
       <c r="B307" t="str">
-        <v>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</v>
+        <v>EQ9 PLUS AURICULAR DUKE C/CANCELATION NEGRO</v>
       </c>
       <c r="C307" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D307">
-        <v>1490</v>
+        <v>26</v>
       </c>
       <c r="E307" t="str">
         <v/>
       </c>
       <c r="F307" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>1149-5</v>
+        <v>176-2</v>
       </c>
       <c r="B308" t="str">
-        <v>IPHONE 17 PRO MAX 512GB DEEP BLUE</v>
+        <v>EW112 AURICULAR INEAR P/ NINOS AMAILLO</v>
       </c>
       <c r="C308" t="str">
-        <v>IPHONE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D308">
-        <v>1495</v>
+        <v>12</v>
       </c>
       <c r="E308" t="str">
         <v/>
       </c>
       <c r="F308" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>45-1</v>
+        <v>2076-3</v>
       </c>
       <c r="B309" t="str">
-        <v>J100 CARGADOR PORTATIL BLANCO</v>
+        <v>EW45 AURICULAR TWS INALAMBRICO FOREST CAT LILA</v>
       </c>
       <c r="C309" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D309">
-        <v>9.9</v>
+        <v>13.99</v>
       </c>
       <c r="E309" t="str">
         <v/>
       </c>
       <c r="F309" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>46-8</v>
+        <v>2078-7</v>
       </c>
       <c r="B310" t="str">
-        <v>J100 CARGADOR PORTATIL NEGRO</v>
+        <v>EW45 AURICULAR TWS INALAMBRICO FOREST CAT NEGRO</v>
       </c>
       <c r="C310" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D310">
-        <v>9.9</v>
+        <v>13.99</v>
       </c>
       <c r="E310" t="str">
         <v/>
       </c>
       <c r="F310" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>48-2</v>
+        <v>2077-0</v>
       </c>
       <c r="B311" t="str">
-        <v>J111 CARGADOR PORTATIL NEGRO 10K</v>
+        <v>EW45 AURICULAR TWS INALAMBRICO FOREST CAT VERDE</v>
       </c>
       <c r="C311" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D311">
-        <v>12</v>
+        <v>13.99</v>
       </c>
       <c r="E311" t="str">
         <v/>
       </c>
       <c r="F311" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>49-9</v>
+        <v>2093-0</v>
       </c>
       <c r="B312" t="str">
-        <v>J117A CARGADOR PORTATIL MEGNETICO BLANCO</v>
+        <v>EW49 TWS AURICULAR BLANCO</v>
       </c>
       <c r="C312" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D312">
-        <v>22.5</v>
+        <v>17.99</v>
       </c>
       <c r="E312" t="str">
         <v/>
       </c>
       <c r="F312" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>55-0</v>
+        <v>2079-4</v>
       </c>
       <c r="B313" t="str">
-        <v>J136 CARGADOR PORTATIL NEGRO 10K</v>
+        <v>EW53 LUCKY TWS BT AURICULAR NEGRO</v>
       </c>
       <c r="C313" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D313">
-        <v>15</v>
+        <v>15.99</v>
       </c>
       <c r="E313" t="str">
         <v/>
       </c>
       <c r="F313" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>553-1</v>
+        <v>177-9</v>
       </c>
       <c r="B314" t="str">
-        <v>KARSEELL ACEITE CAPILAR ESSENCE OIL 50ML</v>
+        <v>EW72 LITE AURCULAR CON PANTALLA TOCH B</v>
       </c>
       <c r="C314" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D314">
-        <v>6.3</v>
+        <v>25.99</v>
       </c>
       <c r="E314" t="str">
         <v/>
       </c>
       <c r="F314" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>1416-8</v>
+        <v>2067-1</v>
       </c>
       <c r="B315" t="str">
-        <v>KARSEELL TRAVEL SET 70ML</v>
+        <v>EW72 SOAR ANC REDUC SONIC TOUCH BT AURICULAR BLANCO</v>
       </c>
       <c r="C315" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D315">
-        <v>7.99</v>
+        <v>17.99</v>
       </c>
       <c r="E315" t="str">
         <v/>
       </c>
       <c r="F315" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>1170-9</v>
+        <v>178-6</v>
       </c>
       <c r="B316" t="str">
-        <v>KEEN MOTO INF MINI HARLEY M80 160W</v>
+        <v>EW75 AUDIFONO IN EAR BLANCO</v>
       </c>
       <c r="C316" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D316">
-        <v>295</v>
+        <v>14</v>
       </c>
       <c r="E316" t="str">
         <v/>
       </c>
       <c r="F316" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>1414-4</v>
+        <v>179-3</v>
       </c>
       <c r="B317" t="str">
-        <v>KIDS SMART PHONE SURTIDOS NORMAL</v>
+        <v>EW77 AUDIFONO IN EAR BLANCO</v>
       </c>
       <c r="C317" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D317">
-        <v>38.99</v>
+        <v>14</v>
       </c>
       <c r="E317" t="str">
         <v/>
       </c>
       <c r="F317" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>538-8</v>
+        <v>180-9</v>
       </c>
       <c r="B318" t="str">
-        <v>KIESLECT SMAERT WATCH KR2 STAINLESS STEL</v>
+        <v>EW85 AUDIFINOS CON ANC BT CON CANCELACTI</v>
       </c>
       <c r="C318" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D318">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E318" t="str">
         <v/>
       </c>
       <c r="F318" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>542-5</v>
+        <v>2041-1</v>
       </c>
       <c r="B319" t="str">
-        <v>KIESLECT SMAERT WATCH LORA PINK</v>
+        <v>EW90 AUDIFONO WTS-ANC BT BLANCO</v>
       </c>
       <c r="C319" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D319">
-        <v>42</v>
+        <v>15.99</v>
       </c>
       <c r="E319" t="str">
         <v/>
       </c>
       <c r="F319" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>534-0</v>
+        <v>1077-1</v>
       </c>
       <c r="B320" t="str">
-        <v>KIESLECT SMART WATCH K10</v>
+        <v>Espuma Facial de Limpieza Medicube Zero Foam Cleanser de 120 g</v>
       </c>
       <c r="C320" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D320">
-        <v>19.2</v>
+        <v>19.99</v>
       </c>
       <c r="E320" t="str">
         <v/>
       </c>
       <c r="F320" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>536-4</v>
+        <v>2559-1</v>
       </c>
       <c r="B321" t="str">
-        <v>KIESLECT SMART WATCH KR BLACK</v>
+        <v>Espuma Limpiadora Facial Medicube Red - 120mL</v>
       </c>
       <c r="C321" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D321">
-        <v>37</v>
+        <v>19.99</v>
       </c>
       <c r="E321" t="str">
         <v/>
       </c>
       <c r="F321" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>537-1</v>
+        <v>1062-7</v>
       </c>
       <c r="B322" t="str">
-        <v>KIESLECT SMART WATCH KR2 BLACK</v>
+        <v>Exfoliante Corporal Medicube Red Acne Body Peeling Shot 2.0 110 g</v>
       </c>
       <c r="C322" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D322">
-        <v>55</v>
+        <v>23.99</v>
       </c>
       <c r="E322" t="str">
         <v/>
       </c>
       <c r="F322" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>539-5</v>
+        <v>2564-5</v>
       </c>
       <c r="B323" t="str">
-        <v>KIESLECT SMART WATCH KS MINI BLUE .</v>
+        <v>Exfoliante Corporal Medicube Red Clear Cica Body Mist 200ml</v>
       </c>
       <c r="C323" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D323">
-        <v>44</v>
+        <v>23.99</v>
       </c>
       <c r="E323" t="str">
         <v/>
       </c>
       <c r="F323" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>540-1</v>
+        <v>2568-3</v>
       </c>
       <c r="B324" t="str">
-        <v>KIESLECT SMART WATCH L11 GOLD</v>
+        <v>Exfoliante Facial Medicube Kojic Acid Turmeric Peel Shot 80ml</v>
       </c>
       <c r="C324" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D324">
-        <v>18</v>
+        <v>26.99</v>
       </c>
       <c r="E324" t="str">
         <v/>
       </c>
       <c r="F324" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>541-8</v>
+        <v>2569-0</v>
       </c>
       <c r="B325" t="str">
-        <v>KIESLECT SMART WATCH L11 PINK</v>
+        <v>Exfoliante Facial Medicube Kojic Acid Turmeric Peel Shot 80ml</v>
       </c>
       <c r="C325" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D325">
-        <v>15</v>
+        <v>23.99</v>
       </c>
       <c r="E325" t="str">
         <v/>
       </c>
       <c r="F325" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>1829-6</v>
+        <v>2497-6</v>
       </c>
       <c r="B326" t="str">
-        <v>KIT VICTORIA'S SECRET BARE VANILLA BODY 75ML + LIP GLOW 3.2G</v>
+        <v>Exfoliante Facial Medicube Zero Pore Peel Pad - 8 Unidades</v>
       </c>
       <c r="C326" t="str">
-        <v>PERFUME</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D326">
-        <v>23</v>
+        <v>19.99</v>
       </c>
       <c r="E326" t="str">
         <v/>
       </c>
       <c r="F326" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>1066-5</v>
+        <v>2493-8</v>
       </c>
       <c r="B327" t="str">
-        <v>KIT VICTORIA'S SECRET BODY SPLASH 4 PIEZAS 75ML</v>
+        <v>FINO PREMIUM TOUCH CONDICIONADOR 550ML(BOTELLA CON ANILLLO ROJO)</v>
       </c>
       <c r="C327" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D327">
-        <v>41.99</v>
+        <v>19.99</v>
       </c>
       <c r="E327" t="str">
         <v/>
       </c>
       <c r="F327" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>1198-3</v>
+        <v>2501-0</v>
       </c>
       <c r="B328" t="str">
-        <v>KIT VICTORIA'S SECRET PURE SEDUCTION 2PCS 75ML</v>
+        <v>FINO PREMIUM TOUCH HAIR OIL 70ML</v>
       </c>
       <c r="C328" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D328">
-        <v>25</v>
+        <v>16.99</v>
       </c>
       <c r="E328" t="str">
         <v/>
       </c>
       <c r="F328" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>1830-2</v>
+        <v>2492-1</v>
       </c>
       <c r="B329" t="str">
-        <v>KIT VICTORIA'S SECRET PURE SEDUCTION BODY 75ML + LIP GLOW 3.2G</v>
+        <v>FINO PREMIUM TOUCH SHAMPOO 550ML(BOTELLA CON ANILLLO BLANCO)</v>
       </c>
       <c r="C329" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D329">
-        <v>23</v>
+        <v>19.99</v>
       </c>
       <c r="E329" t="str">
         <v/>
       </c>
       <c r="F329" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>1831-9</v>
+        <v>704-7</v>
       </c>
       <c r="B330" t="str">
-        <v>KIT VICTORIA'S SECRET VELVET PETALS BODY 75ML + LIP GLOW 3.2G</v>
+        <v>Fragrance World Jacques Yves Tempete Edp 100ML</v>
       </c>
       <c r="C330" t="str">
-        <v>PERFUME</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D330">
-        <v>23</v>
+        <v>12.5</v>
       </c>
       <c r="E330" t="str">
         <v/>
       </c>
       <c r="F330" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>1195-2</v>
+        <v>2485-3</v>
       </c>
       <c r="B331" t="str">
-        <v>KOJIC A T PAD 70 PADS MEDICUBE</v>
+        <v>Funda Protectora para Medicube AGE-R Booster PROBLANCO</v>
       </c>
       <c r="C331" t="str">
-        <v>SKINCARE</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D331">
-        <v>28.99</v>
+        <v>15</v>
       </c>
       <c r="E331" t="str">
         <v/>
       </c>
       <c r="F331" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>347-6</v>
+        <v>2133-3</v>
       </c>
       <c r="B332" t="str">
-        <v>LAPIZ UNIVERSAL 3-1 GM111 BLANCO HOCO</v>
+        <v>GH8 SOPORTE RETRACTIL MILKY WHITE</v>
       </c>
       <c r="C332" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D332">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E332" t="str">
         <v/>
       </c>
       <c r="F332" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>348-3</v>
+        <v>2147-0</v>
       </c>
       <c r="B333" t="str">
-        <v>LAPIZ UNIVERSAL 3-1 NEGRO GM111 HOCO</v>
+        <v>GH9 ANILLO MAGNETICO DOBLE CARA MAGSAFE METAL GRAY</v>
       </c>
       <c r="C333" t="str">
-        <v>ELECTRONICOS</v>
+        <v>ACCESORIOS</v>
       </c>
       <c r="D333">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E333" t="str">
         <v/>
       </c>
       <c r="F333" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>345-2</v>
+        <v>2034-3</v>
       </c>
       <c r="B334" t="str">
-        <v>LAPIZ UNIVERSAL BLANCO GM103 HOCO</v>
+        <v>GM114 LAPIZ SMART ANTI TOQUE CARGA TC WHITE CARGA ULTRA RAPIDA</v>
       </c>
       <c r="C334" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D334">
-        <v>6</v>
+        <v>17.99</v>
       </c>
       <c r="E334" t="str">
         <v/>
       </c>
       <c r="F334" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>346-9</v>
+        <v>376-6</v>
       </c>
       <c r="B335" t="str">
-        <v>LAPIZ UNIVERSAL NEGRO GM103 HOCO</v>
+        <v>GM29 MOUSE INLAB LILA</v>
       </c>
       <c r="C335" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D335">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E335" t="str">
         <v/>
       </c>
       <c r="F335" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>1847-0</v>
+        <v>379-7</v>
       </c>
       <c r="B336" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AMBER APERITIF 250ML</v>
+        <v>GM35 MOUSE TRANSPARENTE INALAMBRICO BLAN</v>
       </c>
       <c r="C336" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D336">
-        <v>11.5</v>
+        <v>12.5</v>
       </c>
       <c r="E336" t="str">
         <v/>
       </c>
       <c r="F336" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>561-6</v>
+        <v>380-3</v>
       </c>
       <c r="B337" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AQUA KISS 250ML</v>
+        <v>GM35 MOUSE TRANSPARENTE INALMBRICO GRIS</v>
       </c>
       <c r="C337" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D337">
-        <v>12</v>
+        <v>12.5</v>
       </c>
       <c r="E337" t="str">
         <v/>
       </c>
       <c r="F337" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>562-3</v>
+        <v>381-0</v>
       </c>
       <c r="B338" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AQUA KISS SHIMMER 250ML</v>
+        <v>GM35 MOUSE TRANSPARETNTE INLAMBRICO LILA</v>
       </c>
       <c r="C338" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D338">
-        <v>13</v>
+        <v>12.5</v>
       </c>
       <c r="E338" t="str">
         <v/>
       </c>
       <c r="F338" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>563-0</v>
+        <v>2222-4</v>
       </c>
       <c r="B339" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA 250ML</v>
+        <v>Gel Facial Medicube PDRN Booster de 300 ml</v>
       </c>
       <c r="C339" t="str">
-        <v>PERFUME</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D339">
-        <v>11.99</v>
+        <v>24.99</v>
       </c>
       <c r="E339" t="str">
         <v/>
       </c>
       <c r="F339" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>564-7</v>
+        <v>2563-8</v>
       </c>
       <c r="B340" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA CASHMERE 250ML</v>
+        <v>Gel de Ducha Medicube Red Acne Body Wash 2.0 de 400 g</v>
       </c>
       <c r="C340" t="str">
-        <v>PERFUME</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D340">
-        <v>12.99</v>
+        <v>23.99</v>
       </c>
       <c r="E340" t="str">
         <v/>
       </c>
       <c r="F340" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>590-6</v>
+        <v>2508-9</v>
       </c>
       <c r="B341" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA SHIMMER 250ML</v>
+        <v>Gel para Contorno de Ojos Medicube Kojic Acid Turmeric Vita Eye de 30 ml</v>
       </c>
       <c r="C341" t="str">
-        <v>PERFUME</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D341">
-        <v>12.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E341">
+        <v>23.99</v>
       </c>
       <c r="F341" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>565-4</v>
+        <v>432-9</v>
       </c>
       <c r="B342" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA SOL 250ML</v>
+        <v>H27 SOPORTE CELULAR P/AUTO NEGRO</v>
       </c>
       <c r="C342" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D342">
-        <v>11.99</v>
+        <v>15</v>
       </c>
       <c r="E342" t="str">
         <v/>
       </c>
       <c r="F342" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>1846-3</v>
+        <v>434-3</v>
       </c>
       <c r="B343" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BERRY BRULEE 250ML</v>
+        <v>H51 SOPORTE P/ CELULAR</v>
       </c>
       <c r="C343" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D343">
-        <v>11.5</v>
+        <v>16.5</v>
       </c>
       <c r="E343" t="str">
         <v/>
       </c>
       <c r="F343" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>568-5</v>
+        <v>435-0</v>
       </c>
       <c r="B344" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET COCOUNT PASSION 250ML</v>
+        <v>H55 SOPORTE DE CELULAR P/AUTO NEGRO</v>
       </c>
       <c r="C344" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D344">
-        <v>12.99</v>
+        <v>10</v>
       </c>
       <c r="E344" t="str">
         <v/>
       </c>
       <c r="F344" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>569-2</v>
+        <v>436-7</v>
       </c>
       <c r="B345" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET COCOUNT PASSIONE SHIMMER 250ML</v>
+        <v>H61 SOPORTE CELULAR MAG P/AUTO NEGRO</v>
       </c>
       <c r="C345" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D345">
-        <v>12.99</v>
+        <v>10</v>
       </c>
       <c r="E345" t="str">
         <v/>
       </c>
       <c r="F345" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>571-5</v>
+        <v>437-4</v>
       </c>
       <c r="B346" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET LOVE SPELL SOL 250ML</v>
+        <v>H65 SOPORTE DE CELULAR PARA AUTI NEGRO</v>
       </c>
       <c r="C346" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D346">
-        <v>11.5</v>
+        <v>10</v>
       </c>
       <c r="E346" t="str">
         <v/>
       </c>
       <c r="F346" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>1840-1</v>
+        <v>550-0</v>
       </c>
       <c r="B347" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET MIGNIGHT BLOOM STARLIT 250ML</v>
+        <v>H65 SOPORTE DE CELULAR PARA AUTI ROJO</v>
       </c>
       <c r="C347" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D347">
-        <v>12.99</v>
+        <v>10</v>
       </c>
       <c r="E347" t="str">
         <v/>
       </c>
       <c r="F347" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>573-9</v>
+        <v>439-8</v>
       </c>
       <c r="B348" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET NEON TROPIC 250ML</v>
+        <v>H66 SOPORTE DE CELULAR P/AUTO ROJO</v>
       </c>
       <c r="C348" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D348">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E348" t="str">
         <v/>
       </c>
       <c r="F348" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>575-3</v>
+        <v>2146-3</v>
       </c>
       <c r="B349" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION CASHEMERE 250ML</v>
+        <v>H78 SOPORTE P/AUTO TIPO PUSH REJILLA BLACK METAL GRAY</v>
       </c>
       <c r="C349" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D349">
-        <v>12.99</v>
+        <v>9.99</v>
       </c>
       <c r="E349" t="str">
         <v/>
       </c>
       <c r="F349" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>576-0</v>
+        <v>2150-0</v>
       </c>
       <c r="B350" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION SHIMMER 250ML</v>
+        <v>H86 DRAGON SOPORTE MAGNETICO UNIVERSAL CHUPON BLACK</v>
       </c>
       <c r="C350" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D350">
         <v>12.99</v>
       </c>
       <c r="E350" t="str">
         <v/>
       </c>
       <c r="F350" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>577-7</v>
+        <v>2068-8</v>
       </c>
       <c r="B351" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION SOL 250ML</v>
+        <v>H87 DRAGON SOPORTE MAGNET/VENTOSA ELECTR UNIVER NEGRO</v>
       </c>
       <c r="C351" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D351">
-        <v>12.99</v>
+        <v>17.99</v>
       </c>
       <c r="E351" t="str">
         <v/>
       </c>
       <c r="F351" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>1061-0</v>
+        <v>46025</v>
       </c>
       <c r="B352" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION STARLIT 250ML</v>
+        <v>HA10 SPEAKER PORTAIL NEGRO</v>
       </c>
       <c r="C352" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D352">
-        <v>12.99</v>
+        <v>99</v>
       </c>
       <c r="E352" t="str">
         <v/>
       </c>
       <c r="F352" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>588-3</v>
+        <v>46272</v>
       </c>
       <c r="B353" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET ROMANTIC 250ML</v>
+        <v>HA4 SPEAKER PORTAIL VERDE</v>
       </c>
       <c r="C353" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D353">
-        <v>12.99</v>
+        <v>80</v>
       </c>
       <c r="E353" t="str">
         <v/>
       </c>
       <c r="F353" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>578-4</v>
+        <v>46181</v>
       </c>
       <c r="B354" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET RUSH 250ML</v>
+        <v>HA4 SPEAKER PORTATIL NEGRO</v>
       </c>
       <c r="C354" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D354">
-        <v>12.99</v>
+        <v>80</v>
       </c>
       <c r="E354" t="str">
         <v/>
       </c>
       <c r="F354" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>579-1</v>
+        <v>46090</v>
       </c>
       <c r="B355" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET SIZZILLING VANILLA 250ML</v>
+        <v>HA8 SPEAKER+MICROFONO NEGRO</v>
       </c>
       <c r="C355" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D355">
-        <v>12.99</v>
+        <v>125</v>
       </c>
       <c r="E355" t="str">
         <v/>
       </c>
       <c r="F355" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>1845-6</v>
+        <v>46238</v>
       </c>
       <c r="B356" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET SUGARED PETALS 250ML</v>
+        <v>HC16 SPEAKER BT GRIS</v>
       </c>
       <c r="C356" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D356">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E356" t="str">
         <v/>
       </c>
       <c r="F356" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>1303-1</v>
+        <v>46184</v>
       </c>
       <c r="B357" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET TEMPTATION 250ML</v>
+        <v>HC16 SPEAKER SPORTS BT NEGRO</v>
       </c>
       <c r="C357" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D357">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E357" t="str">
         <v/>
       </c>
       <c r="F357" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>1212-6</v>
+        <v>46275</v>
       </c>
       <c r="B358" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET TEMPTATION SHIMMER 250ML</v>
+        <v>HC16 SPEAKER SPORTS BT ROJO</v>
       </c>
       <c r="C358" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D358">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E358" t="str">
         <v/>
       </c>
       <c r="F358" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>1841-8</v>
+        <v>46217</v>
       </c>
       <c r="B359" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VANILLA LACE ARCHIVE 250ML</v>
+        <v>HC17 SPEAKER PORTATIL AZUL</v>
       </c>
       <c r="C359" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D359">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E359" t="str">
         <v/>
       </c>
       <c r="F359" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>599-9</v>
+        <v>46127</v>
       </c>
       <c r="B360" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS 250ML</v>
+        <v>HC17 SPEAKER PORTATIL BORDO</v>
       </c>
       <c r="C360" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D360">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E360" t="str">
         <v/>
       </c>
       <c r="F360" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>581-4</v>
+        <v>46038</v>
       </c>
       <c r="B361" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS SHIMER 250ML</v>
+        <v>HC17 SPEAKER PORTATIL GRIS</v>
       </c>
       <c r="C361" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D361">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E361" t="str">
         <v/>
       </c>
       <c r="F361" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>600-2</v>
+        <v>46251</v>
       </c>
       <c r="B362" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS SOL 250ML</v>
+        <v>HC17 SPEAKER PORTATIL NEGRO</v>
       </c>
       <c r="C362" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D362">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E362" t="str">
         <v/>
       </c>
       <c r="F362" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>1041-2</v>
+        <v>46160</v>
       </c>
       <c r="B363" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS STARLIT 250ML</v>
+        <v>HC17 SPEAKER PORTATIL ROJO</v>
       </c>
       <c r="C363" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D363">
-        <v>12.99</v>
+        <v>25</v>
       </c>
       <c r="E363" t="str">
         <v/>
       </c>
       <c r="F363" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>583-8</v>
+        <v>46233</v>
       </c>
       <c r="B364" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET WILD NEROLI 250ML</v>
+        <v>HC22 SPEAKER PORTATIL AZUL</v>
       </c>
       <c r="C364" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D364">
-        <v>12.99</v>
+        <v>15</v>
       </c>
       <c r="E364" t="str">
         <v/>
       </c>
       <c r="F364" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>229-5</v>
+        <v>46147</v>
       </c>
       <c r="B365" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET BARA VANILLA SOL 250ML</v>
+        <v>HC28 SPEAKER PORTATIL NEGRO</v>
       </c>
       <c r="C365" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D365">
-        <v>12.99</v>
+        <v>20</v>
       </c>
       <c r="E365" t="str">
         <v/>
       </c>
       <c r="F365" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>64-2</v>
+        <v>46072</v>
       </c>
       <c r="B366" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET BARE VANILLA STARLIT 250ML</v>
+        <v>HC30 SPEAKER BT OCEANO AZUL</v>
       </c>
       <c r="C366" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D366">
-        <v>11.5</v>
+        <v>28</v>
       </c>
       <c r="E366" t="str">
         <v/>
       </c>
       <c r="F366" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>584-5</v>
+        <v>46254</v>
       </c>
       <c r="B367" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET ELECTRIC MANGO 250ML</v>
+        <v>HC30 SPEAKER BT OCEANO GRIS</v>
       </c>
       <c r="C367" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D367">
-        <v>11.5</v>
+        <v>28</v>
       </c>
       <c r="E367" t="str">
         <v/>
       </c>
       <c r="F367" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>585-2</v>
+        <v>46163</v>
       </c>
       <c r="B368" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL 250ML</v>
+        <v>HC30 SPEAKER BT OCEANO NEGRO</v>
       </c>
       <c r="C368" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D368">
-        <v>11.99</v>
+        <v>28</v>
       </c>
       <c r="E368" t="str">
         <v/>
       </c>
       <c r="F368" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>586-9</v>
+        <v>46075</v>
       </c>
       <c r="B369" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL CASHMERE 250ML</v>
+        <v>HC34 SPEAKER BT GRIS</v>
       </c>
       <c r="C369" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D369">
-        <v>12.99</v>
+        <v>15</v>
       </c>
       <c r="E369" t="str">
         <v/>
       </c>
       <c r="F369" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>570-8</v>
+        <v>46288</v>
       </c>
       <c r="B370" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL SHIMER 250ML</v>
+        <v>HC34 SPEAKER BT NEGRO</v>
       </c>
       <c r="C370" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D370">
-        <v>11.5</v>
+        <v>15</v>
       </c>
       <c r="E370" t="str">
         <v/>
       </c>
       <c r="F370" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>1844-9</v>
+        <v>46197</v>
       </c>
       <c r="B371" t="str">
-        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET PISTACHIO CREME 250ML</v>
+        <v>HC34 SPEAKER BT VERDE</v>
       </c>
       <c r="C371" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D371">
-        <v>11.99</v>
+        <v>15</v>
       </c>
       <c r="E371" t="str">
         <v/>
       </c>
       <c r="F371" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>1628-5</v>
+        <v>46106</v>
       </c>
       <c r="B372" t="str">
-        <v>LOREAL CONDI A.R CORTEX LIPIDIUM 1.5L</v>
+        <v>HC6 SPEAKER PORTATIL AZUL</v>
       </c>
       <c r="C372" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D372">
-        <v>15.99</v>
+        <v>28</v>
       </c>
       <c r="E372" t="str">
         <v/>
       </c>
       <c r="F372" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>1623-0</v>
+        <v>46051</v>
       </c>
       <c r="B373" t="str">
-        <v>LOREAL CONDI A.R POS QUIMICA 1.5L</v>
+        <v>HC7 SPEACKER SPORT NEGRO</v>
       </c>
       <c r="C373" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D373">
-        <v>16.99</v>
+        <v>22</v>
       </c>
       <c r="E373" t="str">
         <v/>
       </c>
       <c r="F373" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>1624-7</v>
+        <v>46230</v>
       </c>
       <c r="B374" t="str">
-        <v>LOREAL CONDI FORCE RELAX 1.5L</v>
+        <v>HC7 SPEAKER SPORT AZUL</v>
       </c>
       <c r="C374" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D374">
-        <v>19.99</v>
+        <v>22</v>
       </c>
       <c r="E374" t="str">
         <v/>
       </c>
       <c r="F374" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>1586-8</v>
+        <v>46140</v>
       </c>
       <c r="B375" t="str">
-        <v>LOREAL CONDI LISS UNLIMITED 1.5L</v>
+        <v>HC7 SPEAKER SPORT ROJO</v>
       </c>
       <c r="C375" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D375">
-        <v>19.99</v>
+        <v>22</v>
       </c>
       <c r="E375" t="str">
         <v/>
       </c>
       <c r="F375" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>1625-4</v>
+        <v>46059</v>
       </c>
       <c r="B376" t="str">
-        <v>LOREAL CONDI LUMINO CONTRAST 1.5L</v>
+        <v>HC8 SPEAKER SPORT CELESTE</v>
       </c>
       <c r="C376" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D376">
-        <v>19.99</v>
+        <v>43</v>
       </c>
       <c r="E376" t="str">
         <v/>
       </c>
       <c r="F376" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>1585-1</v>
+        <v>357-5</v>
       </c>
       <c r="B377" t="str">
-        <v>LOREAL CONDI METAL DETOX 1.5L</v>
+        <v>HE10 HERVIDORA ELECRICA 1.7L NEGRO</v>
       </c>
       <c r="C377" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D377">
-        <v>15.99</v>
+        <v>46</v>
       </c>
       <c r="E377" t="str">
         <v/>
       </c>
       <c r="F377" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>1583-7</v>
+        <v>358-2</v>
       </c>
       <c r="B378" t="str">
-        <v>LOREAL CONDI NUTRIFIER GLYCEROL 1.5L</v>
+        <v>HE11 HERVIDORA ELECTRICA 1.7L NEGRO</v>
       </c>
       <c r="C378" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D378">
-        <v>15.99</v>
+        <v>36</v>
       </c>
       <c r="E378" t="str">
         <v/>
       </c>
       <c r="F378" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>1627-8</v>
+        <v>359-9</v>
       </c>
       <c r="B379" t="str">
-        <v>LOREAL CONDI PRO LONGER 1.5L</v>
+        <v>HE12 HERVIDORA ELECTRICA 1.7L GRIS</v>
       </c>
       <c r="C379" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D379">
-        <v>19.99</v>
+        <v>39</v>
       </c>
       <c r="E379" t="str">
         <v/>
       </c>
       <c r="F379" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>1588-2</v>
+        <v>361-2</v>
       </c>
       <c r="B380" t="str">
-        <v>LOREAL CONDI VITAMINO COLOR 1.5L</v>
+        <v>HE22 AIR FRAYER BLANCO</v>
       </c>
       <c r="C380" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D380">
-        <v>19.99</v>
+        <v>90</v>
       </c>
       <c r="E380" t="str">
         <v/>
       </c>
       <c r="F380" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>1617-9</v>
+        <v>362-9</v>
       </c>
       <c r="B381" t="str">
-        <v>LOREAL MASCARA A.R CORTEX LIPIDIUM 500G</v>
+        <v>HE32 LICUADORA 1.8L NEGRO</v>
       </c>
       <c r="C381" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D381">
-        <v>15.99</v>
+        <v>32.99</v>
       </c>
       <c r="E381" t="str">
         <v/>
       </c>
       <c r="F381" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>1615-5</v>
+        <v>363-6</v>
       </c>
       <c r="B382" t="str">
-        <v>LOREAL MASCARA A.R POS QUIMICA 500G</v>
+        <v>HE33 LICUADORA BLANCO</v>
       </c>
       <c r="C382" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D382">
-        <v>15.99</v>
+        <v>50.99</v>
       </c>
       <c r="E382" t="str">
         <v/>
       </c>
       <c r="F382" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>1620-9</v>
+        <v>364-3</v>
       </c>
       <c r="B383" t="str">
-        <v>LOREAL MASCARA FORCE RELAX 500G</v>
+        <v>HE33 LICUADORA NEGRO</v>
       </c>
       <c r="C383" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D383">
-        <v>15.99</v>
+        <v>50.99</v>
       </c>
       <c r="E383" t="str">
         <v/>
       </c>
       <c r="F383" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>1621-6</v>
+        <v>365-0</v>
       </c>
       <c r="B384" t="str">
-        <v>LOREAL MASCARA LISS UNLIMITED 500G</v>
+        <v>HE50TOSTADOR NEGRO</v>
       </c>
       <c r="C384" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D384">
-        <v>19.99</v>
+        <v>80</v>
       </c>
       <c r="E384" t="str">
         <v/>
       </c>
       <c r="F384" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>1622-3</v>
+        <v>2315-3</v>
       </c>
       <c r="B385" t="str">
-        <v>LOREAL MASCARA LUMINO CONTRAST 500G</v>
+        <v>HERMES H24 EDT 100ML MASC</v>
       </c>
       <c r="C385" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D385">
-        <v>15.99</v>
+        <v>60.99</v>
       </c>
       <c r="E385" t="str">
         <v/>
       </c>
       <c r="F385" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>1618-6</v>
+        <v>2316-0</v>
       </c>
       <c r="B386" t="str">
-        <v>LOREAL MASCARA NUTRIFIER GLYCEROL 500G</v>
+        <v>HERMES TERRE D'HERMES EDT 100ML MASC</v>
       </c>
       <c r="C386" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D386">
-        <v>15.99</v>
+        <v>64.49</v>
       </c>
       <c r="E386" t="str">
         <v/>
       </c>
       <c r="F386" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>1619-3</v>
+        <v>303-2</v>
       </c>
       <c r="B387" t="str">
-        <v>LOREAL MASCARA PRO LONGER 500G</v>
+        <v>HI20 BLANZA BLANCO</v>
       </c>
       <c r="C387" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D387">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E387" t="str">
         <v/>
       </c>
       <c r="F387" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>1616-2</v>
+        <v>304-9</v>
       </c>
       <c r="B388" t="str">
-        <v>LOREAL MASCARA SHINE BLOND 500G</v>
+        <v>HI21 BALANZA BLANCO</v>
       </c>
       <c r="C388" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D388">
-        <v>15.99</v>
+        <v>29.99</v>
       </c>
       <c r="E388" t="str">
         <v/>
       </c>
       <c r="F388" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>1629-2</v>
+        <v>2012-1</v>
       </c>
       <c r="B389" t="str">
-        <v>LOREAL SHAMPO A.R CORTEX LIPIDIUM 1.5L</v>
+        <v>HI34 ADAPTADOR USB WI-FI 6 DOBLE BANDA 2.4/5GZ CON DOBLE ANTENA</v>
       </c>
       <c r="C389" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D389">
-        <v>15.99</v>
+        <v>12.99</v>
       </c>
       <c r="E389" t="str">
         <v/>
       </c>
       <c r="F389" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>1631-5</v>
+        <v>2152-4</v>
       </c>
       <c r="B390" t="str">
-        <v>LOREAL SHAMPO FORCE RELAX 1.5L</v>
+        <v>HN13 SOPORTE DE EXHIBICION PARA CARGADOR-NO NO VENDER</v>
       </c>
       <c r="C390" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D390">
-        <v>19.99</v>
+        <v>0.2</v>
       </c>
       <c r="E390" t="str">
         <v/>
       </c>
       <c r="F390" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>1587-5</v>
+        <v>2081-7</v>
       </c>
       <c r="B391" t="str">
-        <v>LOREAL SHAMPO LISS UNLIMITED 1.5L</v>
+        <v>HN20 SOPORTE DE EXHIBICION DE ESCRITORIO GIRATORIO</v>
       </c>
       <c r="C391" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D391">
-        <v>15.99</v>
+        <v>0.01</v>
       </c>
       <c r="E391" t="str">
         <v/>
       </c>
       <c r="F391" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>1632-2</v>
+        <v>141-0</v>
       </c>
       <c r="B392" t="str">
-        <v>LOREAL SHAMPO LUMINO CONTRAST 1.5L</v>
+        <v>HOCO AUDIFONOS W65 HAPPY AZUL</v>
       </c>
       <c r="C392" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>AUDIO</v>
       </c>
       <c r="D392">
-        <v>15.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E392">
+        <v>30</v>
       </c>
       <c r="F392" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>1584-4</v>
+        <v>142-7</v>
       </c>
       <c r="B393" t="str">
-        <v>LOREAL SHAMPO METAL DETOX 1.5L</v>
+        <v>HOCO AUDIFONOS W65 HAPPY GRIS</v>
       </c>
       <c r="C393" t="str">
-        <v>Sin categoría</v>
+        <v>AUDIO</v>
       </c>
       <c r="D393">
-        <v>15.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E393">
+        <v>30</v>
       </c>
       <c r="F393" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>1634-6</v>
+        <v>386-5</v>
       </c>
       <c r="B394" t="str">
-        <v>LOREAL SHAMPO PRO LONGER 1.5L</v>
+        <v>HP11 PLUS SECADOR DE PELO LILA</v>
       </c>
       <c r="C394" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D394">
-        <v>15.99</v>
+        <v>32</v>
       </c>
       <c r="E394" t="str">
         <v/>
       </c>
       <c r="F394" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>1633-9</v>
+        <v>387-2</v>
       </c>
       <c r="B395" t="str">
-        <v>LOREAL SHAMPO SILVER VIOLET 1.5L</v>
+        <v>HP11 SECADOR P/PELO ROSA</v>
       </c>
       <c r="C395" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D395">
-        <v>15.99</v>
+        <v>32</v>
       </c>
       <c r="E395" t="str">
         <v/>
       </c>
       <c r="F395" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>1589-9</v>
+        <v>388-9</v>
       </c>
       <c r="B396" t="str">
-        <v>LOREAL SHAMPO VITAMINO COLOR 1.5L</v>
+        <v>HP13 SECADOR P/PELO ROSA</v>
       </c>
       <c r="C396" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D396">
-        <v>15.99</v>
+        <v>30</v>
       </c>
       <c r="E396" t="str">
         <v/>
       </c>
       <c r="F396" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>1630-8</v>
+        <v>389-6</v>
       </c>
       <c r="B397" t="str">
-        <v>Loreal Shampoo Absolut Repair Pos-Quimica 1.5L</v>
+        <v>HP16 SECADOR DE PELO BLANCO</v>
       </c>
       <c r="C397" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D397">
-        <v>15.99</v>
+        <v>34</v>
       </c>
       <c r="E397" t="str">
         <v/>
       </c>
       <c r="F397" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>1626-1</v>
+        <v>390-2</v>
       </c>
       <c r="B398" t="str">
-        <v>Loreal Silver Violet Conditioner 1.5L</v>
+        <v>HP17 SECADOR DE PELO NEGRO</v>
       </c>
       <c r="C398" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D398">
-        <v>15.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E398">
+        <v>20</v>
       </c>
       <c r="F398" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>181-6</v>
+        <v>391-9</v>
       </c>
       <c r="B399" t="str">
-        <v>M1 MAX AURICULAR CABLE BLANCO 3.5</v>
+        <v>HP22 CORTADOR DE BARBA RETRO NEGRO</v>
       </c>
       <c r="C399" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D399">
-        <v>6</v>
+        <v>25.99</v>
       </c>
       <c r="E399" t="str">
         <v/>
       </c>
       <c r="F399" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>182-3</v>
+        <v>392-6</v>
       </c>
       <c r="B400" t="str">
-        <v>M1 MAX AURICULAR VABLE NEGRO 3.5</v>
+        <v>HP23 CORTADOR DE PELO ELECTRICA NEGRO</v>
       </c>
       <c r="C400" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D400">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="E400" t="str">
         <v/>
       </c>
       <c r="F400" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>183-0</v>
+        <v>393-3</v>
       </c>
       <c r="B401" t="str">
-        <v>M101 CRYSTAL AURICULAR CABLE 3.5 BLANCO</v>
+        <v>HP23 CORTADOR DE PELO ELECTRICA VERDE</v>
       </c>
       <c r="C401" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D401">
-        <v>4.5</v>
+        <v>25</v>
       </c>
       <c r="E401" t="str">
         <v/>
       </c>
       <c r="F401" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>193-9</v>
+        <v>394-0</v>
       </c>
       <c r="B402" t="str">
-        <v>M111 MAX AURICULAR CABLE IP BLANCO</v>
+        <v>HP24 CORTADOR DE CABELLO NEGRO</v>
       </c>
       <c r="C402" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D402">
-        <v>11.5</v>
+        <v>18</v>
       </c>
       <c r="E402" t="str">
         <v/>
       </c>
       <c r="F402" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>198-4</v>
+        <v>2060-2</v>
       </c>
       <c r="B403" t="str">
-        <v>M90 AURICULAR CABLE T-C NEGRO</v>
+        <v>HP25 MAQUINA DE CORTAR PELO ELECTRICA PROFESIONAL NEGRO</v>
       </c>
       <c r="C403" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D403">
-        <v>8.5</v>
+        <v>17.99</v>
       </c>
       <c r="E403" t="str">
         <v/>
       </c>
       <c r="F403" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>199-1</v>
+        <v>395-7</v>
       </c>
       <c r="B404" t="str">
-        <v>M90 AURICULAR CABLE T-C SILVER</v>
+        <v>HP31  MAOUINA DE AFEITAR DOBLE GRIS</v>
       </c>
       <c r="C404" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D404">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E404" t="str">
         <v/>
       </c>
       <c r="F404" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>1040-5</v>
+        <v>2124-1</v>
       </c>
       <c r="B405" t="str">
-        <v>MANGO TEMPTATION</v>
+        <v>HP35 INDUTION AFEITADORA 3 HOJAS GIRATORIAS LED IPX7 NEGRO</v>
       </c>
       <c r="C405" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D405">
-        <v>11.5</v>
+        <v>27.88</v>
       </c>
       <c r="E405" t="str">
         <v/>
       </c>
       <c r="F405" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>554-8</v>
+        <v>2059-6</v>
       </c>
       <c r="B406" t="str">
-        <v>MASCARA CAPILAR KARSEELL MACA COLLAGEN 500ML</v>
+        <v>HP36 3 EN 1 AFEITADORA MULTIFUNCION METAL GRAY</v>
       </c>
       <c r="C406" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D406">
-        <v>7</v>
+        <v>27.99</v>
       </c>
       <c r="E406" t="str">
         <v/>
       </c>
       <c r="F406" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>1668-1</v>
+        <v>396-4</v>
       </c>
       <c r="B407" t="str">
-        <v>MASK VITA C GLUTATHIONE 1PC MEDICUBE</v>
+        <v>HP37 CORTADOR DE VELLO MULTI 3-1 NEGRO</v>
       </c>
       <c r="C407" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D407">
-        <v>4</v>
+        <v>19.99</v>
       </c>
       <c r="E407" t="str">
         <v/>
       </c>
       <c r="F407" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>1669-8</v>
+        <v>2131-9</v>
       </c>
       <c r="B408" t="str">
-        <v>MASK ZERO P COOLING 1PC MEDICUBE</v>
+        <v>HP38 RECORTADOR NASAL A PILA AA PORTATIL NEGRO</v>
       </c>
       <c r="C408" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D408">
-        <v>4</v>
+        <v>5.99</v>
       </c>
       <c r="E408" t="str">
         <v/>
       </c>
       <c r="F408" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>1173-0</v>
+        <v>2035-0</v>
       </c>
       <c r="B409" t="str">
-        <v>MEDICUBE ACC BOOSTER PRO CASE BEAR SKYBL</v>
+        <v>HP45 CEPILLO ALISADOR TERMICO PARA CABELLO EFECTO LACIO GRAY</v>
       </c>
       <c r="C409" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D409">
-        <v>11.98</v>
+        <v>28.99</v>
       </c>
       <c r="E409" t="str">
         <v/>
       </c>
       <c r="F409" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>1176-1</v>
+        <v>2125-8</v>
       </c>
       <c r="B410" t="str">
-        <v>MEDICUBE ACC PINCEL MULTI HEAD PORE AZUL</v>
+        <v>HP46 PLANCHA ELECTRICA PINK PORTATIL 3 NIVELES</v>
       </c>
       <c r="C410" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D410">
-        <v>6.99</v>
+        <v>28.99</v>
       </c>
       <c r="E410" t="str">
         <v/>
       </c>
       <c r="F410" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>1177-8</v>
+        <v>397-1</v>
       </c>
       <c r="B411" t="str">
-        <v>MEDICUBE AGE-R BOSTER PRO SKYBLUE</v>
+        <v>HP51 MINI MASGERDOR ELECTRICO GRIS</v>
       </c>
       <c r="C411" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D411">
-        <v>200</v>
+        <v>29.99</v>
       </c>
       <c r="E411" t="str">
         <v/>
       </c>
       <c r="F411" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>1558-5</v>
+        <v>2091-6</v>
       </c>
       <c r="B412" t="str">
-        <v>MEDICUBE AGE-R CLEANSER HEAD BEIGE</v>
+        <v>HP63 IRRIGADOR BUCAL ELECTRIO WATERPROOF IPX7 5 PIEZAS</v>
       </c>
       <c r="C412" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D412">
-        <v>68.9</v>
+        <v>28.99</v>
       </c>
       <c r="E412" t="str">
         <v/>
       </c>
       <c r="F412" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>1683-4</v>
+        <v>441-1</v>
       </c>
       <c r="B413" t="str">
-        <v>MEDICUBE AGE-R GLUTA GLOW TONER 140ML</v>
+        <v>HU1 ADTADOR INALAMBRICO P/AUTO GRIS</v>
       </c>
       <c r="C413" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D413">
-        <v>19.99</v>
+        <v>43</v>
       </c>
       <c r="E413" t="str">
         <v/>
       </c>
       <c r="F413" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>1681-0</v>
+        <v>442-8</v>
       </c>
       <c r="B414" t="str">
-        <v>MEDICUBE AGE-R SANITIZING WIPE 30PAD</v>
+        <v>HW29 SOPORTE CARGADOR MAGNETICO</v>
       </c>
       <c r="C414" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D414">
-        <v>5.99</v>
+        <v>20</v>
       </c>
       <c r="E414" t="str">
         <v/>
       </c>
       <c r="F414" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>1178-5</v>
+        <v>2145-6</v>
       </c>
       <c r="B415" t="str">
-        <v>MEDICUBE AZELAIC ACID 16% BB CALMING SERUN</v>
+        <v>HW32 SOPORTE AUTO CARGA INALAMBRICA BLACK METAL GRAY</v>
       </c>
       <c r="C415" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D415">
-        <v>22.99</v>
+        <v>9.99</v>
       </c>
       <c r="E415" t="str">
         <v/>
       </c>
       <c r="F415" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>1560-8</v>
+        <v>443-5</v>
       </c>
       <c r="B416" t="str">
-        <v>MEDICUBE AZELAIC ACID EXOSOME SHOT 2000</v>
+        <v>HW34 SOPORTE CARGADOR MAGNETICO CELULAR</v>
       </c>
       <c r="C416" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D416">
-        <v>21.9</v>
+        <v>22</v>
       </c>
       <c r="E416" t="str">
         <v/>
       </c>
       <c r="F416" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>1561-5</v>
+        <v>2149-4</v>
       </c>
       <c r="B417" t="str">
-        <v>MEDICUBE AZELAIC ACID EXOSOME SHOT 7500</v>
+        <v>HW5 SOPORTE AUTO CARGA INALAMBRICA RAPIDA CONSOLA BLACK</v>
       </c>
       <c r="C417" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D417">
-        <v>25.99</v>
+        <v>12.99</v>
       </c>
       <c r="E417" t="str">
         <v/>
       </c>
       <c r="F417" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>1665-0</v>
+        <v>305-6</v>
       </c>
       <c r="B418" t="str">
-        <v>MEDICUBE AZELAIC ACID NIACI 16BB CALMING MASK</v>
+        <v>HX11 LAMPARA DE MESA BLANCO</v>
       </c>
       <c r="C418" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D418">
-        <v>4</v>
+        <v>20.99</v>
       </c>
       <c r="E418" t="str">
         <v/>
       </c>
       <c r="F418" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>1562-2</v>
+        <v>306-3</v>
       </c>
       <c r="B419" t="str">
-        <v>MEDICUBE AZELAIC ACID NIACI FOAM CLE 120ML</v>
+        <v>HX12 LAMPARA DE MESA C/PROTECCION DE OJO</v>
       </c>
       <c r="C419" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D419">
-        <v>18.99</v>
+        <v>25.99</v>
       </c>
       <c r="E419" t="str">
         <v/>
       </c>
       <c r="F419" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>1179-2</v>
+        <v>307-0</v>
       </c>
       <c r="B420" t="str">
-        <v>MEDICUBE COLLAGEN FIRMING SUN CREAM 50ML</v>
+        <v>HX25 CALENTADOR 600W BLANCO</v>
       </c>
       <c r="C420" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D420">
-        <v>21.99</v>
+        <v>25.99</v>
       </c>
       <c r="E420" t="str">
         <v/>
       </c>
       <c r="F420" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>1180-8</v>
+        <v>1137-2</v>
       </c>
       <c r="B421" t="str">
-        <v>MEDICUBE COLLAGEN GLOW BOOSTER SERUM 15ML</v>
+        <v>HX30 HUMIDICADOR ULTRASONIC BLANCO</v>
       </c>
       <c r="C421" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D421">
-        <v>20.99</v>
+        <v>20</v>
       </c>
       <c r="E421" t="str">
         <v/>
       </c>
       <c r="F421" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>1181-5</v>
+        <v>308-7</v>
       </c>
       <c r="B422" t="str">
-        <v>MEDICUBE COLLAGEN GLOW BUBBLE SERUM 100ML</v>
+        <v>HX31 HUMIDFICADOR DIGITAL BLANCO</v>
       </c>
       <c r="C422" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D422">
-        <v>22.99</v>
+        <v>24.99</v>
       </c>
       <c r="E422" t="str">
         <v/>
       </c>
       <c r="F422" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>1182-2</v>
+        <v>309-4</v>
       </c>
       <c r="B423" t="str">
-        <v>MEDICUBE COLLAGEN JELLY CREAM 50ML</v>
+        <v>HX32 HUMIDIFICADOR BEIGE</v>
       </c>
       <c r="C423" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D423">
-        <v>15.99</v>
+        <v>16.99</v>
       </c>
       <c r="E423" t="str">
         <v/>
       </c>
       <c r="F423" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>1183-9</v>
+        <v>310-0</v>
       </c>
       <c r="B424" t="str">
-        <v>MEDICUBE COLLAGEN MILK TONING WRAPPING M</v>
+        <v>HX67 FORCE VENTILADOR NEGRO</v>
       </c>
       <c r="C424" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D424">
-        <v>25.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>22.99</v>
+      </c>
+      <c r="E424">
+        <v>26.99</v>
       </c>
       <c r="F424" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>1076-4</v>
+        <v>312-4</v>
       </c>
       <c r="B425" t="str">
-        <v>MEDICUBE COLLAGEN NIGHT WRAPPING MASK 75ML</v>
+        <v>HY11 ASPIRADOR MANUAL INLAMBRICO BLANCO</v>
       </c>
       <c r="C425" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D425">
-        <v>19.99</v>
+        <v>120</v>
       </c>
       <c r="E425" t="str">
         <v/>
       </c>
       <c r="F425" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>1688-9</v>
+        <v>184-7</v>
       </c>
       <c r="B426" t="str">
-        <v>MEDICUBE COLLAGEN TRIPLE CREAM 50ML</v>
+        <v>Hoco Auricular M101 3.5MM Negro</v>
       </c>
       <c r="C426" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D426">
-        <v>29.99</v>
+        <v>4.5</v>
       </c>
       <c r="E426" t="str">
         <v/>
       </c>
       <c r="F426" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>1184-6</v>
+        <v>192-2</v>
       </c>
       <c r="B427" t="str">
-        <v>MEDICUBE COLLAGEN TRIPLE SERUM 55ML</v>
+        <v>Hoco Auricular M111 Pro c/Microfono Lightning Black</v>
       </c>
       <c r="C427" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D427">
-        <v>18.99</v>
+        <v>11.5</v>
       </c>
       <c r="E427" t="str">
         <v/>
       </c>
       <c r="F427" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>1185-3</v>
+        <v>122-9</v>
       </c>
       <c r="B428" t="str">
-        <v>MEDICUBE COLLAGEN TRIPLE TONER 140ML</v>
+        <v>Hoco Auricular W46 Bluetooth Blanco</v>
       </c>
       <c r="C428" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D428">
-        <v>17.99</v>
+        <v>15.99</v>
       </c>
       <c r="E428" t="str">
         <v/>
       </c>
       <c r="F428" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>1187-7</v>
+        <v>130-4</v>
       </c>
       <c r="B429" t="str">
-        <v>MEDICUBE DEEP VITA A RETINOL SERUM 30ML</v>
+        <v>Hoco Auricular W55 Plus Bluetooth Silver</v>
       </c>
       <c r="C429" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D429">
-        <v>30.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E429">
+        <v>28</v>
       </c>
       <c r="F429" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>1189-1</v>
+        <v>116-8</v>
       </c>
       <c r="B430" t="str">
-        <v>MEDICUBE DEEP VITA C PAD 70PADS 150G</v>
+        <v>Hoco CQ3: Cargador inalámbrico 3 en 1 MagSafe compatible - negro</v>
       </c>
       <c r="C430" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D430">
-        <v>25.99</v>
+        <v>35.99</v>
       </c>
       <c r="E430" t="str">
         <v/>
       </c>
       <c r="F430" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>1190-7</v>
+        <v>75-8</v>
       </c>
       <c r="B431" t="str">
-        <v>MEDICUBE EXOSOME CICA CALMING PAD 100PAD</v>
+        <v>Hoco Cargador CS21A QC30 Fuente 18W USB-A Black</v>
       </c>
       <c r="C431" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D431">
-        <v>28.99</v>
+        <v>5.1</v>
       </c>
       <c r="E431" t="str">
         <v/>
       </c>
       <c r="F431" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>1191-4</v>
+        <v>217-2</v>
       </c>
       <c r="B432" t="str">
-        <v>MEDICUBE GLUTA GLOW CAPSULE CREAM 50ML</v>
+        <v>Hoco Reloj Watch Y21 Silver/Marrón</v>
       </c>
       <c r="C432" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D432">
-        <v>22.99</v>
+        <v>44</v>
       </c>
       <c r="E432" t="str">
         <v/>
       </c>
       <c r="F432" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>1684-1</v>
+        <v>237-0</v>
       </c>
       <c r="B433" t="str">
-        <v>MEDICUBE HYALU CERAMIDE JELLY CREAM 50ML</v>
+        <v>Hoco Y28 Smart Watch Amoled - Gold</v>
       </c>
       <c r="C433" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D433">
-        <v>19.99</v>
+        <v>48</v>
       </c>
       <c r="E433" t="str">
         <v/>
       </c>
       <c r="F433" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>1682-7</v>
+        <v>1110-5</v>
       </c>
       <c r="B434" t="str">
-        <v>MEDICUBE HYALURO MOIST CAPSULE CREAM 55G</v>
+        <v>IPHONE 14 128GB LILAS US SWAP</v>
       </c>
       <c r="C434" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D434">
-        <v>28.99</v>
+        <v>350</v>
       </c>
       <c r="E434" t="str">
         <v/>
       </c>
       <c r="F434" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>1192-1</v>
+        <v>1084-9</v>
       </c>
       <c r="B435" t="str">
-        <v>MEDICUBE HYPO ACID DAILY FACIAL SPRAY 50</v>
+        <v>IPHONE 15 128GB AM SWAP PINK</v>
       </c>
       <c r="C435" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D435">
-        <v>15.99</v>
+        <v>458</v>
       </c>
       <c r="E435" t="str">
         <v/>
       </c>
       <c r="F435" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>1685-8</v>
+        <v>1269-0</v>
       </c>
       <c r="B436" t="str">
-        <v>MEDICUBE HYPOCHLOROUS 3H RELIF CREAM 50M</v>
+        <v>IPHONE 15 128GB AZUL US SWAP</v>
       </c>
       <c r="C436" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D436">
-        <v>26.99</v>
+        <v>450</v>
       </c>
       <c r="E436" t="str">
         <v/>
       </c>
       <c r="F436" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>1193-8</v>
+        <v>1085-6</v>
       </c>
       <c r="B437" t="str">
-        <v>MEDICUBE HYPOCHLOROUS ACID PEEL SHOT 80M</v>
+        <v>IPHONE 15 128GB PRETO AM SWAP</v>
       </c>
       <c r="C437" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D437">
-        <v>26.99</v>
+        <v>458</v>
       </c>
       <c r="E437" t="str">
         <v/>
       </c>
       <c r="F437" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>1194-5</v>
+        <v>1029</v>
       </c>
       <c r="B438" t="str">
-        <v>MEDICUBE KOJIC A T BRIGHT GEL MASK 4PC</v>
+        <v>IPHONE 17 256GB MIST AZUL</v>
       </c>
       <c r="C438" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D438">
-        <v>16.99</v>
+        <v>770</v>
       </c>
       <c r="E438" t="str">
         <v/>
       </c>
       <c r="F438" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>1055-9</v>
+        <v>1030</v>
       </c>
       <c r="B439" t="str">
-        <v>MEDICUBE KOJIC A T NIGHT WRAP MASK 75ML</v>
+        <v>IPHONE 17 256GB PRETO</v>
       </c>
       <c r="C439" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D439">
-        <v>25.99</v>
+        <v>770</v>
       </c>
       <c r="E439" t="str">
         <v/>
       </c>
       <c r="F439" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>1686-5</v>
+        <v>1580-6</v>
       </c>
       <c r="B440" t="str">
-        <v>MEDICUBE KOJIC A T RESURFACING TONER 250ML</v>
+        <v>IPHONE 17 PRO 256GB AZUL AS IS</v>
       </c>
       <c r="C440" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D440">
-        <v>19.99</v>
+        <v>1140</v>
       </c>
       <c r="E440" t="str">
         <v/>
       </c>
       <c r="F440" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>1196-9</v>
+        <v>1146-4</v>
       </c>
       <c r="B441" t="str">
-        <v>MEDICUBE KOJIC A T TONING CLEANSER 120G</v>
+        <v>IPHONE 17 PRO 256GB COSMIC ORANGE</v>
       </c>
       <c r="C441" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D441">
-        <v>23.99</v>
+        <v>1295</v>
       </c>
       <c r="E441" t="str">
         <v/>
       </c>
       <c r="F441" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>1687-2</v>
+        <v>1581-3</v>
       </c>
       <c r="B442" t="str">
-        <v>MEDICUBE KOJIC A T VITA JELLY SERUM 100ML</v>
+        <v>IPHONE 17 PRO 256GB ORANGE ASIS</v>
       </c>
       <c r="C442" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D442">
-        <v>26.99</v>
+        <v>1140</v>
       </c>
       <c r="E442" t="str">
         <v/>
       </c>
       <c r="F442" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>1666-7</v>
+        <v>1582-0</v>
       </c>
       <c r="B443" t="str">
-        <v>MEDICUBE MASK COLLAGEN LIFTING 1PC</v>
+        <v>IPHONE 17 PRO 256GB SILVER ASIS</v>
       </c>
       <c r="C443" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D443">
-        <v>4</v>
+        <v>1140</v>
       </c>
       <c r="E443" t="str">
         <v/>
       </c>
       <c r="F443" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>1667-4</v>
+        <v>1169-3</v>
       </c>
       <c r="B444" t="str">
-        <v>MEDICUBE MASK DEEP PEPTIDE RADIANCE 1PC</v>
+        <v>IPHONE 17 PRO 512GB AZUL</v>
       </c>
       <c r="C444" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D444">
-        <v>4</v>
+        <v>1500</v>
       </c>
       <c r="E444" t="str">
         <v/>
       </c>
       <c r="F444" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>1661-2</v>
+        <v>1832-6</v>
       </c>
       <c r="B445" t="str">
-        <v>MEDICUBE MASK PDRN PINK COLLAGEN GEL 4PC</v>
+        <v>IPHONE 17 PRO 512GB COSMIC ORANGE</v>
       </c>
       <c r="C445" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D445">
-        <v>19.99</v>
+        <v>1500</v>
       </c>
       <c r="E445" t="str">
         <v/>
       </c>
       <c r="F445" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>1662-9</v>
+        <v>1151-8</v>
       </c>
       <c r="B446" t="str">
-        <v>MEDICUBE MASK PDRN PINK VITA COATING 10 PCS</v>
+        <v>IPHONE 17 PRO MAX 256GB COMIC ORANGE</v>
       </c>
       <c r="C446" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D446">
-        <v>24.99</v>
+        <v>1320</v>
       </c>
       <c r="E446" t="str">
         <v/>
       </c>
       <c r="F446" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>1056-6</v>
+        <v>1150-1</v>
       </c>
       <c r="B447" t="str">
-        <v>MEDICUBE ONE DAY EXOSOME SHOT 7500 30ML</v>
+        <v>IPHONE 17 PRO MAX 256GB DEEP BLUE</v>
       </c>
       <c r="C447" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D447">
-        <v>25.99</v>
+        <v>1450</v>
       </c>
       <c r="E447" t="str">
         <v/>
       </c>
       <c r="F447" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>1197-6</v>
+        <v>1033-7</v>
       </c>
       <c r="B448" t="str">
-        <v>MEDICUBE PDRN CAFEINE NIGHT WRAP MASK 75</v>
+        <v>IPHONE 17 PRO MAX 256GB SILVER</v>
       </c>
       <c r="C448" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D448">
-        <v>25.99</v>
+        <v>1480</v>
       </c>
       <c r="E448" t="str">
         <v/>
       </c>
       <c r="F448" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>1079-5</v>
+        <v>0.01</v>
       </c>
       <c r="B449" t="str">
-        <v>MEDICUBE PDRN COLLAGEN TONING GEL PAD</v>
+        <v>IPHONE 17 PRO MAX 256GB SILVER</v>
       </c>
       <c r="C449" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D449">
-        <v>25.99</v>
+        <v>1185</v>
       </c>
       <c r="E449" t="str">
         <v/>
       </c>
       <c r="F449" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>1059-7</v>
+        <v>1148-8</v>
       </c>
       <c r="B450" t="str">
-        <v>MEDICUBE PDRN HYALURONIC MOIST CREAM 50M</v>
+        <v>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</v>
       </c>
       <c r="C450" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D450">
-        <v>22.99</v>
+        <v>1595</v>
       </c>
       <c r="E450" t="str">
         <v/>
       </c>
       <c r="F450" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>1670-4</v>
+        <v>1149-5</v>
       </c>
       <c r="B451" t="str">
-        <v>MEDICUBE PDRN HYDRATING GEL CLANSER 200ML</v>
+        <v>IPHONE 17 PRO MAX 512GB DEEP BLUE</v>
       </c>
       <c r="C451" t="str">
-        <v>Sin categoría</v>
+        <v>CELULARES</v>
       </c>
       <c r="D451">
-        <v>22.99</v>
+        <v>1640</v>
       </c>
       <c r="E451" t="str">
         <v/>
       </c>
       <c r="F451" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>1201-0</v>
+        <v>1120-4</v>
       </c>
       <c r="B452" t="str">
-        <v>MEDICUBE PDRN PINK GLUTATHIONE SERUM MIST 100ML</v>
+        <v>IPHONE 17 PRO MAX 512GB SILVER</v>
       </c>
       <c r="C452" t="str">
-        <v>Sin categoría</v>
+        <v>IPHONE</v>
       </c>
       <c r="D452">
-        <v>32.99</v>
+        <v>1700</v>
       </c>
       <c r="E452" t="str">
         <v/>
       </c>
       <c r="F452" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>1062-7</v>
+        <v>2046-6</v>
       </c>
       <c r="B453" t="str">
-        <v>MEDICUBE RED ACNE BODY PEELING SHOT 110M</v>
+        <v>J153 STABILITY CARGADOR PORTATIL (10000MAH) BLANCO</v>
       </c>
       <c r="C453" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D453">
-        <v>23.99</v>
+        <v>15.99</v>
       </c>
       <c r="E453" t="str">
         <v/>
       </c>
       <c r="F453" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>524-1</v>
+        <v>2044-2</v>
       </c>
       <c r="B454" t="str">
-        <v>MEDICUBE RED CREAM 2.0 PLUS 100ML</v>
+        <v>J153 STABILITY CARGADOR PORTATIL (10000MAH) NEGRO</v>
       </c>
       <c r="C454" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D454">
-        <v>30.99</v>
+        <v>15.99</v>
       </c>
       <c r="E454" t="str">
         <v/>
       </c>
       <c r="F454" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>1045-0</v>
+        <v>2042-8</v>
       </c>
       <c r="B455" t="str">
-        <v>MEDICUBE RED ERASING CREAM 50ML</v>
+        <v>J153A STABILITY CARGADOR PORTATIL (20000MAH) BLANCO</v>
       </c>
       <c r="C455" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D455">
-        <v>21.99</v>
+        <v>27.99</v>
       </c>
       <c r="E455" t="str">
         <v/>
       </c>
       <c r="F455" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>500-5</v>
+        <v>2045-9</v>
       </c>
       <c r="B456" t="str">
-        <v>MEDICUBE RED SERUM 2.0 PLUS 30ML</v>
+        <v>J153A STABILITY CARGADOR PORTATIL (20000MAH) NEGRO</v>
       </c>
       <c r="C456" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D456">
-        <v>18.99</v>
+        <v>22.99</v>
       </c>
       <c r="E456" t="str">
         <v/>
       </c>
       <c r="F456" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>1559-2</v>
+        <v>2070-1</v>
       </c>
       <c r="B457" t="str">
-        <v>MEDICUBE RETINOL NMN BOOSTING SERUM 30ML</v>
+        <v>J161 EST. CARGA PORTATIL 80K 22.5W PD20W CON LUZ BLACK</v>
       </c>
       <c r="C457" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D457">
-        <v>27.99</v>
+        <v>39.99</v>
       </c>
       <c r="E457" t="str">
         <v/>
       </c>
       <c r="F457" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>1673-5</v>
+        <v>1966-8</v>
       </c>
       <c r="B458" t="str">
-        <v>MEDICUBE ROSEMARY PDRN COOLING THICKENIN</v>
+        <v>JOLLYOUR MILD OIL TO FOAM CLEANSER 150ML</v>
       </c>
       <c r="C458" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D458">
-        <v>19.99</v>
+        <v>9.99</v>
       </c>
       <c r="E458" t="str">
         <v/>
       </c>
       <c r="F458" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>1671-1</v>
+        <v>1967-5</v>
       </c>
       <c r="B459" t="str">
-        <v>MEDICUBE ROSEMARY PDRN HAIR/SCALP CONDI</v>
+        <v>JOLLYOUR SUNSCREEN SPF 50+ 50ML</v>
       </c>
       <c r="C459" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D459">
-        <v>19.99</v>
+        <v>9.99</v>
       </c>
       <c r="E459" t="str">
         <v/>
       </c>
       <c r="F459" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>1672-8</v>
+        <v>1968-2</v>
       </c>
       <c r="B460" t="str">
-        <v>MEDICUBE ROSEMARY PDRN SCALP SERUM 20ML</v>
+        <v>JOLLYOUR TONE UP SUNSCREEN SPF50+ 50ML</v>
       </c>
       <c r="C460" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D460">
-        <v>18.99</v>
+        <v>9.99</v>
       </c>
       <c r="E460" t="str">
         <v/>
       </c>
       <c r="F460" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>863-1</v>
+        <v>1969-9</v>
       </c>
       <c r="B461" t="str">
-        <v>MEDICUBE SOYMINT SCALING SHAMPOO 490ML</v>
+        <v>JOLLYOUR YUM HYDRATING CREAM 50ML</v>
       </c>
       <c r="C461" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D461">
-        <v>26.99</v>
+        <v>9.99</v>
       </c>
       <c r="E461" t="str">
         <v/>
       </c>
       <c r="F461" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>1664-3</v>
+        <v>1970-5</v>
       </c>
       <c r="B462" t="str">
-        <v>MEDICUBE TXA NIACINAMIDE 15% SERUM 30ML</v>
+        <v>JOLLYOUR YUM SERUM 50ML</v>
       </c>
       <c r="C462" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D462">
-        <v>24.99</v>
+        <v>9.99</v>
       </c>
       <c r="E462" t="str">
         <v/>
       </c>
       <c r="F462" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>1663-6</v>
+        <v>1971-2</v>
       </c>
       <c r="B463" t="str">
-        <v>MEDICUBE TXA NIACINAMIDE 5% CAP.CREAM 55ML</v>
+        <v>JOLLYOUR YUM TONER 150ML</v>
       </c>
       <c r="C463" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D463">
-        <v>28.99</v>
+        <v>9.99</v>
       </c>
       <c r="E463" t="str">
         <v/>
       </c>
       <c r="F463" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>1674-2</v>
+        <v>2570-6</v>
       </c>
       <c r="B464" t="str">
-        <v>MEDICUBE ZERO P BLACKHEAD CLEAN OIL 205ML</v>
+        <v>Jabón de Baño Corporal MEDICUBE Kojic Acid Turmeric Vita Brightening - 400ml</v>
       </c>
       <c r="C464" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D464">
-        <v>19.99</v>
+        <v>26.99</v>
       </c>
       <c r="E464" t="str">
         <v/>
       </c>
       <c r="F464" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>1074-0</v>
+        <v>2071-8</v>
       </c>
       <c r="B465" t="str">
-        <v>MEDICUBE ZERO P CLEAR CAP CLEANS FOAM120</v>
+        <v>K21 TRIPODE 2 EN 1 1.37M NEGRO</v>
       </c>
       <c r="C465" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D465">
-        <v>22.99</v>
+        <v>25.99</v>
       </c>
       <c r="E465" t="str">
         <v/>
       </c>
       <c r="F465" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>589-0</v>
+        <v>2072-5</v>
       </c>
       <c r="B466" t="str">
-        <v>MEDICUBE ZERO P MOISTURE SUN SERUM 50ML</v>
+        <v>K22 TRIPODE NEGRO</v>
       </c>
       <c r="C466" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D466">
-        <v>21.99</v>
+        <v>25.99</v>
       </c>
       <c r="E466" t="str">
         <v/>
       </c>
       <c r="F466" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>1675-9</v>
+        <v>2117-3</v>
       </c>
       <c r="B467" t="str">
-        <v>MEDICUBE ZERO P SERUM 2.0 37ML</v>
+        <v>K23 SOPORTE INTELIGENTE SEGUIMIENTO FACIAL</v>
       </c>
       <c r="C467" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D467">
-        <v>19.99</v>
+        <v>27.99</v>
       </c>
       <c r="E467" t="str">
         <v/>
       </c>
       <c r="F467" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>1073-3</v>
+        <v>2058-9</v>
       </c>
       <c r="B468" t="str">
-        <v>MEDICUBE ZERO PORE BLACKHEAD MUD MASK</v>
+        <v>K26 CAMARA INTELIGENTE GIMBAL NEGRO</v>
       </c>
       <c r="C468" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D468">
-        <v>21.99</v>
+        <v>26.99</v>
       </c>
       <c r="E468" t="str">
         <v/>
       </c>
       <c r="F468" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>1077-1</v>
+        <v>2036-7</v>
       </c>
       <c r="B469" t="str">
-        <v>MEDICUBE ZERO PORE FOAM CLEANSER 120ML</v>
+        <v>K27 MAGIC QUADRIPOD SELFIE 4 E 1 CONTROL BT RECARGABLE T-C BLACK</v>
       </c>
       <c r="C469" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D469">
-        <v>18.99</v>
+        <v>19.99</v>
       </c>
       <c r="E469" t="str">
         <v/>
       </c>
       <c r="F469" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>1075-7</v>
+        <v>2027-5</v>
       </c>
       <c r="B470" t="str">
-        <v>MEDICUBE ZERO PORE ONE DAY SERUM30ML</v>
+        <v>K29 WONDER LUZ LED NEGRO PROFESIONAL PARA VIDEO Y SELFIE</v>
       </c>
       <c r="C470" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D470">
-        <v>26.99</v>
+        <v>17.99</v>
       </c>
       <c r="E470" t="str">
         <v/>
       </c>
       <c r="F470" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>1067-2</v>
+        <v>553-1</v>
       </c>
       <c r="B471" t="str">
-        <v>MEDICUBE ZERO PORE PAD 2.0 70 UNID</v>
+        <v>KARSEELL ACEITE CAPILAR ESSENCE OIL 50ML</v>
       </c>
       <c r="C471" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D471">
-        <v>28.99</v>
+        <v>6.3</v>
       </c>
       <c r="E471" t="str">
         <v/>
       </c>
       <c r="F471" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>1070-2</v>
+        <v>2499-0</v>
       </c>
       <c r="B472" t="str">
-        <v>MEDICUBE ZERO PORE PAD MILD 70 UNI</v>
+        <v>KARSEELL MASCARA CAPILAR SACHET 24UNI MACA ESSENCE REPAIR COLLAGEN</v>
       </c>
       <c r="C472" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D472">
-        <v>34.99</v>
+        <v>15.99</v>
       </c>
       <c r="E472" t="str">
         <v/>
       </c>
       <c r="F472" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>669-9</v>
+        <v>1416-8</v>
       </c>
       <c r="B473" t="str">
-        <v>MINI BRAND COLLECT NO.274 EDP 25ML/YSL LIBRE</v>
+        <v>KARSEELL TRAVEL SET 70ML</v>
       </c>
       <c r="C473" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D473">
-        <v>4.99</v>
+        <v>7.99</v>
       </c>
       <c r="E473" t="str">
         <v/>
       </c>
       <c r="F473" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>1474-8</v>
+        <v>2512-6</v>
       </c>
       <c r="B474" t="str">
-        <v>MINI BRAND COLLECT NO.275 EDP 25ML/LV IMAGINATION</v>
+        <v>KEEN MOTO ELE. SD21 PRETO 1000W V=40KM LIT.BATERIA 48V15V</v>
       </c>
       <c r="C474" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D474">
-        <v>4.99</v>
+        <v>649.99</v>
       </c>
       <c r="E474" t="str">
         <v/>
       </c>
       <c r="F474" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>1476-2</v>
+        <v>1170-9</v>
       </c>
       <c r="B475" t="str">
-        <v>MINI BRAND COLLECT NO.277 EDP 25ML/PACO RABANNE B</v>
+        <v>KEEN MOTO INF MINI HARLEY M80 160W</v>
       </c>
       <c r="C475" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D475">
-        <v>4.99</v>
+        <v>295</v>
       </c>
       <c r="E475" t="str">
         <v/>
       </c>
       <c r="F475" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>1477-9</v>
+        <v>1965-1</v>
       </c>
       <c r="B476" t="str">
-        <v>MINI BRAND COLLECT NO.278 EDP 25ML/ERBA PURA MAGICA</v>
+        <v>KEEN PATINETE 8.5 36V 7,8A 350W NEGRO</v>
       </c>
       <c r="C476" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D476">
-        <v>4.99</v>
+        <v>249.99</v>
       </c>
       <c r="E476" t="str">
         <v/>
       </c>
       <c r="F476" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>1475-5</v>
+        <v>2511-9</v>
       </c>
       <c r="B477" t="str">
-        <v>MINI BRAND COLLECT NO.279 EDP 25ML/D&amp;G DOLCE LIGH</v>
+        <v>KEEN PATINETE ELETRICO PRETO 1000W S10 R=10 V=40KM LITIO48V/10.4</v>
       </c>
       <c r="C477" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D477">
-        <v>4.99</v>
+        <v>459.99</v>
       </c>
       <c r="E477" t="str">
         <v/>
       </c>
       <c r="F477" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>1478-6</v>
+        <v>1414-4</v>
       </c>
       <c r="B478" t="str">
-        <v>MINI BRAND COLLECT NO.280 EDP 25ML/DIOR JOY BY DIOR</v>
+        <v>KIDS SMART PHONE SURTIDOS NORMAL</v>
       </c>
       <c r="C478" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D478">
-        <v>4.99</v>
+        <v>39.99</v>
       </c>
       <c r="E478" t="str">
         <v/>
       </c>
       <c r="F478" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>1479-3</v>
+        <v>538-8</v>
       </c>
       <c r="B479" t="str">
-        <v>MINI BRAND COLLECT NO.285 EDP 25ML/LACOSTE L.12.1</v>
+        <v>KIESLECT SMAERT WATCH KR2 STAINLESS STEL</v>
       </c>
       <c r="C479" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D479">
-        <v>4.99</v>
+        <v>57</v>
       </c>
       <c r="E479" t="str">
         <v/>
       </c>
       <c r="F479" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>1480-9</v>
+        <v>542-5</v>
       </c>
       <c r="B480" t="str">
-        <v>MINI BRAND COLLECT NO.286 EDP 25ML/YSL MANIFESTO</v>
+        <v>KIESLECT SMAERT WATCH LORA PINK</v>
       </c>
       <c r="C480" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D480">
-        <v>4.99</v>
+        <v>42</v>
       </c>
       <c r="E480" t="str">
         <v/>
       </c>
       <c r="F480" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>1481-6</v>
+        <v>534-0</v>
       </c>
       <c r="B481" t="str">
-        <v>MINI BRAND COLLECT NO.288 EDP 25ML/TABACCO VANILLA</v>
+        <v>KIESLECT SMART WATCH K10</v>
       </c>
       <c r="C481" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D481">
-        <v>4.99</v>
+        <v>19.2</v>
       </c>
       <c r="E481" t="str">
         <v/>
       </c>
       <c r="F481" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>1482-3</v>
+        <v>536-4</v>
       </c>
       <c r="B482" t="str">
-        <v>MINI BRAND COLLECT NO.299 EDP 25ML/STRONGER WITH</v>
+        <v>KIESLECT SMART WATCH KR BLACK</v>
       </c>
       <c r="C482" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D482">
-        <v>4.99</v>
+        <v>37</v>
       </c>
       <c r="E482" t="str">
         <v/>
       </c>
       <c r="F482" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>1483-0</v>
+        <v>537-1</v>
       </c>
       <c r="B483" t="str">
-        <v>MINI BRAND COLLECT NO.302 EDP 25ML/GUCCI BOOM</v>
+        <v>KIESLECT SMART WATCH KR2 BLACK</v>
       </c>
       <c r="C483" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D483">
-        <v>4.99</v>
+        <v>55</v>
       </c>
       <c r="E483" t="str">
         <v/>
       </c>
       <c r="F483" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>1484-7</v>
+        <v>539-5</v>
       </c>
       <c r="B484" t="str">
-        <v>MINI BRAND COLLECT NO.303 EDP 25ML/CHANEL BLEU</v>
+        <v>KIESLECT SMART WATCH KS MINI BLUE .</v>
       </c>
       <c r="C484" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D484">
-        <v>4.99</v>
+        <v>44</v>
       </c>
       <c r="E484" t="str">
         <v/>
       </c>
       <c r="F484" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>1485-4</v>
+        <v>540-1</v>
       </c>
       <c r="B485" t="str">
-        <v>MINI BRAND COLLECT NO.304 EDP 25ML/HUGO BY HUGO BOSS</v>
+        <v>KIESLECT SMART WATCH L11 GOLD</v>
       </c>
       <c r="C485" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D485">
-        <v>4.99</v>
+        <v>18</v>
       </c>
       <c r="E485" t="str">
         <v/>
       </c>
       <c r="F485" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>1486-1</v>
+        <v>541-8</v>
       </c>
       <c r="B486" t="str">
-        <v>MINI BRAND COLLECT NO.305 EDP 25ML/MY WAY ARMANI</v>
+        <v>KIESLECT SMART WATCH L11 PINK</v>
       </c>
       <c r="C486" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D486">
-        <v>4.99</v>
+        <v>15</v>
       </c>
       <c r="E486" t="str">
         <v/>
       </c>
       <c r="F486" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>1487-8</v>
+        <v>678-1</v>
       </c>
       <c r="B487" t="str">
-        <v>MINI BRAND COLLECT NO.307 EDP 25ML/LINTERDIT GIVE</v>
+        <v>KIT ARMAF CLUB DE NUIT 10ML 10PCS</v>
       </c>
       <c r="C487" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D487">
-        <v>4.99</v>
+        <v>39.99</v>
       </c>
       <c r="E487" t="str">
         <v/>
       </c>
       <c r="F487" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>1488-5</v>
+        <v>1932-3</v>
       </c>
       <c r="B488" t="str">
-        <v>MINI BRAND COLLECT NO.308 EDP 25ML/BLACK ORCHID T</v>
+        <v>KIT ARMAF CLUB DE NUIT STLLAGE 4PCS</v>
       </c>
       <c r="C488" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D488">
-        <v>4.99</v>
+        <v>44.99</v>
       </c>
       <c r="E488" t="str">
         <v/>
       </c>
       <c r="F488" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>1489-2</v>
+        <v>2586-7</v>
       </c>
       <c r="B489" t="str">
-        <v>MINI BRAND COLLECT NO.309 EDP 25ML/BOMBSHELL VICT</v>
+        <v>KIT ARMAF CLUB DE NUIT WOMAN (PERF+DES+SHAMP+SHOWER GEL)</v>
       </c>
       <c r="C489" t="str">
-        <v>Sin categoría</v>
+        <v>ARMAF</v>
       </c>
       <c r="D489">
-        <v>4.99</v>
+        <v>39.99</v>
       </c>
       <c r="E489" t="str">
         <v/>
       </c>
       <c r="F489" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>1490-8</v>
+        <v>2593-5</v>
       </c>
       <c r="B490" t="str">
-        <v>MINI BRAND COLLECT NO.314 EDP 25ML/VERSACE CRYSTA</v>
+        <v>KOCOSTAR FOOT PEELING 90MIN 1UNIDAD 40ML/MASCARILLA EXFO P/PIES</v>
       </c>
       <c r="C490" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D490">
-        <v>4.99</v>
+        <v>3.99</v>
       </c>
       <c r="E490" t="str">
         <v/>
       </c>
       <c r="F490" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>1491-5</v>
+        <v>2594-2</v>
       </c>
       <c r="B491" t="str">
-        <v>MINI BRAND COLLECT NO.315 EDP 25ML/VERSACE BRIGHT</v>
+        <v>KOCOSTAR LEG RELAX THERAPY 30MIN 1UNI 40ML/MASCARA RELAX PARA PIES</v>
       </c>
       <c r="C491" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D491">
-        <v>4.99</v>
+        <v>4.5</v>
       </c>
       <c r="E491" t="str">
         <v/>
       </c>
       <c r="F491" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>1492-2</v>
+        <v>2595-9</v>
       </c>
       <c r="B492" t="str">
-        <v>MINI BRAND COLLECT NO.316 EDP 25ML/1 MILLION PACO</v>
+        <v>KOCOSTAR LIP MASK CHERRY BLOSSOM 20 PATCHES/MASCARILLA DE LABIOS</v>
       </c>
       <c r="C492" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D492">
-        <v>4.99</v>
+        <v>19.99</v>
       </c>
       <c r="E492" t="str">
         <v/>
       </c>
       <c r="F492" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>1493-9</v>
+        <v>2596-6</v>
       </c>
       <c r="B493" t="str">
-        <v>MINI BRAND COLLECT NO.317 EDP 25ML/VERSACE CRYSTAL</v>
+        <v>KOCOSTAR LIP MASK ROSE 3G 1UNIDAD</v>
       </c>
       <c r="C493" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D493">
-        <v>4.99</v>
+        <v>2.99</v>
       </c>
       <c r="E493" t="str">
         <v/>
       </c>
       <c r="F493" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>1494-6</v>
+        <v>2597-3</v>
       </c>
       <c r="B494" t="str">
-        <v>MINI BRAND COLLECT NO.318 EDP 25ML/JADORE DIOR</v>
+        <v>KOCOSTAR MICRO HOLE HYDROGEL PRINCESS ROSE GOLD PAD 180G</v>
       </c>
       <c r="C494" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D494">
-        <v>4.99</v>
+        <v>16.99</v>
       </c>
       <c r="E494" t="str">
         <v/>
       </c>
       <c r="F494" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>1495-3</v>
+        <v>2598-0</v>
       </c>
       <c r="B495" t="str">
-        <v>MINI BRAND COLLECT NO.319 EDP 25ML/BACCARAT ROUGE</v>
+        <v>KOCOSTAR SLICE MASK SHEET CUCUMBER COLLING 1X6 15ML</v>
       </c>
       <c r="C495" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D495">
-        <v>4.99</v>
+        <v>1.99</v>
       </c>
       <c r="E495" t="str">
         <v/>
       </c>
       <c r="F495" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>1496-0</v>
+        <v>2599-7</v>
       </c>
       <c r="B496" t="str">
-        <v>MINI BRAND COLLECT NO.320 EDP 25ML/CREED AVENTUS</v>
+        <v>KOCOSTAR STARDUST GLOW ESSENCE JUPITER 50G TE NEGRO Y ESENCIA MORAS</v>
       </c>
       <c r="C496" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D496">
-        <v>4.99</v>
+        <v>14.99</v>
       </c>
       <c r="E496" t="str">
         <v/>
       </c>
       <c r="F496" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>1497-7</v>
+        <v>2600-0</v>
       </c>
       <c r="B497" t="str">
-        <v>MINI BRAND COLLECT NO.321 EDP 25ML/CH 212 VIP ROSE</v>
+        <v>KOCOSTAR STARDUST GLOW ESSENCE MARS 50G FLORAL MUSK</v>
       </c>
       <c r="C497" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D497">
-        <v>4.99</v>
+        <v>14.99</v>
       </c>
       <c r="E497" t="str">
         <v/>
       </c>
       <c r="F497" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>1498-4</v>
+        <v>2601-7</v>
       </c>
       <c r="B498" t="str">
-        <v>MINI BRAND COLLECT NO.326 EDP 25ML/MOM PARIS YSL</v>
+        <v>KOCOSTAR STARDUST GLOW ESSENCE VENUS 50G HONEY BLOSSOM SCENT</v>
       </c>
       <c r="C498" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D498">
-        <v>4.99</v>
+        <v>14.99</v>
       </c>
       <c r="E498" t="str">
         <v/>
       </c>
       <c r="F498" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>1499-1</v>
+        <v>2606-2</v>
       </c>
       <c r="B499" t="str">
-        <v>MINI BRAND COLLECT NO.330 EDP 25ML/TERRE DHERMES</v>
+        <v>KOCOSTAR T1 COLLAGEN CREAM WRAPPING 55G</v>
       </c>
       <c r="C499" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D499">
-        <v>4.99</v>
+        <v>14.99</v>
       </c>
       <c r="E499" t="str">
         <v/>
       </c>
       <c r="F499" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>1500-4</v>
+        <v>2607-9</v>
       </c>
       <c r="B500" t="str">
-        <v>MINI BRAND COLLECT NO.333 EDP 25ML/SI ARMANI</v>
+        <v>KOCOSTAR WAFFLE MASK HONEY 38G 1PAD</v>
       </c>
       <c r="C500" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D500">
-        <v>4.99</v>
+        <v>2.99</v>
       </c>
       <c r="E500" t="str">
         <v/>
       </c>
       <c r="F500" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>1501-1</v>
+        <v>2608-6</v>
       </c>
       <c r="B501" t="str">
-        <v>MINI BRAND COLLECT NO.334 EDP 25ML/VERSACE POUR H</v>
+        <v>KOCOSTAR WAFFLE MASK ICE CREAM 38G 1PAD</v>
       </c>
       <c r="C501" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D501">
-        <v>4.99</v>
+        <v>2.99</v>
       </c>
       <c r="E501" t="str">
         <v/>
       </c>
       <c r="F501" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>1502-8</v>
+        <v>2609-3</v>
       </c>
       <c r="B502" t="str">
-        <v>MINI BRAND COLLECT NO.350 EDP 25ML/SCANDAL JPG</v>
+        <v>KOCOSTAR YELLOW CREAM PATCH MAKEUP 20ML</v>
       </c>
       <c r="C502" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D502">
-        <v>4.99</v>
+        <v>14.99</v>
       </c>
       <c r="E502" t="str">
         <v/>
       </c>
       <c r="F502" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>1424-3</v>
+        <v>2089-3</v>
       </c>
       <c r="B503" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 1 (039)</v>
+        <v>L17 MICROFONO DUAL ENC CON ESTUCHE CLIP MAGNETICO IP/TC</v>
       </c>
       <c r="C503" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D503">
-        <v>4.99</v>
+        <v>37.99</v>
       </c>
       <c r="E503" t="str">
         <v/>
       </c>
       <c r="F503" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>1425-0</v>
+        <v>2031-2</v>
       </c>
       <c r="B504" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 2 (039)</v>
+        <v>L19 GRACEFUL MICROFONO INAL PRO C/ ESTUCHE IP/IC BLACK</v>
       </c>
       <c r="C504" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D504">
-        <v>4.99</v>
+        <v>35.99</v>
       </c>
       <c r="E504" t="str">
         <v/>
       </c>
       <c r="F504" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>1426-7</v>
+        <v>2033-6</v>
       </c>
       <c r="B505" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 3 (039)</v>
+        <v>L20 FAIR MICROFONO INALAM DUAL IP NEGRO</v>
       </c>
       <c r="C505" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D505">
-        <v>4.99</v>
+        <v>17.99</v>
       </c>
       <c r="E505" t="str">
         <v/>
       </c>
       <c r="F505" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>1427-4</v>
+        <v>2026-8</v>
       </c>
       <c r="B506" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 4 (039)</v>
+        <v>L20 FAIR MICROFONO INALAMBRICO TIPO-C NEGRO</v>
       </c>
       <c r="C506" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D506">
-        <v>4.99</v>
+        <v>15.99</v>
       </c>
       <c r="E506" t="str">
         <v/>
       </c>
       <c r="F506" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>1428-1</v>
+        <v>2032-9</v>
       </c>
       <c r="B507" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 5 (039)</v>
+        <v>L20A FAIR MICROFONOS INALAM DUAL IP-TC NEGRO</v>
       </c>
       <c r="C507" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D507">
-        <v>4.99</v>
+        <v>20.99</v>
       </c>
       <c r="E507" t="str">
         <v/>
       </c>
       <c r="F507" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>1429-8</v>
+        <v>2122-7</v>
       </c>
       <c r="B508" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 6 (039)</v>
+        <v>L21 CHARM MICROFONO CLIP TIPO C NEGRO</v>
       </c>
       <c r="C508" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D508">
-        <v>4.99</v>
+        <v>20.99</v>
       </c>
       <c r="E508" t="str">
         <v/>
       </c>
       <c r="F508" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>1430-4</v>
+        <v>2121-0</v>
       </c>
       <c r="B509" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 7 (039)</v>
+        <v>L21 CHARM MICROFONO CLIP TIPO IP NEGRO</v>
       </c>
       <c r="C509" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D509">
-        <v>4.99</v>
+        <v>20.99</v>
       </c>
       <c r="E509" t="str">
         <v/>
       </c>
       <c r="F509" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>1433-5</v>
+        <v>2328-3</v>
       </c>
       <c r="B510" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE FAIR (039)</v>
+        <v>LACOSTE BOOSTER EDT 125ML</v>
       </c>
       <c r="C510" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D510">
-        <v>4.99</v>
+        <v>31.49</v>
       </c>
       <c r="E510" t="str">
         <v/>
       </c>
       <c r="F510" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>1432-8</v>
+        <v>2329-0</v>
       </c>
       <c r="B511" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE IVORY 6 (039)</v>
+        <v>LACOSTE L.12.12 NOIR INTENSE EDT MASCULINO 100ML</v>
       </c>
       <c r="C511" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D511">
-        <v>4.99</v>
+        <v>38.99</v>
       </c>
       <c r="E511" t="str">
         <v/>
       </c>
       <c r="F511" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>1431-1</v>
+        <v>347-6</v>
       </c>
       <c r="B512" t="str">
-        <v>MISS ROSE BASE LIQUI-MATTE LIGHT (039)</v>
+        <v>LAPIZ UNIVERSAL 3-1 GM111 BLANCO HOCO</v>
       </c>
       <c r="C512" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D512">
-        <v>4.99</v>
+        <v>6</v>
       </c>
       <c r="E512" t="str">
         <v/>
       </c>
       <c r="F512" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>1357-4</v>
+        <v>348-3</v>
       </c>
       <c r="B513" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 201 (006H48)</v>
+        <v>LAPIZ UNIVERSAL 3-1 NEGRO GM111 HOCO</v>
       </c>
       <c r="C513" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D513">
-        <v>5.99</v>
+        <v>6</v>
       </c>
       <c r="E513" t="str">
         <v/>
       </c>
       <c r="F513" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>1358-1</v>
+        <v>345-2</v>
       </c>
       <c r="B514" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 202 (006H48)</v>
+        <v>LAPIZ UNIVERSAL BLANCO GM103 HOCO</v>
       </c>
       <c r="C514" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D514">
-        <v>5.99</v>
+        <v>6</v>
       </c>
       <c r="E514" t="str">
         <v/>
       </c>
       <c r="F514" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>1359-8</v>
+        <v>346-9</v>
       </c>
       <c r="B515" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 203 (006H48)</v>
+        <v>LAPIZ UNIVERSAL NEGRO GM103 HOCO</v>
       </c>
       <c r="C515" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D515">
-        <v>5.99</v>
+        <v>6</v>
       </c>
       <c r="E515" t="str">
         <v/>
       </c>
       <c r="F515" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>1360-4</v>
+        <v>2406-8</v>
       </c>
       <c r="B516" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 204 (006H48)</v>
+        <v>LILYEVE GROW:TURN EXOSOME BRUSH AMPOULE TRAT CAPILAR-ANTICAIDA 100ML</v>
       </c>
       <c r="C516" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D516">
-        <v>5.99</v>
+        <v>29.99</v>
       </c>
       <c r="E516" t="str">
         <v/>
       </c>
       <c r="F516" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>1361-1</v>
+        <v>2510-2</v>
       </c>
       <c r="B517" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 205 (006H48)</v>
+        <v>LILYEVE SCALP:TURN CICA PDRN BRUSH AMPOULE 100ML VERDE</v>
       </c>
       <c r="C517" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D517">
-        <v>5.99</v>
+        <v>29.99</v>
       </c>
       <c r="E517" t="str">
         <v/>
       </c>
       <c r="F517" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>1362-8</v>
+        <v>1847-0</v>
       </c>
       <c r="B518" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 209 (006H48)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AMBER APERITIF 250ML</v>
       </c>
       <c r="C518" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D518">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E518" t="str">
         <v/>
       </c>
       <c r="F518" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>1363-5</v>
+        <v>561-6</v>
       </c>
       <c r="B519" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 214 (006H48)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET AQUA KISS 250ML</v>
       </c>
       <c r="C519" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D519">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E519" t="str">
         <v/>
       </c>
       <c r="F519" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>1364-2</v>
+        <v>563-0</v>
       </c>
       <c r="B520" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 218 (006H48)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA 250ML</v>
       </c>
       <c r="C520" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D520">
-        <v>5.99</v>
+        <v>15.99</v>
       </c>
       <c r="E520" t="str">
         <v/>
       </c>
       <c r="F520" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>1365-9</v>
+        <v>565-4</v>
       </c>
       <c r="B521" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 219 (006H48)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BARE VANILLA SOL 250ML</v>
       </c>
       <c r="C521" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D521">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E521" t="str">
         <v/>
       </c>
       <c r="F521" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>1366-6</v>
+        <v>1846-3</v>
       </c>
       <c r="B522" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 221 (006H48)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET BERRY BRULEE 250ML</v>
       </c>
       <c r="C522" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D522">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E522" t="str">
         <v/>
       </c>
       <c r="F522" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>1367-3</v>
+        <v>568-5</v>
       </c>
       <c r="B523" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 222 (006H48)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET COCOUNT PASSION 250ML</v>
       </c>
       <c r="C523" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D523">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E523" t="str">
         <v/>
       </c>
       <c r="F523" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>1368-0</v>
+        <v>569-2</v>
       </c>
       <c r="B524" t="str">
-        <v>MISS ROSE BATON CON/GLOSS 224 (006H48)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET COCOUNT PASSIONE SHIMMER 250ML</v>
       </c>
       <c r="C524" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D524">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E524" t="str">
         <v/>
       </c>
       <c r="F524" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>1393-2</v>
+        <v>1842-5</v>
       </c>
       <c r="B525" t="str">
-        <v>MISS ROSE BLUSH COMPACT BLUSHBABY 03 (080Z1)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET MANGO TEMPTATION ARCHIVE 250ML</v>
       </c>
       <c r="C525" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D525">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E525" t="str">
         <v/>
       </c>
       <c r="F525" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>1394-9</v>
+        <v>1840-1</v>
       </c>
       <c r="B526" t="str">
-        <v>MISS ROSE BLUSH COMPACT DESERT ROSE 04 (080Z1)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET MIGNIGHT BLOOM STARLIT 250ML</v>
       </c>
       <c r="C526" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D526">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E526" t="str">
         <v/>
       </c>
       <c r="F526" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>1398-7</v>
+        <v>573-9</v>
       </c>
       <c r="B527" t="str">
-        <v>MISS ROSE BLUSH COMPACT GINGERLY 07 (080Z2)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET NEON TROPIC 250ML</v>
       </c>
       <c r="C527" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D527">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E527" t="str">
         <v/>
       </c>
       <c r="F527" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>1395-6</v>
+        <v>576-0</v>
       </c>
       <c r="B528" t="str">
-        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 NEGRO (080Z2)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION SHIMMER 250ML</v>
       </c>
       <c r="C528" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D528">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E528" t="str">
         <v/>
       </c>
       <c r="F528" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>1396-3</v>
+        <v>577-7</v>
       </c>
       <c r="B529" t="str">
-        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 ROSA (080Z2)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION SOL 250ML</v>
       </c>
       <c r="C529" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D529">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E529" t="str">
         <v/>
       </c>
       <c r="F529" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>1397-0</v>
+        <v>1061-0</v>
       </c>
       <c r="B530" t="str">
-        <v>MISS ROSE BLUSH COMPACT MARGIN 05 (080Z2)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET PURE SEDUCTION STARLIT 250ML</v>
       </c>
       <c r="C530" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D530">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E530" t="str">
         <v/>
       </c>
       <c r="F530" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>1391-8</v>
+        <v>579-1</v>
       </c>
       <c r="B531" t="str">
-        <v>MISS ROSE BLUSH COMPACT MELBA 01 (080Z1)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET SIZZILLING VANILLA 250ML</v>
       </c>
       <c r="C531" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D531">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E531" t="str">
         <v/>
       </c>
       <c r="F531" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>1392-5</v>
+        <v>1845-6</v>
       </c>
       <c r="B532" t="str">
-        <v>MISS ROSE BLUSH COMPACT PLUM FOOLERY 02 (080Z1)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET SUGARED PETALS 250ML</v>
       </c>
       <c r="C532" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D532">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E532" t="str">
         <v/>
       </c>
       <c r="F532" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>1334-5</v>
+        <v>1303-1</v>
       </c>
       <c r="B533" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 01 (092N12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET TEMPTATION 250ML</v>
       </c>
       <c r="C533" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D533">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E533" t="str">
         <v/>
       </c>
       <c r="F533" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>1335-2</v>
+        <v>1212-6</v>
       </c>
       <c r="B534" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 02 (092N12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET TEMPTATION SHIMMER 250ML</v>
       </c>
       <c r="C534" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D534">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E534" t="str">
         <v/>
       </c>
       <c r="F534" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>1336-9</v>
+        <v>1841-8</v>
       </c>
       <c r="B535" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 03 (092N12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VANILLA LACE ARCHIVE 250ML</v>
       </c>
       <c r="C535" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D535">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E535" t="str">
         <v/>
       </c>
       <c r="F535" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>1337-6</v>
+        <v>581-4</v>
       </c>
       <c r="B536" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 04 (092N12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS SHIMER 250ML</v>
       </c>
       <c r="C536" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D536">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E536" t="str">
         <v/>
       </c>
       <c r="F536" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>1338-3</v>
+        <v>600-2</v>
       </c>
       <c r="B537" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 05 (092N12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS SOL 250ML</v>
       </c>
       <c r="C537" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D537">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E537" t="str">
         <v/>
       </c>
       <c r="F537" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>1339-0</v>
+        <v>1041-2</v>
       </c>
       <c r="B538" t="str">
-        <v>MISS ROSE BLUSH EN BARRA 06 (092N12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET VELVET PETALS STARLIT 250ML</v>
       </c>
       <c r="C538" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D538">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E538" t="str">
         <v/>
       </c>
       <c r="F538" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>1409-0</v>
+        <v>583-8</v>
       </c>
       <c r="B539" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 05(099H12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA'S SECRET WILD NEROLI 250ML</v>
       </c>
       <c r="C539" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D539">
-        <v>6.99</v>
+        <v>12.99</v>
       </c>
       <c r="E539" t="str">
         <v/>
       </c>
       <c r="F539" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>1410-6</v>
+        <v>64-2</v>
       </c>
       <c r="B540" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 06 (099H12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET BARE VANILLA STARLIT 250ML</v>
       </c>
       <c r="C540" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D540">
-        <v>6.99</v>
+        <v>12.99</v>
       </c>
       <c r="E540" t="str">
         <v/>
       </c>
       <c r="F540" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>1411-3</v>
+        <v>584-5</v>
       </c>
       <c r="B541" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 07 (099H12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET ELECTRIC MANGO 250ML</v>
       </c>
       <c r="C541" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D541">
-        <v>6.99</v>
+        <v>12.99</v>
       </c>
       <c r="E541" t="str">
         <v/>
       </c>
       <c r="F541" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>1412-0</v>
+        <v>585-2</v>
       </c>
       <c r="B542" t="str">
-        <v>MISS ROSE BLUSH/LIP EN GEL 08 (099H12)</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL 250ML</v>
       </c>
       <c r="C542" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D542">
-        <v>6.99</v>
+        <v>12.99</v>
       </c>
       <c r="E542" t="str">
         <v/>
       </c>
       <c r="F542" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>1290-4</v>
+        <v>586-9</v>
       </c>
       <c r="B543" t="str">
-        <v>MISS ROSE BODY LOTION AMBER ROMANCE 236ML</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL CASHMERE 250ML</v>
       </c>
       <c r="C543" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D543">
-        <v>9.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>12</v>
+      </c>
+      <c r="E543">
+        <v>12.99</v>
       </c>
       <c r="F543" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>1289-8</v>
+        <v>570-8</v>
       </c>
       <c r="B544" t="str">
-        <v>MISS ROSE BODY LOTION COCONUT PASSION 236ML</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET LOVE SPELL SHIMER 250ML</v>
       </c>
       <c r="C544" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D544">
-        <v>9.99</v>
+        <v>12.99</v>
       </c>
       <c r="E544" t="str">
         <v/>
       </c>
       <c r="F544" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>1288-1</v>
+        <v>1844-9</v>
       </c>
       <c r="B545" t="str">
-        <v>MISS ROSE BODY LOTION LOVE SPELL 236ML</v>
+        <v>LOCIÓN BODY SPLASH VICTORIA´S SECRET PISTACHIO CREME 250ML</v>
       </c>
       <c r="C545" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D545">
-        <v>9.99</v>
+        <v>12.99</v>
       </c>
       <c r="E545" t="str">
         <v/>
       </c>
       <c r="F545" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>1282-9</v>
+        <v>1628-5</v>
       </c>
       <c r="B546" t="str">
-        <v>MISS ROSE COLONIA 250ML AMBER ROMANCE</v>
+        <v>LOREAL CONDI A.R CORTEX LIPIDIUM 1.5L</v>
       </c>
       <c r="C546" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D546">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E546" t="str">
         <v/>
       </c>
       <c r="F546" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>1281-2</v>
+        <v>1594-3</v>
       </c>
       <c r="B547" t="str">
-        <v>MISS ROSE COLONIA 250ML BARE VAINILLA</v>
+        <v>LOREAL CONDI A.R PROTEIN+GOLD QUINOA 1.5L</v>
       </c>
       <c r="C547" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D547">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E547" t="str">
         <v/>
       </c>
       <c r="F547" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>1275-1</v>
+        <v>1586-8</v>
       </c>
       <c r="B548" t="str">
-        <v>MISS ROSE COLONIA 250ML COCONUT PASSION</v>
+        <v>LOREAL CONDI LISS UNLIMITED 1.5L</v>
       </c>
       <c r="C548" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D548">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E548" t="str">
         <v/>
       </c>
       <c r="F548" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>1277-5</v>
+        <v>1625-4</v>
       </c>
       <c r="B549" t="str">
-        <v>MISS ROSE COLONIA 250ML LOVE SPELL</v>
+        <v>LOREAL CONDI LUMINO CONTRAST 1.5L</v>
       </c>
       <c r="C549" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D549">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E549" t="str">
         <v/>
       </c>
       <c r="F549" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>1276-8</v>
+        <v>1585-1</v>
       </c>
       <c r="B550" t="str">
-        <v>MISS ROSE COLONIA 250ML PURE SEDUCTION</v>
+        <v>LOREAL CONDI METAL DETOX 1.5L</v>
       </c>
       <c r="C550" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D550">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E550" t="str">
         <v/>
       </c>
       <c r="F550" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>1287-4</v>
+        <v>1948-4</v>
       </c>
       <c r="B551" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER AMBER ROMANCE</v>
+        <v>LOREAL CONDI NUTRI OIL 1.5L</v>
       </c>
       <c r="C551" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D551">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E551" t="str">
         <v/>
       </c>
       <c r="F551" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>1286-7</v>
+        <v>1583-7</v>
       </c>
       <c r="B552" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER BARE VAINILLA</v>
+        <v>LOREAL CONDI NUTRIFIER GLYCEROL 1.5L</v>
       </c>
       <c r="C552" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D552">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E552" t="str">
         <v/>
       </c>
       <c r="F552" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>1285-0</v>
+        <v>1627-8</v>
       </c>
       <c r="B553" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER COCONUT PASSION</v>
+        <v>LOREAL CONDI PRO LONGER 1.5L</v>
       </c>
       <c r="C553" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D553">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E553" t="str">
         <v/>
       </c>
       <c r="F553" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>1283-6</v>
+        <v>1588-2</v>
       </c>
       <c r="B554" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER LOVE SPELL</v>
+        <v>LOREAL CONDI VITAMINO COLOR 1.5L</v>
       </c>
       <c r="C554" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D554">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E554" t="str">
         <v/>
       </c>
       <c r="F554" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>1284-3</v>
+        <v>1945-3</v>
       </c>
       <c r="B555" t="str">
-        <v>MISS ROSE COLONIA 250ML SHIMMER PURE SEDUCTION</v>
+        <v>LOREAL CONDICIONADOR INFORCER 1.5L</v>
       </c>
       <c r="C555" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D555">
-        <v>9.99</v>
+        <v>25.99</v>
       </c>
       <c r="E555" t="str">
         <v/>
       </c>
       <c r="F555" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>1273-7</v>
+        <v>1946-0</v>
       </c>
       <c r="B556" t="str">
-        <v>MISS ROSE COLONIA 35ML AMBER ROMANCE M12</v>
+        <v>LOREAL INFORCER MASCARA 500G</v>
       </c>
       <c r="C556" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D556">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E556" t="str">
         <v/>
       </c>
       <c r="F556" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>1271-3</v>
+        <v>1617-9</v>
       </c>
       <c r="B557" t="str">
-        <v>MISS ROSE COLONIA 35ML BARE VAINILLA M11</v>
+        <v>LOREAL MASCARA A.R CORTEX LIPIDIUM 500G</v>
       </c>
       <c r="C557" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D557">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E557" t="str">
         <v/>
       </c>
       <c r="F557" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>1270-6</v>
+        <v>1615-5</v>
       </c>
       <c r="B558" t="str">
-        <v>MISS ROSE COLONIA 35ML COCONUT PASSION</v>
+        <v>LOREAL MASCARA A.R POS QUIMICA 500G</v>
       </c>
       <c r="C558" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D558">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E558" t="str">
         <v/>
       </c>
       <c r="F558" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>1265-2</v>
+        <v>1591-2</v>
       </c>
       <c r="B559" t="str">
-        <v>MISS ROSE COLONIA 35ML DAILY BEST WISHES</v>
+        <v>LOREAL MASCARA A.R PROTEIN+GOLD QUINOA 500G</v>
       </c>
       <c r="C559" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D559">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E559" t="str">
         <v/>
       </c>
       <c r="F559" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>1261-4</v>
+        <v>1620-9</v>
       </c>
       <c r="B560" t="str">
-        <v>MISS ROSE COLONIA 35ML DEEP NIGT TEMPTATION</v>
+        <v>LOREAL MASCARA FORCE RELAX 500G</v>
       </c>
       <c r="C560" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D560">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E560" t="str">
         <v/>
       </c>
       <c r="F560" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>1264-5</v>
+        <v>1621-6</v>
       </c>
       <c r="B561" t="str">
-        <v>MISS ROSE COLONIA 35ML INCREDIBLE WONDER</v>
+        <v>LOREAL MASCARA LISS UNLIMITED 500G</v>
       </c>
       <c r="C561" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D561">
-        <v>5.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E561">
+        <v>30.99</v>
       </c>
       <c r="F561" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>1266-9</v>
+        <v>1622-3</v>
       </c>
       <c r="B562" t="str">
-        <v>MISS ROSE COLONIA 35ML LOUIS CHAMPAGNE</v>
+        <v>LOREAL MASCARA LUMINO CONTRAST 500G</v>
       </c>
       <c r="C562" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D562">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E562" t="str">
         <v/>
       </c>
       <c r="F562" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>1262-1</v>
+        <v>1950-7</v>
       </c>
       <c r="B563" t="str">
-        <v>MISS ROSE COLONIA 35ML LUMINOUS GODDESS</v>
+        <v>LOREAL MASCARA METAL DETOX 500G</v>
       </c>
       <c r="C563" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D563">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E563" t="str">
         <v/>
       </c>
       <c r="F563" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>1267-6</v>
+        <v>1949-1</v>
       </c>
       <c r="B564" t="str">
-        <v>MISS ROSE COLONIA 35ML MYSTERIOUSPRINCES</v>
+        <v>LOREAL MASCARA NUTRI OIL 500G</v>
       </c>
       <c r="C564" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D564">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E564" t="str">
         <v/>
       </c>
       <c r="F564" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>1268-3</v>
+        <v>1618-6</v>
       </c>
       <c r="B565" t="str">
-        <v>MISS ROSE COLONIA 35ML PURE SEDUCTION</v>
+        <v>LOREAL MASCARA NUTRIFIER GLYCEROL 500G</v>
       </c>
       <c r="C565" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D565">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E565" t="str">
         <v/>
       </c>
       <c r="F565" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>1260-7</v>
+        <v>1619-3</v>
       </c>
       <c r="B566" t="str">
-        <v>MISS ROSE COLONIA 35ML WONDERFULL VANILLA</v>
+        <v>LOREAL MASCARA PRO LONGER 500G</v>
       </c>
       <c r="C566" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D566">
-        <v>5.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E566">
+        <v>30.99</v>
       </c>
       <c r="F566" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>1263-8</v>
+        <v>1616-2</v>
       </c>
       <c r="B567" t="str">
-        <v>MISS ROSE COLONIA 35ML YOU ARE MY ONLY LOVE</v>
+        <v>LOREAL MASCARA SHINE BLOND 500G</v>
       </c>
       <c r="C567" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D567">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E567" t="str">
         <v/>
       </c>
       <c r="F567" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>1295-9</v>
+        <v>1629-2</v>
       </c>
       <c r="B568" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 40 90ML (ROJO)</v>
+        <v>LOREAL SHAMPO A.R CORTEX LIPIDIUM 1.5L</v>
       </c>
       <c r="C568" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D568">
-        <v>8.99</v>
+        <v>25.99</v>
       </c>
       <c r="E568" t="str">
         <v/>
       </c>
       <c r="F568" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>1278-2</v>
+        <v>1593-6</v>
       </c>
       <c r="B569" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 62 90ML (NARANJA)</v>
+        <v>LOREAL SHAMPO A.R PROTEIN+GOLD QUINOA 1.5L</v>
       </c>
       <c r="C569" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D569">
-        <v>8.99</v>
+        <v>25.99</v>
       </c>
       <c r="E569" t="str">
         <v/>
       </c>
       <c r="F569" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>1279-9</v>
+        <v>1631-5</v>
       </c>
       <c r="B570" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 68 90ML (ROSA)</v>
+        <v>LOREAL SHAMPO FORCE RELAX 1.5L</v>
       </c>
       <c r="C570" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D570">
-        <v>8.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E570">
+        <v>29.99</v>
       </c>
       <c r="F570" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>1280-5</v>
+        <v>1944-6</v>
       </c>
       <c r="B571" t="str">
-        <v>MISS ROSE COLONIA CORPO/CHEIROSA 76 90ML (AZUL)</v>
+        <v>LOREAL SHAMPO INFORCER SHAMPO 1.5L</v>
       </c>
       <c r="C571" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D571">
-        <v>8.99</v>
+        <v>25.99</v>
       </c>
       <c r="E571" t="str">
         <v/>
       </c>
       <c r="F571" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>1443-4</v>
+        <v>1587-5</v>
       </c>
       <c r="B572" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 01 (002Z1)</v>
+        <v>LOREAL SHAMPO LISS UNLIMITED 1.5L</v>
       </c>
       <c r="C572" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D572">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E572" t="str">
         <v/>
       </c>
       <c r="F572" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>1444-1</v>
+        <v>1632-2</v>
       </c>
       <c r="B573" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 02 (002Z1)</v>
+        <v>LOREAL SHAMPO LUMINO CONTRAST 1.5L</v>
       </c>
       <c r="C573" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D573">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E573" t="str">
         <v/>
       </c>
       <c r="F573" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>1445-8</v>
+        <v>1584-4</v>
       </c>
       <c r="B574" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 03 (002Z1)</v>
+        <v>LOREAL SHAMPO METAL DETOX 1.5L</v>
       </c>
       <c r="C574" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D574">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E574" t="str">
         <v/>
       </c>
       <c r="F574" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>1446-5</v>
+        <v>1947-7</v>
       </c>
       <c r="B575" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 04 (002Z1)</v>
+        <v>LOREAL SHAMPO NUTRI OIL 1.5L</v>
       </c>
       <c r="C575" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D575">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E575" t="str">
         <v/>
       </c>
       <c r="F575" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>1447-2</v>
+        <v>1592-9</v>
       </c>
       <c r="B576" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 05 (002Z1)</v>
+        <v>LOREAL SHAMPO NUTRIFIER GLYCEROL 1.5L</v>
       </c>
       <c r="C576" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D576">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E576" t="str">
         <v/>
       </c>
       <c r="F576" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>1448-9</v>
+        <v>1634-6</v>
       </c>
       <c r="B577" t="str">
-        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 06 (002Z1)</v>
+        <v>LOREAL SHAMPO PRO LONGER 1.5L</v>
       </c>
       <c r="C577" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D577">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E577" t="str">
         <v/>
       </c>
       <c r="F577" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>1413-7</v>
+        <v>1633-9</v>
       </c>
       <c r="B578" t="str">
-        <v>MISS ROSE CORRECTOR LIQUIDO SPF15 SURTIDO (171H24)</v>
+        <v>LOREAL SHAMPO SILVER VIOLET 1.5L</v>
       </c>
       <c r="C578" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D578">
-        <v>6.99</v>
+        <v>25.99</v>
       </c>
       <c r="E578" t="str">
         <v/>
       </c>
       <c r="F578" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>1385-7</v>
+        <v>1589-9</v>
       </c>
       <c r="B579" t="str">
-        <v>MISS ROSE DELINEADOR NEGRO 24H 2ML (117H)</v>
+        <v>LOREAL SHAMPO VITAMINO COLOR 1.5L</v>
       </c>
       <c r="C579" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D579">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E579" t="str">
         <v/>
       </c>
       <c r="F579" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>1291-1</v>
+        <v>1196-9</v>
       </c>
       <c r="B580" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA ACIDO HIALURON 150ML</v>
+        <v>Limpador Facial Medicube Koijc Acid Turmeric Toning 120g</v>
       </c>
       <c r="C580" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D580">
-        <v>5.99</v>
+        <v>23.99</v>
       </c>
       <c r="E580" t="str">
         <v/>
       </c>
       <c r="F580" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>1294-2</v>
+        <v>1074-0</v>
       </c>
       <c r="B581" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA KIWI CON ACIDO S. 120ML</v>
+        <v>Limpador Facial Medicube Zero Pore SA Clear Capsule Cleansing Foam 120 g</v>
       </c>
       <c r="C581" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D581">
-        <v>5.99</v>
+        <v>23</v>
       </c>
       <c r="E581" t="str">
         <v/>
       </c>
       <c r="F581" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>1293-5</v>
+        <v>1562-2</v>
       </c>
       <c r="B582" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA ROSA M. CON MORANGO 150ML</v>
+        <v>Limpiador Facial Medicube Azelaic Acid Niacinamide Deep Clean Foam 120GR</v>
       </c>
       <c r="C582" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D582">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E582" t="str">
         <v/>
       </c>
       <c r="F582" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>1292-8</v>
+        <v>2472-3</v>
       </c>
       <c r="B583" t="str">
-        <v>MISS ROSE ESPUMA DE LIMPIEZA VITA C 120ML</v>
+        <v>Limpiador Facial Medicube PDRN Pink Glutathione Capsule Cleansing Foam - 120g</v>
       </c>
       <c r="C583" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D583">
-        <v>5.99</v>
+        <v>29.99</v>
       </c>
       <c r="E583" t="str">
         <v/>
       </c>
       <c r="F583" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>1404-5</v>
+        <v>2468-6</v>
       </c>
       <c r="B584" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 01 (529Z24)</v>
+        <v>Limpiador Facial Medicube PDRN Pink Niacinamide Whip Cleanser de 120 g</v>
       </c>
       <c r="C584" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D584">
-        <v>4.99</v>
+        <v>24.99</v>
       </c>
       <c r="E584" t="str">
         <v/>
       </c>
       <c r="F584" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>1405-2</v>
+        <v>1623-0</v>
       </c>
       <c r="B585" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 02 (529Z24)</v>
+        <v>Loreal Condicionador Absolut Repair Pos-Quimica 1,5L</v>
       </c>
       <c r="C585" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D585">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E585" t="str">
         <v/>
       </c>
       <c r="F585" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>1406-9</v>
+        <v>1624-7</v>
       </c>
       <c r="B586" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 03 (529Z24)</v>
+        <v>Loreal Lumino Contrast Condicionador 1.5L</v>
       </c>
       <c r="C586" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D586">
-        <v>4.99</v>
+        <v>25.99</v>
       </c>
       <c r="E586" t="str">
         <v/>
       </c>
       <c r="F586" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>1407-6</v>
+        <v>1630-8</v>
       </c>
       <c r="B587" t="str">
-        <v>MISS ROSE GLOSS HONEY 4ML 04 (529Z24)</v>
+        <v>Loreal Shampoo Absolut Repair Pos-Quimica 1.5L</v>
       </c>
       <c r="C587" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D587">
-        <v>4.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E587">
+        <v>29.99</v>
       </c>
       <c r="F587" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>1369-7</v>
+        <v>1626-1</v>
       </c>
       <c r="B588" t="str">
-        <v>MISS ROSE GLOSS MATTE 137 CARAMEL BEIGE (397BM2)</v>
+        <v>Loreal Silver Violet Conditioner 1.5L</v>
       </c>
       <c r="C588" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D588">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E588" t="str">
         <v/>
       </c>
       <c r="F588" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>1370-3</v>
+        <v>181-6</v>
       </c>
       <c r="B589" t="str">
-        <v>MISS ROSE GLOSS MATTE 138 SANDY BROWN (397BM2)</v>
+        <v>M1 MAX AURICULAR CABLE BLANCO 3.5</v>
       </c>
       <c r="C589" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D589">
-        <v>5.99</v>
+        <v>6</v>
       </c>
       <c r="E589" t="str">
         <v/>
       </c>
       <c r="F589" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>1371-0</v>
+        <v>182-3</v>
       </c>
       <c r="B590" t="str">
-        <v>MISS ROSE GLOSS MATTE 139 SUN STONE (397BM2)</v>
+        <v>M1 MAX AURICULAR VABLE NEGRO 3.5</v>
       </c>
       <c r="C590" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D590">
-        <v>5.99</v>
+        <v>6</v>
       </c>
       <c r="E590" t="str">
         <v/>
       </c>
       <c r="F590" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>1372-7</v>
+        <v>183-0</v>
       </c>
       <c r="B591" t="str">
-        <v>MISS ROSE GLOSS MATTE 140 DARING RED (397BM2)</v>
+        <v>M101 CRYSTAL AURICULAR CABLE 3.5 BLANCO</v>
       </c>
       <c r="C591" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D591">
-        <v>5.99</v>
+        <v>4.5</v>
       </c>
       <c r="E591" t="str">
         <v/>
       </c>
       <c r="F591" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>1374-1</v>
+        <v>193-9</v>
       </c>
       <c r="B592" t="str">
-        <v>MISS ROSE GLOSS MATTE 141 FETISH (397BM2)</v>
+        <v>M111 MAX AURICULAR CABLE IP BLANCO</v>
       </c>
       <c r="C592" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D592">
-        <v>5.99</v>
+        <v>11.5</v>
       </c>
       <c r="E592" t="str">
         <v/>
       </c>
       <c r="F592" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>1373-4</v>
+        <v>198-4</v>
       </c>
       <c r="B593" t="str">
-        <v>MISS ROSE GLOSS MATTE 142 DAINTY DAZE (397BM2)</v>
+        <v>M90 AURICULAR CABLE T-C NEGRO</v>
       </c>
       <c r="C593" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D593">
-        <v>5.99</v>
+        <v>8.5</v>
       </c>
       <c r="E593" t="str">
         <v/>
       </c>
       <c r="F593" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>1375-8</v>
+        <v>199-1</v>
       </c>
       <c r="B594" t="str">
-        <v>MISS ROSE GLOSS MATTE 143 ROSE THE DAY (397BM2)</v>
+        <v>M90 AURICULAR CABLE T-C SILVER</v>
       </c>
       <c r="C594" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D594">
-        <v>5.99</v>
+        <v>8</v>
       </c>
       <c r="E594" t="str">
         <v/>
       </c>
       <c r="F594" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>1376-5</v>
+        <v>1040-5</v>
       </c>
       <c r="B595" t="str">
-        <v>MISS ROSE GLOSS MATTE 144 BRUNCH ME (397BM2)</v>
+        <v>MANGO TEMPTATION</v>
       </c>
       <c r="C595" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D595">
-        <v>5.99</v>
+        <v>12.99</v>
       </c>
       <c r="E595" t="str">
         <v/>
       </c>
       <c r="F595" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>1383-3</v>
+        <v>1173-0</v>
       </c>
       <c r="B596" t="str">
-        <v>MISS ROSE GLOSS MATTE LIQUIDO (503S24)</v>
+        <v>MEDICUBE AGE-R BOOSTER PRO SKY BLUE BEAR HEAD CASE</v>
       </c>
       <c r="C596" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D596">
-        <v>5.99</v>
+        <v>15</v>
       </c>
       <c r="E596" t="str">
         <v/>
       </c>
       <c r="F596" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>1349-9</v>
+        <v>1189-1</v>
       </c>
       <c r="B597" t="str">
-        <v>MISS ROSE HONEY LIP CARE 5ML (532Z24)</v>
+        <v>MEDICUBE DEEP VITA C PAD 70PADS 150G</v>
       </c>
       <c r="C597" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D597">
-        <v>6.99</v>
+        <v>25.99</v>
       </c>
       <c r="E597" t="str">
         <v/>
       </c>
       <c r="F597" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>1408-3</v>
+        <v>2602-4</v>
       </c>
       <c r="B598" t="str">
-        <v>MISS ROSE HONEY LIP OIL BEE KIND (533Z24)</v>
+        <v>MEDICUBE GLOW VANILLA HAIR BODY FRAGRANCE MIST 100ML</v>
       </c>
       <c r="C598" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D598">
-        <v>2.99</v>
+        <v>18</v>
       </c>
       <c r="E598" t="str">
         <v/>
       </c>
       <c r="F598" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>1453-3</v>
+        <v>1056-6</v>
       </c>
       <c r="B599" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 01 (421Z2)</v>
+        <v>MEDICUBE ONE DAY EXOSOME SHOT PORE AMPOULE 7500 30ML</v>
       </c>
       <c r="C599" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D599">
-        <v>3.99</v>
+        <v>25.99</v>
       </c>
       <c r="E599" t="str">
         <v/>
       </c>
       <c r="F599" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>1454-0</v>
+        <v>2571-3</v>
       </c>
       <c r="B600" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 02 (421Z2)</v>
+        <v>MEDICUBE PDRN PINK TENSION UP MASK 34GBOX SET</v>
       </c>
       <c r="C600" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D600">
-        <v>3.99</v>
+        <v>26.99</v>
       </c>
       <c r="E600" t="str">
         <v/>
       </c>
       <c r="F600" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>1455-7</v>
+        <v>1559-2</v>
       </c>
       <c r="B601" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 06 (421Z2)</v>
+        <v>MEDICUBE RETINOL NMN BOOSTING SERUM 30ML</v>
       </c>
       <c r="C601" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D601">
-        <v>3.99</v>
+        <v>27.99</v>
       </c>
       <c r="E601" t="str">
         <v/>
       </c>
       <c r="F601" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>1456-4</v>
+        <v>1672-8</v>
       </c>
       <c r="B602" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 07 (421Z2)</v>
+        <v>MEDICUBE ROSEMARY PDRN SCALP SERUM 20ML</v>
       </c>
       <c r="C602" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D602">
-        <v>3.99</v>
+        <v>19.99</v>
       </c>
       <c r="E602" t="str">
         <v/>
       </c>
       <c r="F602" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>1457-1</v>
+        <v>1663-6</v>
       </c>
       <c r="B603" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 45 (421Z2)</v>
+        <v>MEDICUBE TXA NIACINAMIDE 5% CAPSULE CREAM 55G</v>
       </c>
       <c r="C603" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D603">
-        <v>3.99</v>
+        <v>28.99</v>
       </c>
       <c r="E603" t="str">
         <v/>
       </c>
       <c r="F603" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>1458-8</v>
+        <v>669-9</v>
       </c>
       <c r="B604" t="str">
-        <v>MISS ROSE LABIAL LIP STICK 49 (421Z2)</v>
+        <v>MINI BRAND COLLECT NO.274 EDP 25ML/YSL LIBRE</v>
       </c>
       <c r="C604" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D604">
-        <v>3.99</v>
+        <v>4.99</v>
       </c>
       <c r="E604" t="str">
         <v/>
       </c>
       <c r="F604" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>1351-2</v>
+        <v>1474-8</v>
       </c>
       <c r="B605" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 16-BLANCO/DORADO (386Z24)</v>
+        <v>MINI BRAND COLLECT NO.275 EDP 25ML/LV IMAGINATION</v>
       </c>
       <c r="C605" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D605">
         <v>4.99</v>
       </c>
       <c r="E605" t="str">
         <v/>
       </c>
       <c r="F605" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>1352-9</v>
+        <v>1476-2</v>
       </c>
       <c r="B606" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 17-BLANCO/DORADO (386Z24)</v>
+        <v>MINI BRAND COLLECT NO.277 EDP 25ML/PACO RABANNE B</v>
       </c>
       <c r="C606" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D606">
         <v>4.99</v>
       </c>
       <c r="E606" t="str">
         <v/>
       </c>
       <c r="F606" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>1353-6</v>
+        <v>1477-9</v>
       </c>
       <c r="B607" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 20-BLANCO/DORADO (386Z24)</v>
+        <v>MINI BRAND COLLECT NO.278 EDP 25ML/ERBA PURA MAGICA</v>
       </c>
       <c r="C607" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D607">
         <v>4.99</v>
       </c>
       <c r="E607" t="str">
         <v/>
       </c>
       <c r="F607" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>1354-3</v>
+        <v>1475-5</v>
       </c>
       <c r="B608" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 22-BLANCO/DORADO (386Z24)</v>
+        <v>MINI BRAND COLLECT NO.279 EDP 25ML/D&amp;G DOLCE LIGH</v>
       </c>
       <c r="C608" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D608">
         <v>4.99</v>
       </c>
       <c r="E608" t="str">
         <v/>
       </c>
       <c r="F608" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>1355-0</v>
+        <v>1478-6</v>
       </c>
       <c r="B609" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 23-BLANCO/DORADO (386Z24)</v>
+        <v>MINI BRAND COLLECT NO.280 EDP 25ML/DIOR JOY BY DIOR</v>
       </c>
       <c r="C609" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D609">
         <v>4.99</v>
       </c>
       <c r="E609" t="str">
         <v/>
       </c>
       <c r="F609" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>1356-7</v>
+        <v>1479-3</v>
       </c>
       <c r="B610" t="str">
-        <v>MISS ROSE LABIAL LIQUIDO 24-BLANCO/DORADO (386Z24)</v>
+        <v>MINI BRAND COLLECT NO.285 EDP 25ML/LACOSTE L.12.1</v>
       </c>
       <c r="C610" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D610">
         <v>4.99</v>
       </c>
       <c r="E610" t="str">
         <v/>
       </c>
       <c r="F610" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>1384-0</v>
+        <v>1480-9</v>
       </c>
       <c r="B611" t="str">
-        <v>MISS ROSE LABIAL MATTE VARIOS VERSION VINOS (025Z24)</v>
+        <v>MINI BRAND COLLECT NO.286 EDP 25ML/YSL MANIFESTO</v>
       </c>
       <c r="C611" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D611">
-        <v>3.99</v>
+        <v>4.99</v>
       </c>
       <c r="E611" t="str">
         <v/>
       </c>
       <c r="F611" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>1387-1</v>
+        <v>1481-6</v>
       </c>
       <c r="B612" t="str">
-        <v>MISS ROSE LAPIZ P/CEJAS MARRON CLARO 02(041M2)</v>
+        <v>MINI BRAND COLLECT NO.288 EDP 25ML/TABACCO VANILLA</v>
       </c>
       <c r="C612" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D612">
-        <v>3.99</v>
+        <v>4.99</v>
       </c>
       <c r="E612" t="str">
         <v/>
       </c>
       <c r="F612" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>1386-4</v>
+        <v>1482-3</v>
       </c>
       <c r="B613" t="str">
-        <v>MISS ROSE LAPIZ P/CEJAS MARRON OSCURO 01(041M1)</v>
+        <v>MINI BRAND COLLECT NO.299 EDP 25ML/STRONGER WITH</v>
       </c>
       <c r="C613" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D613">
-        <v>3.99</v>
+        <v>4.99</v>
       </c>
       <c r="E613" t="str">
         <v/>
       </c>
       <c r="F613" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>1388-8</v>
+        <v>1483-0</v>
       </c>
       <c r="B614" t="str">
-        <v>MISS ROSE LAPIZ P/CEJAS NEGRO 03 (041M3)</v>
+        <v>MINI BRAND COLLECT NO.302 EDP 25ML/GUCCI BOOM</v>
       </c>
       <c r="C614" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D614">
-        <v>3.99</v>
+        <v>4.99</v>
       </c>
       <c r="E614" t="str">
         <v/>
       </c>
       <c r="F614" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>1403-8</v>
+        <v>1484-7</v>
       </c>
       <c r="B615" t="str">
-        <v>MISS ROSE LIP GLOSS VARIOS (027Z24)</v>
+        <v>MINI BRAND COLLECT NO.303 EDP 25ML/CHANEL BLEU</v>
       </c>
       <c r="C615" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D615">
         <v>4.99</v>
       </c>
       <c r="E615" t="str">
         <v/>
       </c>
       <c r="F615" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>1377-2</v>
+        <v>1485-4</v>
       </c>
       <c r="B616" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 01 (158H24)</v>
+        <v>MINI BRAND COLLECT NO.304 EDP 25ML/HUGO BY HUGO BOSS</v>
       </c>
       <c r="C616" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D616">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E616" t="str">
         <v/>
       </c>
       <c r="F616" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>1378-9</v>
+        <v>1487-8</v>
       </c>
       <c r="B617" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 02 (158H24)</v>
+        <v>MINI BRAND COLLECT NO.307 EDP 25ML/LINTERDIT GIVE</v>
       </c>
       <c r="C617" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D617">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E617" t="str">
         <v/>
       </c>
       <c r="F617" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>1379-6</v>
+        <v>1488-5</v>
       </c>
       <c r="B618" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 03 (158H24)</v>
+        <v>MINI BRAND COLLECT NO.308 EDP 25ML/BLACK ORCHID T</v>
       </c>
       <c r="C618" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D618">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E618" t="str">
         <v/>
       </c>
       <c r="F618" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>1380-2</v>
+        <v>1489-2</v>
       </c>
       <c r="B619" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 04 (158H24)</v>
+        <v>MINI BRAND COLLECT NO.309 EDP 25ML/BOMBSHELL VICT</v>
       </c>
       <c r="C619" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D619">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E619" t="str">
         <v/>
       </c>
       <c r="F619" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>1381-9</v>
+        <v>1490-8</v>
       </c>
       <c r="B620" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 05 (158H24)</v>
+        <v>MINI BRAND COLLECT NO.314 EDP 25ML/VERSACE CRYSTA</v>
       </c>
       <c r="C620" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D620">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E620" t="str">
         <v/>
       </c>
       <c r="F620" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>1382-6</v>
+        <v>1491-5</v>
       </c>
       <c r="B621" t="str">
-        <v>MISS ROSE LIQUID CONTOUR 2EN1 06 (158H24)</v>
+        <v>MINI BRAND COLLECT NO.315 EDP 25ML/VERSACE BRIGHT</v>
       </c>
       <c r="C621" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D621">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E621" t="str">
         <v/>
       </c>
       <c r="F621" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>1567-7</v>
+        <v>1492-2</v>
       </c>
       <c r="B622" t="str">
-        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 01</v>
+        <v>MINI BRAND COLLECT NO.316 EDP 25ML/1 MILLION PACO</v>
       </c>
       <c r="C622" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D622">
-        <v>24.99</v>
+        <v>4.99</v>
       </c>
       <c r="E622" t="str">
         <v/>
       </c>
       <c r="F622" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>1568-4</v>
+        <v>1493-9</v>
       </c>
       <c r="B623" t="str">
-        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 02</v>
+        <v>MINI BRAND COLLECT NO.317 EDP 25ML/VERSACE CRYSTAL</v>
       </c>
       <c r="C623" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D623">
-        <v>24.99</v>
+        <v>4.99</v>
       </c>
       <c r="E623" t="str">
         <v/>
       </c>
       <c r="F623" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>1564-6</v>
+        <v>1495-3</v>
       </c>
       <c r="B624" t="str">
-        <v>MISS ROSE PERFUME ASAAD 100ML (039M03)</v>
+        <v>MINI BRAND COLLECT NO.319 EDP 25ML/BACCARAT ROUGE</v>
       </c>
       <c r="C624" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D624">
-        <v>16.99</v>
+        <v>4.99</v>
       </c>
       <c r="E624" t="str">
         <v/>
       </c>
       <c r="F624" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>1566-0</v>
+        <v>1496-0</v>
       </c>
       <c r="B625" t="str">
-        <v>MISS ROSE PERFUME KAMRAH 100ML 040M02</v>
+        <v>MINI BRAND COLLECT NO.320 EDP 25ML/CREED AVENTUS</v>
       </c>
       <c r="C625" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D625">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
       <c r="E625" t="str">
         <v/>
       </c>
       <c r="F625" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>1565-3</v>
+        <v>1497-7</v>
       </c>
       <c r="B626" t="str">
-        <v>MISS ROSE PERFUME KAMRAH QAHWA 040M01</v>
+        <v>MINI BRAND COLLECT NO.321 EDP 25ML/CH 212 VIP ROSE</v>
       </c>
       <c r="C626" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D626">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
       <c r="E626" t="str">
         <v/>
       </c>
       <c r="F626" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>1570-7</v>
+        <v>1498-4</v>
       </c>
       <c r="B627" t="str">
-        <v>MISS ROSE PERFUME VIDRIO PETALLY 100ML 044M2</v>
+        <v>MINI BRAND COLLECT NO.326 EDP 25ML/MOM PARIS YSL</v>
       </c>
       <c r="C627" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D627">
-        <v>14.99</v>
+        <v>4.99</v>
       </c>
       <c r="E627" t="str">
         <v/>
       </c>
       <c r="F627" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>1569-1</v>
+        <v>1499-1</v>
       </c>
       <c r="B628" t="str">
-        <v>MISS ROSE PERFUME VIDRIO YARAH 100ML 044M1</v>
+        <v>MINI BRAND COLLECT NO.330 EDP 25ML/TERRE DHERMES</v>
       </c>
       <c r="C628" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D628">
-        <v>14.99</v>
+        <v>4.99</v>
       </c>
       <c r="E628" t="str">
         <v/>
       </c>
       <c r="F628" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>1563-9</v>
+        <v>1500-4</v>
       </c>
       <c r="B629" t="str">
-        <v>MISS ROSE PERFUME YARAH 100ML(039M01)</v>
+        <v>MINI BRAND COLLECT NO.333 EDP 25ML/SI ARMANI</v>
       </c>
       <c r="C629" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D629">
-        <v>16.99</v>
+        <v>4.99</v>
       </c>
       <c r="E629" t="str">
         <v/>
       </c>
       <c r="F629" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>1389-5</v>
+        <v>1501-1</v>
       </c>
       <c r="B630" t="str">
-        <v>MISS ROSE POLVO 3 EN 1 N1 (129)</v>
+        <v>MINI BRAND COLLECT NO.334 EDP 25ML/VERSACE POUR H</v>
       </c>
       <c r="C630" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D630">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E630" t="str">
         <v/>
       </c>
       <c r="F630" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>1390-1</v>
+        <v>1502-8</v>
       </c>
       <c r="B631" t="str">
-        <v>MISS ROSE POLVO 3 EN 1 N2 (129)</v>
+        <v>MINI BRAND COLLECT NO.350 EDP 25ML/SCANDAL JPG</v>
       </c>
       <c r="C631" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D631">
-        <v>9.99</v>
+        <v>4.99</v>
       </c>
       <c r="E631" t="str">
         <v/>
       </c>
       <c r="F631" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>1434-2</v>
+        <v>1424-3</v>
       </c>
       <c r="B632" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 01 (215M)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 1 (039)</v>
       </c>
       <c r="C632" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D632">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E632" t="str">
         <v/>
       </c>
       <c r="F632" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>1435-9</v>
+        <v>1425-0</v>
       </c>
       <c r="B633" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 02 (215M)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 2 (039)</v>
       </c>
       <c r="C633" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D633">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E633" t="str">
         <v/>
       </c>
       <c r="F633" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>1436-6</v>
+        <v>1426-7</v>
       </c>
       <c r="B634" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 03 (215M)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 3 (039)</v>
       </c>
       <c r="C634" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D634">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E634" t="str">
         <v/>
       </c>
       <c r="F634" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>1437-3</v>
+        <v>1427-4</v>
       </c>
       <c r="B635" t="str">
-        <v>MISS ROSE POLVO COMPAC 3D 04 (215M)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 4 (039)</v>
       </c>
       <c r="C635" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D635">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E635" t="str">
         <v/>
       </c>
       <c r="F635" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>1438-0</v>
+        <v>1428-1</v>
       </c>
       <c r="B636" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 01 (068N24)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 5 (039)</v>
       </c>
       <c r="C636" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D636">
-        <v>6.99</v>
+        <v>4.99</v>
       </c>
       <c r="E636" t="str">
         <v/>
       </c>
       <c r="F636" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>1440-3</v>
+        <v>1429-8</v>
       </c>
       <c r="B637" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 02 (068N24)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 6 (039)</v>
       </c>
       <c r="C637" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D637">
-        <v>6.99</v>
+        <v>4.99</v>
       </c>
       <c r="E637" t="str">
         <v/>
       </c>
       <c r="F637" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>1441-0</v>
+        <v>1430-4</v>
       </c>
       <c r="B638" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 03 (068N24)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE BEIGE 7 (039)</v>
       </c>
       <c r="C638" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D638">
-        <v>6.99</v>
+        <v>4.99</v>
       </c>
       <c r="E638" t="str">
         <v/>
       </c>
       <c r="F638" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>1442-7</v>
+        <v>1433-5</v>
       </c>
       <c r="B639" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 04 (068N24)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE FAIR (039)</v>
       </c>
       <c r="C639" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D639">
-        <v>6.99</v>
+        <v>4.99</v>
       </c>
       <c r="E639" t="str">
         <v/>
       </c>
       <c r="F639" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>1439-7</v>
+        <v>1432-8</v>
       </c>
       <c r="B640" t="str">
-        <v>MISS ROSE POLVO COMPACT 2 COLOR H 05 (068N24)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE IVORY 6 (039)</v>
       </c>
       <c r="C640" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D640">
-        <v>6.99</v>
+        <v>4.99</v>
       </c>
       <c r="E640" t="str">
         <v/>
       </c>
       <c r="F640" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>1399-4</v>
+        <v>1431-1</v>
       </c>
       <c r="B641" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 01 (212)</v>
+        <v>MISS ROSE BASE LIQUI-MATTE LIGHT (039)</v>
       </c>
       <c r="C641" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D641">
-        <v>5.99</v>
+        <v>4.99</v>
       </c>
       <c r="E641" t="str">
         <v/>
       </c>
       <c r="F641" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>1400-7</v>
+        <v>1357-4</v>
       </c>
       <c r="B642" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 02 (212)</v>
+        <v>MISS ROSE BATON CON/GLOSS 201 (006H48)</v>
       </c>
       <c r="C642" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D642">
         <v>5.99</v>
       </c>
       <c r="E642" t="str">
         <v/>
       </c>
       <c r="F642" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>1401-4</v>
+        <v>1358-1</v>
       </c>
       <c r="B643" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 03 (212)</v>
+        <v>MISS ROSE BATON CON/GLOSS 202 (006H48)</v>
       </c>
       <c r="C643" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D643">
         <v>5.99</v>
       </c>
       <c r="E643" t="str">
         <v/>
       </c>
       <c r="F643" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>1402-1</v>
+        <v>1359-8</v>
       </c>
       <c r="B644" t="str">
-        <v>MISS ROSE POLVO COMPACTO PESS POWDER 04 (212)</v>
+        <v>MISS ROSE BATON CON/GLOSS 203 (006H48)</v>
       </c>
       <c r="C644" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D644">
         <v>5.99</v>
       </c>
       <c r="E644" t="str">
         <v/>
       </c>
       <c r="F644" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>1315-4</v>
+        <v>1360-4</v>
       </c>
       <c r="B645" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M05</v>
+        <v>MISS ROSE BATON CON/GLOSS 204 (006H48)</v>
       </c>
       <c r="C645" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D645">
         <v>5.99</v>
       </c>
       <c r="E645" t="str">
         <v/>
       </c>
       <c r="F645" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>1316-1</v>
+        <v>1361-1</v>
       </c>
       <c r="B646" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M06</v>
+        <v>MISS ROSE BATON CON/GLOSS 205 (006H48)</v>
       </c>
       <c r="C646" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D646">
         <v>5.99</v>
       </c>
       <c r="E646" t="str">
         <v/>
       </c>
       <c r="F646" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>1317-8</v>
+        <v>1362-8</v>
       </c>
       <c r="B647" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M07</v>
+        <v>MISS ROSE BATON CON/GLOSS 209 (006H48)</v>
       </c>
       <c r="C647" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D647">
         <v>5.99</v>
       </c>
       <c r="E647" t="str">
         <v/>
       </c>
       <c r="F647" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>1318-5</v>
+        <v>1363-5</v>
       </c>
       <c r="B648" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M08</v>
+        <v>MISS ROSE BATON CON/GLOSS 214 (006H48)</v>
       </c>
       <c r="C648" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D648">
         <v>5.99</v>
       </c>
       <c r="E648" t="str">
         <v/>
       </c>
       <c r="F648" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>1319-2</v>
+        <v>1364-2</v>
       </c>
       <c r="B649" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M09</v>
+        <v>MISS ROSE BATON CON/GLOSS 218 (006H48)</v>
       </c>
       <c r="C649" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D649">
         <v>5.99</v>
       </c>
       <c r="E649" t="str">
         <v/>
       </c>
       <c r="F649" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>1320-8</v>
+        <v>1365-9</v>
       </c>
       <c r="B650" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M10</v>
+        <v>MISS ROSE BATON CON/GLOSS 219 (006H48)</v>
       </c>
       <c r="C650" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D650">
         <v>5.99</v>
       </c>
       <c r="E650" t="str">
         <v/>
       </c>
       <c r="F650" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>1321-5</v>
+        <v>1366-6</v>
       </c>
       <c r="B651" t="str">
-        <v>MISS ROSE POLVO M LOOSE POWDER-031M11</v>
+        <v>MISS ROSE BATON CON/GLOSS 221 (006H48)</v>
       </c>
       <c r="C651" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D651">
         <v>5.99</v>
       </c>
       <c r="E651" t="str">
         <v/>
       </c>
       <c r="F651" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>1348-2</v>
+        <v>1367-3</v>
       </c>
       <c r="B652" t="str">
-        <v>MISS ROSE RIMEL DORADO CUADRADA (004H24)</v>
+        <v>MISS ROSE BATON CON/GLOSS 222 (006H48)</v>
       </c>
       <c r="C652" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D652">
-        <v>6.99</v>
+        <v>5.99</v>
       </c>
       <c r="E652" t="str">
         <v/>
       </c>
       <c r="F652" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>1347-5</v>
+        <v>1368-0</v>
       </c>
       <c r="B653" t="str">
-        <v>MISS ROSE RIMEL DORADO HEXAGONAL (043H24)</v>
+        <v>MISS ROSE BATON CON/GLOSS 224 (006H48)</v>
       </c>
       <c r="C653" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D653">
-        <v>5.5</v>
+        <v>5.99</v>
       </c>
       <c r="E653" t="str">
         <v/>
       </c>
       <c r="F653" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>1346-8</v>
+        <v>1393-2</v>
       </c>
       <c r="B654" t="str">
-        <v>MISS ROSE RIMEL MEGA LASHES (058Z24)</v>
+        <v>MISS ROSE BLUSH COMPACT BLUSHBABY 03 (080Z1)</v>
       </c>
       <c r="C654" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D654">
-        <v>6.99</v>
+        <v>5.99</v>
       </c>
       <c r="E654" t="str">
         <v/>
       </c>
       <c r="F654" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>1350-5</v>
+        <v>1394-9</v>
       </c>
       <c r="B655" t="str">
-        <v>MISS ROSE RIMEL SELVA NEON INCOLOR (MR095)</v>
+        <v>MISS ROSE BLUSH COMPACT DESERT ROSE 04 (080Z1)</v>
       </c>
       <c r="C655" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D655">
-        <v>4.99</v>
+        <v>5.99</v>
       </c>
       <c r="E655" t="str">
         <v/>
       </c>
       <c r="F655" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>1322-2</v>
+        <v>1398-7</v>
       </c>
       <c r="B656" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)13</v>
+        <v>MISS ROSE BLUSH COMPACT GINGERLY 07 (080Z2)</v>
       </c>
       <c r="C656" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D656">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E656" t="str">
         <v/>
       </c>
       <c r="F656" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>1323-9</v>
+        <v>1395-6</v>
       </c>
       <c r="B657" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)14</v>
+        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 NEGRO (080Z2)</v>
       </c>
       <c r="C657" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D657">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E657" t="str">
         <v/>
       </c>
       <c r="F657" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>1324-6</v>
+        <v>1396-3</v>
       </c>
       <c r="B658" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)15</v>
+        <v>MISS ROSE BLUSH COMPACT LOVE THING 06 ROSA (080Z2)</v>
       </c>
       <c r="C658" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D658">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E658" t="str">
         <v/>
       </c>
       <c r="F658" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>1325-3</v>
+        <v>1397-0</v>
       </c>
       <c r="B659" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)16</v>
+        <v>MISS ROSE BLUSH COMPACT MARGIN 05 (080Z2)</v>
       </c>
       <c r="C659" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D659">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E659" t="str">
         <v/>
       </c>
       <c r="F659" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>1326-0</v>
+        <v>1391-8</v>
       </c>
       <c r="B660" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)17</v>
+        <v>MISS ROSE BLUSH COMPACT MELBA 01 (080Z1)</v>
       </c>
       <c r="C660" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D660">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E660" t="str">
         <v/>
       </c>
       <c r="F660" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>1327-7</v>
+        <v>1392-5</v>
       </c>
       <c r="B661" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101H24)19</v>
+        <v>MISS ROSE BLUSH COMPACT PLUM FOOLERY 02 (080Z1)</v>
       </c>
       <c r="C661" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D661">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E661" t="str">
         <v/>
       </c>
       <c r="F661" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>1328-4</v>
+        <v>1334-5</v>
       </c>
       <c r="B662" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)01</v>
+        <v>MISS ROSE BLUSH EN BARRA 01 (092N12)</v>
       </c>
       <c r="C662" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D662">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E662" t="str">
         <v/>
       </c>
       <c r="F662" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>1329-1</v>
+        <v>1335-2</v>
       </c>
       <c r="B663" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)02</v>
+        <v>MISS ROSE BLUSH EN BARRA 02 (092N12)</v>
       </c>
       <c r="C663" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D663">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E663" t="str">
         <v/>
       </c>
       <c r="F663" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>1330-7</v>
+        <v>1336-9</v>
       </c>
       <c r="B664" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)03</v>
+        <v>MISS ROSE BLUSH EN BARRA 03 (092N12)</v>
       </c>
       <c r="C664" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D664">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E664" t="str">
         <v/>
       </c>
       <c r="F664" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>1331-4</v>
+        <v>1337-6</v>
       </c>
       <c r="B665" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)04</v>
+        <v>MISS ROSE BLUSH EN BARRA 04 (092N12)</v>
       </c>
       <c r="C665" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D665">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E665" t="str">
         <v/>
       </c>
       <c r="F665" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>1332-1</v>
+        <v>1338-3</v>
       </c>
       <c r="B666" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)05</v>
+        <v>MISS ROSE BLUSH EN BARRA 05 (092N12)</v>
       </c>
       <c r="C666" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D666">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E666" t="str">
         <v/>
       </c>
       <c r="F666" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>1333-8</v>
+        <v>1339-0</v>
       </c>
       <c r="B667" t="str">
-        <v>MISS ROSE RUBOR LIQUI.(101M24)06</v>
+        <v>MISS ROSE BLUSH EN BARRA 06 (092N12)</v>
       </c>
       <c r="C667" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D667">
-        <v>5</v>
+        <v>5.99</v>
       </c>
       <c r="E667" t="str">
         <v/>
       </c>
       <c r="F667" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>1340-6</v>
+        <v>1409-0</v>
       </c>
       <c r="B668" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 01 (098M24)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 05(099H12)</v>
       </c>
       <c r="C668" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D668">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E668" t="str">
         <v/>
       </c>
       <c r="F668" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>1341-3</v>
+        <v>1410-6</v>
       </c>
       <c r="B669" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 02 (098M24)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 06 (099H12)</v>
       </c>
       <c r="C669" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D669">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E669" t="str">
         <v/>
       </c>
       <c r="F669" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>1342-0</v>
+        <v>1411-3</v>
       </c>
       <c r="B670" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 03 (098M24)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 07 (099H12)</v>
       </c>
       <c r="C670" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D670">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E670" t="str">
         <v/>
       </c>
       <c r="F670" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>1343-7</v>
+        <v>1412-0</v>
       </c>
       <c r="B671" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 04 (098M24)</v>
+        <v>MISS ROSE BLUSH/LIP EN GEL 08 (099H12)</v>
       </c>
       <c r="C671" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D671">
-        <v>4.99</v>
+        <v>6.99</v>
       </c>
       <c r="E671" t="str">
         <v/>
       </c>
       <c r="F671" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>1344-4</v>
+        <v>1290-4</v>
       </c>
       <c r="B672" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 05 (098M24)</v>
+        <v>MISS ROSE BODY LOTION AMBER ROMANCE 236ML</v>
       </c>
       <c r="C672" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D672">
-        <v>4.99</v>
+        <v>9.99</v>
       </c>
       <c r="E672" t="str">
         <v/>
       </c>
       <c r="F672" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>1345-1</v>
+        <v>1289-8</v>
       </c>
       <c r="B673" t="str">
-        <v>MISS ROSE RUBOR LIQUIDO 10ML 06 (098M24)</v>
+        <v>MISS ROSE BODY LOTION COCONUT PASSION 236ML</v>
       </c>
       <c r="C673" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D673">
-        <v>4.99</v>
+        <v>9.99</v>
       </c>
       <c r="E673" t="str">
         <v/>
       </c>
       <c r="F673" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>1449-6</v>
+        <v>1288-1</v>
       </c>
       <c r="B674" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 01 (045Z24)</v>
+        <v>MISS ROSE BODY LOTION LOVE SPELL 236ML</v>
       </c>
       <c r="C674" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D674">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E674" t="str">
         <v/>
       </c>
       <c r="F674" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>1450-2</v>
+        <v>1282-9</v>
       </c>
       <c r="B675" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 02 (045Z24)</v>
+        <v>MISS ROSE COLONIA 250ML AMBER ROMANCE</v>
       </c>
       <c r="C675" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D675">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E675" t="str">
         <v/>
       </c>
       <c r="F675" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>1451-9</v>
+        <v>1281-2</v>
       </c>
       <c r="B676" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 03 (045Z24)</v>
+        <v>MISS ROSE COLONIA 250ML BARE VAINILLA</v>
       </c>
       <c r="C676" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D676">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E676" t="str">
         <v/>
       </c>
       <c r="F676" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>1452-6</v>
+        <v>1275-1</v>
       </c>
       <c r="B677" t="str">
-        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 04 (045Z24)</v>
+        <v>MISS ROSE COLONIA 250ML COCONUT PASSION</v>
       </c>
       <c r="C677" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D677">
-        <v>5.99</v>
+        <v>9.99</v>
       </c>
       <c r="E677" t="str">
         <v/>
       </c>
       <c r="F677" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>1571-4</v>
+        <v>1277-5</v>
       </c>
       <c r="B678" t="str">
-        <v>MISS ROSE TOALLITAS DESMAQUILLANTES 80PCS</v>
+        <v>MISS ROSE COLONIA 250ML LOVE SPELL</v>
       </c>
       <c r="C678" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D678">
-        <v>4.99</v>
+        <v>9.99</v>
       </c>
       <c r="E678" t="str">
         <v/>
       </c>
       <c r="F678" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>373-5</v>
+        <v>1276-8</v>
       </c>
       <c r="B679" t="str">
-        <v>MOUSE INALB GRIS C/ BLANCO GM28 HOCO</v>
+        <v>MISS ROSE COLONIA 250ML PURE SEDUCTION</v>
       </c>
       <c r="C679" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D679">
-        <v>8</v>
+        <v>9.99</v>
       </c>
       <c r="E679" t="str">
         <v/>
       </c>
       <c r="F679" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>375-9</v>
+        <v>1287-4</v>
       </c>
       <c r="B680" t="str">
-        <v>MOUSE INLAB GM29 BLANCO HOCO</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER AMBER ROMANCE</v>
       </c>
       <c r="C680" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D680">
-        <v>10</v>
+        <v>9.99</v>
       </c>
       <c r="E680" t="str">
         <v/>
       </c>
       <c r="F680" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>374-2</v>
+        <v>1286-7</v>
       </c>
       <c r="B681" t="str">
-        <v>MOUSE INLAB GRIS C/ NEGRO GM28 HOCO</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER BARE VAINILLA</v>
       </c>
       <c r="C681" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D681">
-        <v>8</v>
+        <v>9.99</v>
       </c>
       <c r="E681" t="str">
         <v/>
       </c>
       <c r="F681" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>1590-5</v>
+        <v>1285-0</v>
       </c>
       <c r="B682" t="str">
-        <v>Máscara Capilar Loreal Vitamino Color 500ML</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER COCONUT PASSION</v>
       </c>
       <c r="C682" t="str">
-        <v>PRODUCTOS CAPILARES</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D682">
-        <v>19.99</v>
+        <v>9.99</v>
       </c>
       <c r="E682" t="str">
         <v/>
       </c>
       <c r="F682" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>85-7</v>
+        <v>1283-6</v>
       </c>
       <c r="B683" t="str">
-        <v>N22 CARGADOR SINGLE PORT BLANCO</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER LOVE SPELL</v>
       </c>
       <c r="C683" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D683">
-        <v>13</v>
+        <v>9.99</v>
       </c>
       <c r="E683" t="str">
         <v/>
       </c>
       <c r="F683" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>86-4</v>
+        <v>1284-3</v>
       </c>
       <c r="B684" t="str">
-        <v>N22 CARGADOR+CABLE T-C A IP BLANCO</v>
+        <v>MISS ROSE COLONIA 250ML SHIMMER PURE SEDUCTION</v>
       </c>
       <c r="C684" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D684">
-        <v>14</v>
+        <v>9.99</v>
       </c>
       <c r="E684" t="str">
         <v/>
       </c>
       <c r="F684" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>87-1</v>
+        <v>1273-7</v>
       </c>
       <c r="B685" t="str">
-        <v>N22 CARGADOR+CABLE T-C A T-C BLANCO</v>
+        <v>MISS ROSE COLONIA 35ML AMBER ROMANCE M12</v>
       </c>
       <c r="C685" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D685">
-        <v>14</v>
+        <v>5.99</v>
       </c>
       <c r="E685" t="str">
         <v/>
       </c>
       <c r="F685" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>88-8</v>
+        <v>1271-3</v>
       </c>
       <c r="B686" t="str">
-        <v>N26 CARGADOR USB-A BLANCO</v>
+        <v>MISS ROSE COLONIA 35ML BARE VAINILLA M11</v>
       </c>
       <c r="C686" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D686">
-        <v>8</v>
+        <v>5.99</v>
       </c>
       <c r="E686" t="str">
         <v/>
       </c>
       <c r="F686" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>89-5</v>
+        <v>1270-6</v>
       </c>
       <c r="B687" t="str">
-        <v>N26 CARGADOR USB-A NEGRO</v>
+        <v>MISS ROSE COLONIA 35ML COCONUT PASSION</v>
       </c>
       <c r="C687" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D687">
-        <v>8</v>
+        <v>5.99</v>
       </c>
       <c r="E687" t="str">
         <v/>
       </c>
       <c r="F687" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>90-1</v>
+        <v>1265-2</v>
       </c>
       <c r="B688" t="str">
-        <v>N38 CARGADOR DOBLE PUERTO NEGRO</v>
+        <v>MISS ROSE COLONIA 35ML DAILY BEST WISHES</v>
       </c>
       <c r="C688" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D688">
-        <v>8.99</v>
+        <v>5.99</v>
       </c>
       <c r="E688" t="str">
         <v/>
       </c>
       <c r="F688" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>91-8</v>
+        <v>1261-4</v>
       </c>
       <c r="B689" t="str">
-        <v>N40 CARGADOR BLANCO T-C</v>
+        <v>MISS ROSE COLONIA 35ML DEEP NIGT TEMPTATION</v>
       </c>
       <c r="C689" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D689">
-        <v>8</v>
+        <v>5.99</v>
       </c>
       <c r="E689" t="str">
         <v/>
       </c>
       <c r="F689" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>92-5</v>
+        <v>1264-5</v>
       </c>
       <c r="B690" t="str">
-        <v>N40 CARGADOR NEGRO T-C</v>
+        <v>MISS ROSE COLONIA 35ML INCREDIBLE WONDER</v>
       </c>
       <c r="C690" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D690">
-        <v>8</v>
+        <v>5.99</v>
       </c>
       <c r="E690" t="str">
         <v/>
       </c>
       <c r="F690" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>93-2</v>
+        <v>1266-9</v>
       </c>
       <c r="B691" t="str">
-        <v>N45 CARGADOR DOBLE PUERTO BLANCO</v>
+        <v>MISS ROSE COLONIA 35ML LOUIS CHAMPAGNE</v>
       </c>
       <c r="C691" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D691">
-        <v>9.99</v>
+        <v>5.99</v>
       </c>
       <c r="E691" t="str">
         <v/>
       </c>
       <c r="F691" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>96-3</v>
+        <v>1262-1</v>
       </c>
       <c r="B692" t="str">
-        <v>N47 CAARGADOR+CABLE T-C A T-C AZUL 30W</v>
+        <v>MISS ROSE COLONIA 35ML LUMINOUS GODDESS</v>
       </c>
       <c r="C692" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D692">
-        <v>12</v>
+        <v>5.99</v>
       </c>
       <c r="E692" t="str">
         <v/>
       </c>
       <c r="F692" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>94-9</v>
+        <v>1267-6</v>
       </c>
       <c r="B693" t="str">
-        <v>N47 CARGADOR T-C AZUL 30W</v>
+        <v>MISS ROSE COLONIA 35ML MYSTERIOUSPRINCES</v>
       </c>
       <c r="C693" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D693">
-        <v>12</v>
+        <v>5.99</v>
       </c>
       <c r="E693" t="str">
         <v/>
       </c>
       <c r="F693" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>95-6</v>
+        <v>1268-3</v>
       </c>
       <c r="B694" t="str">
-        <v>N47 CARGADOR T-C BLANCO 30W</v>
+        <v>MISS ROSE COLONIA 35ML PURE SEDUCTION</v>
       </c>
       <c r="C694" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D694">
-        <v>12</v>
+        <v>5.99</v>
       </c>
       <c r="E694" t="str">
         <v/>
       </c>
       <c r="F694" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>97-0</v>
+        <v>1260-7</v>
       </c>
       <c r="B695" t="str">
-        <v>N48 CARGADOR T-C AZUL 65W</v>
+        <v>MISS ROSE COLONIA 35ML WONDERFULL VANILLA</v>
       </c>
       <c r="C695" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D695">
-        <v>19</v>
+        <v>5.99</v>
       </c>
       <c r="E695" t="str">
         <v/>
       </c>
       <c r="F695" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>98-7</v>
+        <v>1263-8</v>
       </c>
       <c r="B696" t="str">
-        <v>N54 CARGADOR T-C NEGRO</v>
+        <v>MISS ROSE COLONIA 35ML YOU ARE MY ONLY LOVE</v>
       </c>
       <c r="C696" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D696">
-        <v>16</v>
+        <v>5.99</v>
       </c>
       <c r="E696" t="str">
         <v/>
       </c>
       <c r="F696" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>99-4</v>
+        <v>1280-5</v>
       </c>
       <c r="B697" t="str">
-        <v>N60 CARGADOR T-C BLANCO</v>
+        <v>MISS ROSE COLONIA CORPO/CHEIROSA 76 90ML (AZUL)</v>
       </c>
       <c r="C697" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D697">
-        <v>7</v>
+        <v>8.99</v>
       </c>
       <c r="E697" t="str">
         <v/>
       </c>
       <c r="F697" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>100-7</v>
+        <v>1443-4</v>
       </c>
       <c r="B698" t="str">
-        <v>N60 CARGADOR T-C NEGRO</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 01 (002Z1)</v>
       </c>
       <c r="C698" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D698">
-        <v>7</v>
+        <v>4.99</v>
       </c>
       <c r="E698" t="str">
         <v/>
       </c>
       <c r="F698" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>101-4</v>
+        <v>1444-1</v>
       </c>
       <c r="B699" t="str">
-        <v>N60 CARGADOR+CABLE T-C A IP BLANCO</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 02 (002Z1)</v>
       </c>
       <c r="C699" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D699">
-        <v>8.5</v>
+        <v>4.99</v>
       </c>
       <c r="E699" t="str">
         <v/>
       </c>
       <c r="F699" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>103-8</v>
+        <v>1445-8</v>
       </c>
       <c r="B700" t="str">
-        <v>N60 CARGADOR+CABLE T-C A T-C BLANCO</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 03 (002Z1)</v>
       </c>
       <c r="C700" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D700">
-        <v>8.5</v>
+        <v>4.99</v>
       </c>
       <c r="E700" t="str">
         <v/>
       </c>
       <c r="F700" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>104-5</v>
+        <v>1446-5</v>
       </c>
       <c r="B701" t="str">
-        <v>N60 CARGADOR+CABLE T-C A T-C NEGRO</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 04 (002Z1)</v>
       </c>
       <c r="C701" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D701">
-        <v>8.5</v>
+        <v>4.99</v>
       </c>
       <c r="E701" t="str">
         <v/>
       </c>
       <c r="F701" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>102-1</v>
+        <v>1447-2</v>
       </c>
       <c r="B702" t="str">
-        <v>N60 CARGADOR+CABLE T-C IP NEGRO</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 05 (002Z1)</v>
       </c>
       <c r="C702" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D702">
-        <v>8.5</v>
+        <v>4.99</v>
       </c>
       <c r="E702" t="str">
         <v/>
       </c>
       <c r="F702" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>108-3</v>
+        <v>1448-9</v>
       </c>
       <c r="B703" t="str">
-        <v>N62 CARGADOR+CABLE T-C A IP NEGRO</v>
+        <v>MISS ROSE CORRECTOR C/ CONTORNO NUDE 06 (002Z1)</v>
       </c>
       <c r="C703" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D703">
-        <v>9.5</v>
+        <v>4.99</v>
       </c>
       <c r="E703" t="str">
         <v/>
       </c>
       <c r="F703" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>109-0</v>
+        <v>1413-7</v>
       </c>
       <c r="B704" t="str">
-        <v>N62 CARGADOR+CABLE T-C A T-C BLANCO</v>
+        <v>MISS ROSE CORRECTOR LIQUIDO SPF15 SURTIDO (171H24)</v>
       </c>
       <c r="C704" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D704">
-        <v>9.5</v>
+        <v>6.99</v>
       </c>
       <c r="E704" t="str">
         <v/>
       </c>
       <c r="F704" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>110-6</v>
+        <v>1385-7</v>
       </c>
       <c r="B705" t="str">
-        <v>N62 CARGADOR+CABLE T-C A T-C NEGRO</v>
+        <v>MISS ROSE DELINEADOR NEGRO 24H 2ML (117H)</v>
       </c>
       <c r="C705" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D705">
-        <v>9.5</v>
+        <v>5.99</v>
       </c>
       <c r="E705" t="str">
         <v/>
       </c>
       <c r="F705" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>107-6</v>
+        <v>1291-1</v>
       </c>
       <c r="B706" t="str">
-        <v>N62 CARGADOR+CABLE T-C IP BLANCO</v>
+        <v>MISS ROSE ESPUMA DE LIMPIEZA ACIDO HIALURON 150ML</v>
       </c>
       <c r="C706" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D706">
-        <v>9.5</v>
+        <v>5.99</v>
       </c>
       <c r="E706" t="str">
         <v/>
       </c>
       <c r="F706" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>111-3</v>
+        <v>1404-5</v>
       </c>
       <c r="B707" t="str">
-        <v>N63 CARGADOR DUAL PORT 30W BLANCO</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 01 (529Z24)</v>
       </c>
       <c r="C707" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D707">
-        <v>9.5</v>
+        <v>4.99</v>
       </c>
       <c r="E707" t="str">
         <v/>
       </c>
       <c r="F707" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>112-0</v>
+        <v>1405-2</v>
       </c>
       <c r="B708" t="str">
-        <v>N63 CARGADOR DUAL PORT 30W NEGRO</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 02 (529Z24)</v>
       </c>
       <c r="C708" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D708">
-        <v>9.5</v>
+        <v>4.99</v>
       </c>
       <c r="E708" t="str">
         <v/>
       </c>
       <c r="F708" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>1461-8</v>
+        <v>1406-9</v>
       </c>
       <c r="B709" t="str">
-        <v>NATURAL EXFOLIANTE CORPORAL FEEL COMFORT VICTORIA´S SECRET 216G</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 03 (529Z24)</v>
       </c>
       <c r="C709" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D709">
-        <v>17.99</v>
+        <v>4.99</v>
       </c>
       <c r="E709" t="str">
         <v/>
       </c>
       <c r="F709" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>1466-3</v>
+        <v>1407-6</v>
       </c>
       <c r="B710" t="str">
-        <v>NATURAL WASH/JABON FEEL CALM VICTORIA´S SECRET 296ML</v>
+        <v>MISS ROSE GLOSS HONEY 4ML 04 (529Z24)</v>
       </c>
       <c r="C710" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D710">
-        <v>17.99</v>
+        <v>4.99</v>
       </c>
       <c r="E710" t="str">
         <v/>
       </c>
       <c r="F710" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>65-9</v>
+        <v>1369-7</v>
       </c>
       <c r="B711" t="str">
-        <v>ONE DAY EXOSOME SHOT 2000 MEDICUBE 30ML</v>
+        <v>MISS ROSE GLOSS MATTE 137 CARAMEL BEIGE (397BM2)</v>
       </c>
       <c r="C711" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D711">
-        <v>22.99</v>
+        <v>5.99</v>
       </c>
       <c r="E711" t="str">
         <v/>
       </c>
       <c r="F711" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>1057-3</v>
+        <v>1370-3</v>
       </c>
       <c r="B712" t="str">
-        <v>PDRN COL EXOSOME SHOT 2000 MEDICUBE 30ML</v>
+        <v>MISS ROSE GLOSS MATTE 138 SANDY BROWN (397BM2)</v>
       </c>
       <c r="C712" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D712">
-        <v>23.99</v>
+        <v>5.99</v>
       </c>
       <c r="E712" t="str">
         <v/>
       </c>
       <c r="F712" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>1058-0</v>
+        <v>1371-0</v>
       </c>
       <c r="B713" t="str">
-        <v>PDRN COL EXOSOME SHOT 7500 MEDICUBE 30ML</v>
+        <v>MISS ROSE GLOSS MATTE 139 SUN STONE (397BM2)</v>
       </c>
       <c r="C713" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D713">
-        <v>25.99</v>
+        <v>5.99</v>
       </c>
       <c r="E713" t="str">
         <v/>
       </c>
       <c r="F713" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>1060-3</v>
+        <v>1372-7</v>
       </c>
       <c r="B714" t="str">
-        <v>PDRN TONE UP SUN CREAM 50ML MEDICUBE</v>
+        <v>MISS ROSE GLOSS MATTE 140 DARING RED (397BM2)</v>
       </c>
       <c r="C714" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D714">
-        <v>22.99</v>
+        <v>5.99</v>
       </c>
       <c r="E714" t="str">
         <v/>
       </c>
       <c r="F714" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>930-0</v>
+        <v>1374-1</v>
       </c>
       <c r="B715" t="str">
-        <v>PERF AFNAN 9AM (YELLOW) EDP 100ML</v>
+        <v>MISS ROSE GLOSS MATTE 141 FETISH (397BM2)</v>
       </c>
       <c r="C715" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D715">
-        <v>22</v>
+        <v>5.99</v>
       </c>
       <c r="E715" t="str">
         <v/>
       </c>
       <c r="F715" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>615-6</v>
+        <v>1373-4</v>
       </c>
       <c r="B716" t="str">
-        <v>PERF AFNAN 9AM DIVE BLUE EDP 100ML</v>
+        <v>MISS ROSE GLOSS MATTE 142 DAINTY DAZE (397BM2)</v>
       </c>
       <c r="C716" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D716">
-        <v>25</v>
+        <v>5.99</v>
       </c>
       <c r="E716" t="str">
         <v/>
       </c>
       <c r="F716" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>931-7</v>
+        <v>1376-5</v>
       </c>
       <c r="B717" t="str">
-        <v>PERF AFNAN 9PM (BLACK ) EDP 100ML MASC</v>
+        <v>MISS ROSE GLOSS MATTE 144 BRUNCH ME (397BM2)</v>
       </c>
       <c r="C717" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D717">
-        <v>22</v>
+        <v>5.99</v>
       </c>
       <c r="E717" t="str">
         <v/>
       </c>
       <c r="F717" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>933-1</v>
+        <v>1383-3</v>
       </c>
       <c r="B718" t="str">
-        <v>PERF AFNAN 9PM (BLACK) EDP 150ML MASC</v>
+        <v>MISS ROSE GLOSS MATTE LIQUIDO (503S24)</v>
       </c>
       <c r="C718" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D718">
-        <v>35</v>
+        <v>5.99</v>
       </c>
       <c r="E718" t="str">
         <v/>
       </c>
       <c r="F718" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>932-4</v>
+        <v>1349-9</v>
       </c>
       <c r="B719" t="str">
-        <v>PERF AFNAN 9PM ELIXIR PARFUM INTENSE 100ML</v>
+        <v>MISS ROSE HONEY LIP CARE 5ML (532Z24)</v>
       </c>
       <c r="C719" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D719">
-        <v>30</v>
+        <v>6.99</v>
       </c>
       <c r="E719" t="str">
         <v/>
       </c>
       <c r="F719" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>1511-0</v>
+        <v>1408-3</v>
       </c>
       <c r="B720" t="str">
-        <v>PERF AFNAN 9PM NIGHT OUT EXTRAIT 100ML</v>
+        <v>MISS ROSE HONEY LIP OIL BEE KIND (533Z24)</v>
       </c>
       <c r="C720" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D720">
-        <v>41.99</v>
+        <v>2.99</v>
       </c>
       <c r="E720" t="str">
         <v/>
       </c>
       <c r="F720" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>1469-4</v>
+        <v>1453-3</v>
       </c>
       <c r="B721" t="str">
-        <v>PERF AFNAN 9PM POUR FEMME (PURPLE) EDP 100ML</v>
+        <v>MISS ROSE LABIAL LIP STICK 01 (421Z2)</v>
       </c>
       <c r="C721" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D721">
-        <v>24.99</v>
+        <v>3.99</v>
       </c>
       <c r="E721" t="str">
         <v/>
       </c>
       <c r="F721" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>1556-1</v>
+        <v>1455-7</v>
       </c>
       <c r="B722" t="str">
-        <v>PERF AFNAN 9PM REBEL GRIS EDP 100ML</v>
+        <v>MISS ROSE LABIAL LIP STICK 06 (421Z2)</v>
       </c>
       <c r="C722" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D722">
-        <v>32.99</v>
+        <v>3.99</v>
       </c>
       <c r="E722" t="str">
         <v/>
       </c>
       <c r="F722" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>1757-2</v>
+        <v>1456-4</v>
       </c>
       <c r="B723" t="str">
-        <v>PERF AFNAN KIT 9PM HOMME 100ML (PERFM+BODY MIST+SHOWER GEL150)</v>
+        <v>MISS ROSE LABIAL LIP STICK 07 (421Z2)</v>
       </c>
       <c r="C723" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D723">
-        <v>29.99</v>
+        <v>3.99</v>
       </c>
       <c r="E723" t="str">
         <v/>
       </c>
       <c r="F723" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>1756-5</v>
+        <v>1457-1</v>
       </c>
       <c r="B724" t="str">
-        <v>PERF AFNAN KIT SUPREMACY SILVER (PERFM+SHOWER GEL+CREMA)</v>
+        <v>MISS ROSE LABIAL LIP STICK 45 (421Z2)</v>
       </c>
       <c r="C724" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D724">
-        <v>39.99</v>
+        <v>3.99</v>
       </c>
       <c r="E724" t="str">
         <v/>
       </c>
       <c r="F724" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>1838-8</v>
+        <v>1458-8</v>
       </c>
       <c r="B725" t="str">
-        <v>PERF AFNAN SOUVENIR DESERT ROSE 100ML</v>
+        <v>MISS ROSE LABIAL LIP STICK 49 (421Z2)</v>
       </c>
       <c r="C725" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D725">
-        <v>29.99</v>
+        <v>3.99</v>
       </c>
       <c r="E725" t="str">
         <v/>
       </c>
       <c r="F725" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>1602-5</v>
+        <v>1351-2</v>
       </c>
       <c r="B726" t="str">
-        <v>PERF AFNAN SUPREMACY COLLECTORS EDITION EDP 100ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 16-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C726" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D726">
-        <v>43.99</v>
+        <v>4.99</v>
       </c>
       <c r="E726" t="str">
         <v/>
       </c>
       <c r="F726" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>1607-0</v>
+        <v>1352-9</v>
       </c>
       <c r="B727" t="str">
-        <v>PERF AFNAN SUPREMACY GALA WOMEN EDP 90ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 17-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C727" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D727">
-        <v>28.99</v>
+        <v>4.99</v>
       </c>
       <c r="E727" t="str">
         <v/>
       </c>
       <c r="F727" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>1608-7</v>
+        <v>1353-6</v>
       </c>
       <c r="B728" t="str">
-        <v>PERF AFNAN SUPREMACY GOLD EDP 100ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 20-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C728" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D728">
-        <v>33.99</v>
+        <v>4.99</v>
       </c>
       <c r="E728" t="str">
         <v/>
       </c>
       <c r="F728" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>1609-4</v>
+        <v>1354-3</v>
       </c>
       <c r="B729" t="str">
-        <v>PERF AFNAN SUPREMACY IN HEAVEN EDP 100ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 22-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C729" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D729">
-        <v>24.99</v>
+        <v>4.99</v>
       </c>
       <c r="E729" t="str">
         <v/>
       </c>
       <c r="F729" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>1610-0</v>
+        <v>1355-0</v>
       </c>
       <c r="B730" t="str">
-        <v>PERF AFNAN SUPREMACY IN OUD EDP 100ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 23-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C730" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D730">
-        <v>29.99</v>
+        <v>4.99</v>
       </c>
       <c r="E730" t="str">
         <v/>
       </c>
       <c r="F730" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>1572-1</v>
+        <v>1356-7</v>
       </c>
       <c r="B731" t="str">
-        <v>PERF AFNAN SUPREMACY SILVER 100ML</v>
+        <v>MISS ROSE LABIAL LIQUIDO 24-BLANCO/DORADO (386Z24)</v>
       </c>
       <c r="C731" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D731">
-        <v>31.99</v>
+        <v>4.99</v>
       </c>
       <c r="E731" t="str">
         <v/>
       </c>
       <c r="F731" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>1611-7</v>
+        <v>1384-0</v>
       </c>
       <c r="B732" t="str">
-        <v>PERF AFNAN SUPREMACY TAPIS ROUGE EDP 90ML</v>
+        <v>MISS ROSE LABIAL MATTE VARIOS VERSION VINOS (025Z24)</v>
       </c>
       <c r="C732" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D732">
-        <v>29.99</v>
+        <v>3.99</v>
       </c>
       <c r="E732" t="str">
         <v/>
       </c>
       <c r="F732" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>556-2</v>
+        <v>1387-1</v>
       </c>
       <c r="B733" t="str">
-        <v>PERF AL HARAMAIN AMBER BLUE 100ML</v>
+        <v>MISS ROSE LAPIZ P/CEJAS MARRON CLARO 02(041M2)</v>
       </c>
       <c r="C733" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D733">
-        <v>39</v>
+        <v>3.99</v>
       </c>
       <c r="E733" t="str">
         <v/>
       </c>
       <c r="F733" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>557-9</v>
+        <v>1386-4</v>
       </c>
       <c r="B734" t="str">
-        <v>PERF AL HARAMAIN AMBER DUBAI NIGH 100ML</v>
+        <v>MISS ROSE LAPIZ P/CEJAS MARRON OSCURO 01(041M1)</v>
       </c>
       <c r="C734" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D734">
-        <v>35.99</v>
+        <v>3.99</v>
       </c>
       <c r="E734" t="str">
         <v/>
       </c>
       <c r="F734" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>587-6</v>
+        <v>1388-8</v>
       </c>
       <c r="B735" t="str">
-        <v>PERF AL HARAMAIN AMBER GOLD (NO USAR)</v>
+        <v>MISS ROSE LAPIZ P/CEJAS NEGRO 03 (041M3)</v>
       </c>
       <c r="C735" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D735">
-        <v>37</v>
+        <v>3.99</v>
       </c>
       <c r="E735" t="str">
         <v/>
       </c>
       <c r="F735" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>512-8</v>
+        <v>1403-8</v>
       </c>
       <c r="B736" t="str">
-        <v>PERF AL HARAMAIN AMBER GOLD EDITION 120ML</v>
+        <v>MISS ROSE LIP GLOSS VARIOS (027Z24)</v>
       </c>
       <c r="C736" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D736">
-        <v>49.99</v>
+        <v>4.99</v>
       </c>
       <c r="E736" t="str">
         <v/>
       </c>
       <c r="F736" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>959-1</v>
+        <v>1377-2</v>
       </c>
       <c r="B737" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD AQUA DUBAI EDP 100ML</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 01 (158H24)</v>
       </c>
       <c r="C737" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D737">
-        <v>40</v>
+        <v>5.99</v>
       </c>
       <c r="E737" t="str">
         <v/>
       </c>
       <c r="F737" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>1546-2</v>
+        <v>1378-9</v>
       </c>
       <c r="B738" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD CARBON EDITION EDP 100ML</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 02 (158H24)</v>
       </c>
       <c r="C738" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D738">
-        <v>40</v>
+        <v>5.99</v>
       </c>
       <c r="E738" t="str">
         <v/>
       </c>
       <c r="F738" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>1573-8</v>
+        <v>1379-6</v>
       </c>
       <c r="B739" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD FUTURE DUBAI EXTRAIT DE PARFUM 100ML</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 03 (158H24)</v>
       </c>
       <c r="C739" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D739">
-        <v>40</v>
+        <v>5.99</v>
       </c>
       <c r="E739" t="str">
         <v/>
       </c>
       <c r="F739" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>1521-9</v>
+        <v>1380-2</v>
       </c>
       <c r="B740" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD GOLD 999.9 DUBAI EDITION EXTRAIT 75ML</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 04 (158H24)</v>
       </c>
       <c r="C740" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D740">
-        <v>41.99</v>
+        <v>5.99</v>
       </c>
       <c r="E740" t="str">
         <v/>
       </c>
       <c r="F740" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>513-5</v>
+        <v>1381-9</v>
       </c>
       <c r="B741" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD GOLD EXTREME 100</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 05 (158H24)</v>
       </c>
       <c r="C741" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D741">
-        <v>41</v>
+        <v>5.99</v>
       </c>
       <c r="E741" t="str">
         <v/>
       </c>
       <c r="F741" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>1547-9</v>
+        <v>1382-6</v>
       </c>
       <c r="B742" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD IMAGINE DUBAI EXTRAIT DE PARFUM</v>
+        <v>MISS ROSE LIQUID CONTOUR 2EN1 06 (158H24)</v>
       </c>
       <c r="C742" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D742">
-        <v>55</v>
+        <v>5.99</v>
       </c>
       <c r="E742" t="str">
         <v/>
       </c>
       <c r="F742" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>514-2</v>
+        <v>1567-7</v>
       </c>
       <c r="B743" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD PRV EDI 120ML</v>
+        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 01</v>
       </c>
       <c r="C743" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D743">
-        <v>51</v>
+        <v>24.99</v>
       </c>
       <c r="E743" t="str">
         <v/>
       </c>
       <c r="F743" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>533-3</v>
+        <v>1568-4</v>
       </c>
       <c r="B744" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD ROUJE 120ML</v>
+        <v>MISS ROSE PERFUME AL HARAM AMBER OUD 100ML 02</v>
       </c>
       <c r="C744" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D744">
-        <v>48</v>
+        <v>24.99</v>
       </c>
       <c r="E744" t="str">
         <v/>
       </c>
       <c r="F744" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>1548-6</v>
+        <v>1564-6</v>
       </c>
       <c r="B745" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD SMELL DUBAI EXTRAIT DE PARFUM 100ML</v>
+        <v>MISS ROSE PERFUME ASAAD 100ML (039M03)</v>
       </c>
       <c r="C745" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D745">
-        <v>68.99</v>
+        <v>16.99</v>
       </c>
       <c r="E745" t="str">
         <v/>
       </c>
       <c r="F745" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>515-9</v>
+        <v>1566-0</v>
       </c>
       <c r="B746" t="str">
-        <v>PERF AL HARAMAIN AMBER OUD ULT VIOLTE 120ML</v>
+        <v>MISS ROSE PERFUME KAMRAH 100ML 040M02</v>
       </c>
       <c r="C746" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D746">
-        <v>48</v>
+        <v>19.99</v>
       </c>
       <c r="E746" t="str">
         <v/>
       </c>
       <c r="F746" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>558-6</v>
+        <v>1565-3</v>
       </c>
       <c r="B747" t="str">
-        <v>PERF AL HARAMAIN AMBER WHITE 100ML</v>
+        <v>MISS ROSE PERFUME KAMRAH QAHWA 040M01</v>
       </c>
       <c r="C747" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D747">
-        <v>30.4</v>
+        <v>19.99</v>
       </c>
       <c r="E747" t="str">
         <v/>
       </c>
       <c r="F747" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>934-8</v>
+        <v>1570-7</v>
       </c>
       <c r="B748" t="str">
-        <v>PERF AL HARAMAIN CONCEPTION EDP 100ML</v>
+        <v>MISS ROSE PERFUME VIDRIO PETALLY 100ML 044M2</v>
       </c>
       <c r="C748" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D748">
-        <v>28</v>
+        <v>14.99</v>
       </c>
       <c r="E748" t="str">
         <v/>
       </c>
       <c r="F748" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>516-6</v>
+        <v>1569-1</v>
       </c>
       <c r="B749" t="str">
-        <v>PERF AL HARAMAIN FREYA EDP 100ML</v>
+        <v>MISS ROSE PERFUME VIDRIO YARAH 100ML 044M1</v>
       </c>
       <c r="C749" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D749">
-        <v>28</v>
+        <v>14.99</v>
       </c>
       <c r="E749" t="str">
         <v/>
       </c>
       <c r="F749" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>935-5</v>
+        <v>1563-9</v>
       </c>
       <c r="B750" t="str">
-        <v>PERF AL HARAMAIN HARMONY EDP 100ML</v>
+        <v>MISS ROSE PERFUME YARAH 100ML(039M01)</v>
       </c>
       <c r="C750" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D750">
-        <v>28</v>
+        <v>16.99</v>
       </c>
       <c r="E750" t="str">
         <v/>
       </c>
       <c r="F750" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>517-3</v>
+        <v>1389-5</v>
       </c>
       <c r="B751" t="str">
-        <v>PERF AL HARAMAIN LEIF EDP 100ML</v>
+        <v>MISS ROSE POLVO 3 EN 1 N1 (129)</v>
       </c>
       <c r="C751" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D751">
-        <v>28</v>
+        <v>9.99</v>
       </c>
       <c r="E751" t="str">
         <v/>
       </c>
       <c r="F751" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>518-0</v>
+        <v>1390-1</v>
       </c>
       <c r="B752" t="str">
-        <v>PERF AL HARAMAIN OLAF EDP 100ML</v>
+        <v>MISS ROSE POLVO 3 EN 1 N2 (129)</v>
       </c>
       <c r="C752" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D752">
-        <v>28</v>
+        <v>9.99</v>
       </c>
       <c r="E752" t="str">
         <v/>
       </c>
       <c r="F752" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>936-2</v>
+        <v>1434-2</v>
       </c>
       <c r="B753" t="str">
-        <v>PERF AL HARAMAIN OUD NOMAD EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPAC 3D 01 (215M)</v>
       </c>
       <c r="C753" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D753">
-        <v>28</v>
+        <v>5.99</v>
       </c>
       <c r="E753" t="str">
         <v/>
       </c>
       <c r="F753" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>616-3</v>
+        <v>1435-9</v>
       </c>
       <c r="B754" t="str">
-        <v>PERF AL WATANIAH AMEERATI 100ML</v>
+        <v>MISS ROSE POLVO COMPAC 3D 02 (215M)</v>
       </c>
       <c r="C754" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D754">
-        <v>13</v>
+        <v>5.99</v>
       </c>
       <c r="E754" t="str">
         <v/>
       </c>
       <c r="F754" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>617-0</v>
+        <v>1436-6</v>
       </c>
       <c r="B755" t="str">
-        <v>PERF AL WATANIAH ATTAR AL WESAL EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPAC 3D 03 (215M)</v>
       </c>
       <c r="C755" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D755">
-        <v>15</v>
+        <v>5.99</v>
       </c>
       <c r="E755" t="str">
         <v/>
       </c>
       <c r="F755" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>618-7</v>
+        <v>1437-3</v>
       </c>
       <c r="B756" t="str">
-        <v>PERF AL WATANIAH BAREEQ AL DAHAB EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPAC 3D 04 (215M)</v>
       </c>
       <c r="C756" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D756">
-        <v>10</v>
+        <v>5.99</v>
       </c>
       <c r="E756" t="str">
         <v/>
       </c>
       <c r="F756" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>939-3</v>
+        <v>1438-0</v>
       </c>
       <c r="B757" t="str">
-        <v>PERF AL WATANIAH DAI M EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 01 (068N24)</v>
       </c>
       <c r="C757" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D757">
-        <v>10.5</v>
+        <v>6.99</v>
       </c>
       <c r="E757" t="str">
         <v/>
       </c>
       <c r="F757" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>619-4</v>
+        <v>1440-3</v>
       </c>
       <c r="B758" t="str">
-        <v>PERF AL WATANIAH DURRAT AL AROOS EDP 85ML</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 02 (068N24)</v>
       </c>
       <c r="C758" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D758">
-        <v>15</v>
+        <v>6.99</v>
       </c>
       <c r="E758" t="str">
         <v/>
       </c>
       <c r="F758" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>1574-5</v>
+        <v>1441-0</v>
       </c>
       <c r="B759" t="str">
-        <v>PERF AL WATANIAH GRANADA EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 03 (068N24)</v>
       </c>
       <c r="C759" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D759">
-        <v>16.99</v>
+        <v>6.99</v>
       </c>
       <c r="E759" t="str">
         <v/>
       </c>
       <c r="F759" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>937-9</v>
+        <v>1442-7</v>
       </c>
       <c r="B760" t="str">
-        <v>PERF AL WATANIAH KENZ AL MALIK EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 04 (068N24)</v>
       </c>
       <c r="C760" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D760">
-        <v>10.5</v>
+        <v>6.99</v>
       </c>
       <c r="E760" t="str">
         <v/>
       </c>
       <c r="F760" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>1522-6</v>
+        <v>1439-7</v>
       </c>
       <c r="B761" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD DELILAH EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPACT 2 COLOR H 05 (068N24)</v>
       </c>
       <c r="C761" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D761">
-        <v>26.99</v>
+        <v>6.99</v>
       </c>
       <c r="E761" t="str">
         <v/>
       </c>
       <c r="F761" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>940-9</v>
+        <v>1399-4</v>
       </c>
       <c r="B762" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD EDP 100ML FEM</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 01 (212)</v>
       </c>
       <c r="C762" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D762">
-        <v>15.99</v>
+        <v>5.99</v>
       </c>
       <c r="E762" t="str">
         <v/>
       </c>
       <c r="F762" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>941-6</v>
+        <v>1400-7</v>
       </c>
       <c r="B763" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD SUGAR EDP 100ML DEM</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 02 (212)</v>
       </c>
       <c r="C763" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D763">
-        <v>15</v>
+        <v>5.99</v>
       </c>
       <c r="E763" t="str">
         <v/>
       </c>
       <c r="F763" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>1470-0</v>
+        <v>1401-4</v>
       </c>
       <c r="B764" t="str">
-        <v>PERF AL WATANIAH SABAH AL WARD VALANTINE EDP 100ML FEM</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 03 (212)</v>
       </c>
       <c r="C764" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D764">
-        <v>28.99</v>
+        <v>5.99</v>
       </c>
       <c r="E764" t="str">
         <v/>
       </c>
       <c r="F764" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>621-7</v>
+        <v>1402-1</v>
       </c>
       <c r="B765" t="str">
-        <v>PERF AL WATANIAH SHAGAF AL WARD EDP 100ML</v>
+        <v>MISS ROSE POLVO COMPACTO PESS POWDER 04 (212)</v>
       </c>
       <c r="C765" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D765">
-        <v>17.99</v>
+        <v>5.99</v>
       </c>
       <c r="E765" t="str">
         <v/>
       </c>
       <c r="F765" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>622-4</v>
+        <v>1315-4</v>
       </c>
       <c r="B766" t="str">
-        <v>PERF AL WATANIAH SPECIAL OUD AL WARD EDP 100ML</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M05</v>
       </c>
       <c r="C766" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D766">
-        <v>14</v>
+        <v>5.99</v>
       </c>
       <c r="E766" t="str">
         <v/>
       </c>
       <c r="F766" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>938-6</v>
+        <v>1316-1</v>
       </c>
       <c r="B767" t="str">
-        <v>PERF AL WATANIAH SUROOR EDP 100ML</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M06</v>
       </c>
       <c r="C767" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D767">
-        <v>10</v>
+        <v>5.99</v>
       </c>
       <c r="E767" t="str">
         <v/>
       </c>
       <c r="F767" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>948-5</v>
+        <v>1317-8</v>
       </c>
       <c r="B768" t="str">
-        <v>PERF ANFAR 1950 PISTACHIO KUNAFA EDT 80ML</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M07</v>
       </c>
       <c r="C768" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D768">
-        <v>15</v>
+        <v>5.99</v>
       </c>
       <c r="E768" t="str">
         <v/>
       </c>
       <c r="F768" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>845-7</v>
+        <v>1318-5</v>
       </c>
       <c r="B769" t="str">
-        <v>PERF ANIMALE ANIMALE (NOVO) EDT 100ML</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M08</v>
       </c>
       <c r="C769" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D769">
-        <v>21</v>
+        <v>5.99</v>
       </c>
       <c r="E769" t="str">
         <v/>
       </c>
       <c r="F769" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>1814-2</v>
+        <v>1319-2</v>
       </c>
       <c r="B770" t="str">
-        <v>PERF ANIMALE LOVE EDP 100ML</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M09</v>
       </c>
       <c r="C770" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D770">
-        <v>22</v>
+        <v>5.99</v>
       </c>
       <c r="E770" t="str">
         <v/>
       </c>
       <c r="F770" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>848-8</v>
+        <v>1320-8</v>
       </c>
       <c r="B771" t="str">
-        <v>PERF ANTONIO BANDERAS BLACK SECUCTION EDT 200ML MASC</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M10</v>
       </c>
       <c r="C771" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D771">
-        <v>21</v>
+        <v>5.99</v>
       </c>
       <c r="E771" t="str">
         <v/>
       </c>
       <c r="F771" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>847-1</v>
+        <v>1321-5</v>
       </c>
       <c r="B772" t="str">
-        <v>PERF ANTONIO BANDERAS BLACK SEDUCTION EDT 100ML MASCULINO</v>
+        <v>MISS ROSE POLVO M LOOSE POWDER-031M11</v>
       </c>
       <c r="C772" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D772">
-        <v>15</v>
+        <v>5.99</v>
       </c>
       <c r="E772" t="str">
         <v/>
       </c>
       <c r="F772" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>852-5</v>
+        <v>1348-2</v>
       </c>
       <c r="B773" t="str">
-        <v>PERF ANTONIO BANDERAS HER GOLDEN SECRET EDT 80ML</v>
+        <v>MISS ROSE RIMEL DORADO CUADRADA (004H24)</v>
       </c>
       <c r="C773" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D773">
-        <v>16</v>
+        <v>6.99</v>
       </c>
       <c r="E773" t="str">
         <v/>
       </c>
       <c r="F773" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>853-2</v>
+        <v>1347-5</v>
       </c>
       <c r="B774" t="str">
-        <v>PERF ANTONIO BANDERAS HER SECRET DESIRE EDT 80ML</v>
+        <v>MISS ROSE RIMEL DORADO HEXAGONAL (043H24)</v>
       </c>
       <c r="C774" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D774">
-        <v>16</v>
+        <v>5.5</v>
       </c>
       <c r="E774" t="str">
         <v/>
       </c>
       <c r="F774" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>854-9</v>
+        <v>1346-8</v>
       </c>
       <c r="B775" t="str">
-        <v>PERF ANTONIO BANDERAS HER SECRET TEMPTATION EDT 80ML FEM</v>
+        <v>MISS ROSE RIMEL MEGA LASHES (058Z24)</v>
       </c>
       <c r="C775" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D775">
-        <v>19</v>
+        <v>6.99</v>
       </c>
       <c r="E775" t="str">
         <v/>
       </c>
       <c r="F775" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>855-6</v>
+        <v>1350-5</v>
       </c>
       <c r="B776" t="str">
-        <v>PERF ANTONIO BANDERAS POWER OF SEDUTION EDT 100ML MA</v>
+        <v>MISS ROSE RIMEL SELVA NEON INCOLOR (MR095)</v>
       </c>
       <c r="C776" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D776">
-        <v>15</v>
+        <v>4.99</v>
       </c>
       <c r="E776" t="str">
         <v/>
       </c>
       <c r="F776" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>856-3</v>
+        <v>1322-2</v>
       </c>
       <c r="B777" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON EDP 100ML</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)13</v>
       </c>
       <c r="C777" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D777">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="E777" t="str">
         <v/>
       </c>
       <c r="F777" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>857-0</v>
+        <v>1323-9</v>
       </c>
       <c r="B778" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON ELIXIR  EDP 100ML MASC</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)14</v>
       </c>
       <c r="C778" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D778">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="E778" t="str">
         <v/>
       </c>
       <c r="F778" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>858-7</v>
+        <v>1325-3</v>
       </c>
       <c r="B779" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON PERFUME (BLACK) EDP 10</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)16</v>
       </c>
       <c r="C779" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D779">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="E779" t="str">
         <v/>
       </c>
       <c r="F779" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>859-4</v>
+        <v>1326-0</v>
       </c>
       <c r="B780" t="str">
-        <v>PERF ANTONIO BANDERAS THE ICON SPLENDID EDP 100ML FEM</v>
+        <v>MISS ROSE RUBOR LIQUI.(101H24)17</v>
       </c>
       <c r="C780" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D780">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="E780" t="str">
         <v/>
       </c>
       <c r="F780" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>860-0</v>
+        <v>1328-4</v>
       </c>
       <c r="B781" t="str">
-        <v>PERF ANTONIO BANDERAS THE SECRET ABSOLU EDP 100ML MASC</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)01</v>
       </c>
       <c r="C781" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D781">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="E781" t="str">
         <v/>
       </c>
       <c r="F781" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>861-7</v>
+        <v>1329-1</v>
       </c>
       <c r="B782" t="str">
-        <v>PERF ANTONIO BANDERAS THE SECRET MEN 1OOML EDT MASC</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)02</v>
       </c>
       <c r="C782" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D782">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="E782" t="str">
         <v/>
       </c>
       <c r="F782" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>849-5</v>
+        <v>1330-7</v>
       </c>
       <c r="B783" t="str">
-        <v>PERF ANTONTO BANDERAS BLUE SEDUCTION EDT 200ML MASC</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)03</v>
       </c>
       <c r="C783" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D783">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="E783" t="str">
         <v/>
       </c>
       <c r="F783" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>850-1</v>
+        <v>1331-4</v>
       </c>
       <c r="B784" t="str">
-        <v>PERF ANTONTO BANDERAS BLUE SEDUCTION EDT 80ML FEM</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)04</v>
       </c>
       <c r="C784" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D784">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="E784" t="str">
         <v/>
       </c>
       <c r="F784" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>851-8</v>
+        <v>1332-1</v>
       </c>
       <c r="B785" t="str">
-        <v>PERF ANTONTO BANDERAS GOLDEN SECRET 200ML MASCULINO</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)05</v>
       </c>
       <c r="C785" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D785">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="E785" t="str">
         <v/>
       </c>
       <c r="F785" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>951-5</v>
+        <v>1333-8</v>
       </c>
       <c r="B786" t="str">
-        <v>PERF ARD AL ZAAFARAN ELIXIR 100ML</v>
+        <v>MISS ROSE RUBOR LIQUI.(101M24)06</v>
       </c>
       <c r="C786" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D786">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="E786" t="str">
         <v/>
       </c>
       <c r="F786" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>949-2</v>
+        <v>1340-6</v>
       </c>
       <c r="B787" t="str">
-        <v>PERF ARD AL ZAAFARAN HAYATI EONIC 100ML 3</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 01 (098M24)</v>
       </c>
       <c r="C787" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D787">
-        <v>15</v>
+        <v>4.99</v>
       </c>
       <c r="E787" t="str">
         <v/>
       </c>
       <c r="F787" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>952-2</v>
+        <v>1341-3</v>
       </c>
       <c r="B788" t="str">
-        <v>PERF ARD AL ZAAFARAN MANAAL EDP 100ML</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 02 (098M24)</v>
       </c>
       <c r="C788" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D788">
-        <v>22.5</v>
+        <v>4.99</v>
       </c>
       <c r="E788" t="str">
         <v/>
       </c>
       <c r="F788" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>955-3</v>
+        <v>1342-0</v>
       </c>
       <c r="B789" t="str">
-        <v>PERF ARD AL ZAAFARAN NAIF 100ML</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 03 (098M24)</v>
       </c>
       <c r="C789" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D789">
-        <v>18</v>
+        <v>4.99</v>
       </c>
       <c r="E789" t="str">
         <v/>
       </c>
       <c r="F789" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>956-0</v>
+        <v>1343-7</v>
       </c>
       <c r="B790" t="str">
-        <v>PERF ARD AL ZAAFARAN SAFEER AL WARD EDP 100ML</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 04 (098M24)</v>
       </c>
       <c r="C790" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D790">
-        <v>12</v>
+        <v>4.99</v>
       </c>
       <c r="E790" t="str">
         <v/>
       </c>
       <c r="F790" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>957-7</v>
+        <v>1344-4</v>
       </c>
       <c r="B791" t="str">
-        <v>PERF ARD AL ZAAFARAN SAHEBAT AL JAMMAL EDP 70ML</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 05 (098M24)</v>
       </c>
       <c r="C791" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D791">
-        <v>14.25</v>
+        <v>4.99</v>
       </c>
       <c r="E791" t="str">
         <v/>
       </c>
       <c r="F791" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>1551-6</v>
+        <v>1345-1</v>
       </c>
       <c r="B792" t="str">
-        <v>PERF ARMAF BEACH PARTY EDP 100ML</v>
+        <v>MISS ROSE RUBOR LIQUIDO 10ML 06 (098M24)</v>
       </c>
       <c r="C792" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D792">
-        <v>32</v>
+        <v>4.99</v>
       </c>
       <c r="E792" t="str">
         <v/>
       </c>
       <c r="F792" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>674-3</v>
+        <v>1449-6</v>
       </c>
       <c r="B793" t="str">
-        <v>PERF ARMAF CLUB DE NUIT BLING EDP 75ML</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 01 (045Z24)</v>
       </c>
       <c r="C793" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D793">
-        <v>38</v>
+        <v>5.99</v>
       </c>
       <c r="E793" t="str">
         <v/>
       </c>
       <c r="F793" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>675-0</v>
+        <v>1450-2</v>
       </c>
       <c r="B794" t="str">
-        <v>PERF ARMAF CLUB DE NUIT ICONIC  (BLUE) EDP 105ML</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 02 (045Z24)</v>
       </c>
       <c r="C794" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D794">
-        <v>32.99</v>
+        <v>5.99</v>
       </c>
       <c r="E794" t="str">
         <v/>
       </c>
       <c r="F794" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>623-1</v>
+        <v>1451-9</v>
       </c>
       <c r="B795" t="str">
-        <v>PERF ARMAF CLUB DE NUIT IMPERIALE</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 03 (045Z24)</v>
       </c>
       <c r="C795" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D795">
-        <v>28.99</v>
+        <v>5.99</v>
       </c>
       <c r="E795" t="str">
         <v/>
       </c>
       <c r="F795" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>624-8</v>
+        <v>1452-6</v>
       </c>
       <c r="B796" t="str">
-        <v>PERF ARMAF CLUB DE NUIT LIONHEART EDP 100ML FEMININO</v>
+        <v>MISS ROSE SOMBRAS P/CEJAS 3 COLOR 04 (045Z24)</v>
       </c>
       <c r="C796" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D796">
-        <v>28</v>
+        <v>5.99</v>
       </c>
       <c r="E796" t="str">
         <v/>
       </c>
       <c r="F796" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>942-3</v>
+        <v>1571-4</v>
       </c>
       <c r="B797" t="str">
-        <v>PERF ARMAF CLUB DE NUIT LIONHEART WOMEN 100ML DEM</v>
+        <v>MISS ROSE TOALLITAS DESMAQUILLANTES 80PCS</v>
       </c>
       <c r="C797" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D797">
-        <v>26.5</v>
+        <v>4.99</v>
       </c>
       <c r="E797" t="str">
         <v/>
       </c>
       <c r="F797" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>625-5</v>
+        <v>373-5</v>
       </c>
       <c r="B798" t="str">
-        <v>PERF ARMAF CLUB DE NUIT MALEKA EDP 105ML</v>
+        <v>MOUSE INALB GRIS C/ BLANCO GM28 HOCO</v>
       </c>
       <c r="C798" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D798">
-        <v>32.99</v>
+        <v>8</v>
       </c>
       <c r="E798" t="str">
         <v/>
       </c>
       <c r="F798" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>626-2</v>
+        <v>375-9</v>
       </c>
       <c r="B799" t="str">
-        <v>PERF ARMAF CLUB DE NUIT MILESTONE EDP 105ML</v>
+        <v>MOUSE INLAB GM29 BLANCO HOCO</v>
       </c>
       <c r="C799" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D799">
-        <v>26.99</v>
+        <v>10</v>
       </c>
       <c r="E799" t="str">
         <v/>
       </c>
       <c r="F799" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>1575-2</v>
+        <v>374-2</v>
       </c>
       <c r="B800" t="str">
-        <v>PERF ARMAF CLUB DE NUIT OUD PARFUM 105ML</v>
+        <v>MOUSE INLAB GRIS C/ NEGRO GM28 HOCO</v>
       </c>
       <c r="C800" t="str">
-        <v>Sin categoría</v>
+        <v>ELECTRONICOS</v>
       </c>
       <c r="D800">
-        <v>41.5</v>
+        <v>8</v>
       </c>
       <c r="E800" t="str">
         <v/>
       </c>
       <c r="F800" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>627-9</v>
+        <v>2473-0</v>
       </c>
       <c r="B801" t="str">
-        <v>PERF ARMAF CLUB DE NUIT PRECIEUX EXTRAIT DE PARFAUM 55ML</v>
+        <v>Mascara Capilar Medicube Rosemary PDRN Damage Care 200ml</v>
       </c>
       <c r="C801" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D801">
-        <v>38</v>
+        <v>19.99</v>
       </c>
       <c r="E801" t="str">
         <v/>
       </c>
       <c r="F801" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>943-0</v>
+        <v>1665-0</v>
       </c>
       <c r="B802" t="str">
-        <v>PERF ARMAF CLUB DE NUIT STLLAGE EDP 105ML</v>
+        <v>Mascarilla Facial Medicube Azelaic Acid 16BB Claming Serum</v>
       </c>
       <c r="C802" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D802">
-        <v>27.99</v>
+        <v>4</v>
       </c>
       <c r="E802" t="str">
         <v/>
       </c>
       <c r="F802" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>628-6</v>
+        <v>1666-7</v>
       </c>
       <c r="B803" t="str">
-        <v>PERF ARMAF CLUB DE NUIT UNTOLD EDP 105ML</v>
+        <v>Mascarilla Facial Medicube Collagen Lifting Mask - 1 Unidad</v>
       </c>
       <c r="C803" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D803">
-        <v>31.99</v>
+        <v>2.99</v>
       </c>
       <c r="E803" t="str">
         <v/>
       </c>
       <c r="F803" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>1239-3</v>
+        <v>1183-9</v>
       </c>
       <c r="B804" t="str">
-        <v>PERF ARMAF CLUB DE NUIT URBAN MAN EDP 105ML</v>
+        <v>Mascarilla Facial Medicube Collagen Milk Toning Wrapping 75ml</v>
       </c>
       <c r="C804" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D804">
-        <v>26.99</v>
+        <v>25.99</v>
       </c>
       <c r="E804" t="str">
         <v/>
       </c>
       <c r="F804" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>629-3</v>
+        <v>1076-4</v>
       </c>
       <c r="B805" t="str">
-        <v>PERF ARMAF CLUB DE NUIT URBAN MAN ELXIR EDP 105ML</v>
+        <v>Mascarilla Facial Medicube Collagen Night Wrapping Mask de 75 ml</v>
       </c>
       <c r="C805" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D805">
-        <v>28</v>
+        <v>19.99</v>
       </c>
       <c r="E805" t="str">
         <v/>
       </c>
       <c r="F805" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>945-4</v>
+        <v>1667-4</v>
       </c>
       <c r="B806" t="str">
-        <v>PERF ARMAF CLUB DE NUIT WOMEN EXTRAIT DE PARFUM 70ML</v>
+        <v>Mascarilla Facial Medicube Deep Peptide Radiance Mask - 1 Unidad</v>
       </c>
       <c r="C806" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D806">
-        <v>35.99</v>
+        <v>2.99</v>
       </c>
       <c r="E806" t="str">
         <v/>
       </c>
       <c r="F806" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>676-7</v>
+        <v>2561-4</v>
       </c>
       <c r="B807" t="str">
-        <v>PERF ARMAF CONNOISSEUR EDP 100ML FEM</v>
+        <v>Mascarilla Facial Medicube Deep Vita C Daily Quick Mask - 30 Unidades</v>
       </c>
       <c r="C807" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D807">
-        <v>23</v>
+        <v>28.99</v>
       </c>
       <c r="E807" t="str">
         <v/>
       </c>
       <c r="F807" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>1612-4</v>
+        <v>1668-1</v>
       </c>
       <c r="B808" t="str">
-        <v>PERF ARMAF DELIGHTS BON BON EDP 100ML</v>
+        <v>Mascarilla Facial Medicube Deep Vita C Glutathione - 1 Unidad</v>
       </c>
       <c r="C808" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D808">
-        <v>48</v>
+        <v>2.99</v>
       </c>
       <c r="E808" t="str">
         <v/>
       </c>
       <c r="F808" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>671-2</v>
+        <v>1194-5</v>
       </c>
       <c r="B809" t="str">
-        <v>PERF ARMAF DELIGHTS YUMYUM EDP 100ML</v>
+        <v>Mascarilla Facial Medicube Kojic Acid Turmeric Brightening Gel - 4 Unidades</v>
       </c>
       <c r="C809" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D809">
-        <v>32</v>
+        <v>16.99</v>
       </c>
       <c r="E809" t="str">
         <v/>
       </c>
       <c r="F809" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>677-4</v>
+        <v>1055-9</v>
       </c>
       <c r="B810" t="str">
-        <v>PERF ARMAF ISLAND BLISS EDP 100ML FEM</v>
+        <v>Mascarilla Facial Medicube Kojic Acid Turmeric Night Wrapping Mask de 75 ml</v>
       </c>
       <c r="C810" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D810">
-        <v>28.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>24.99</v>
+      </c>
+      <c r="E810">
+        <v>25.99</v>
       </c>
       <c r="F810" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>678-1</v>
+        <v>1661-2</v>
       </c>
       <c r="B811" t="str">
-        <v>PERF ARMAF KIT CLUB DE NUIT 10ML 10PCS</v>
+        <v>Mascarilla Facial Medicube PDRN Pink Collagen Gel Mask - 4 Unidades</v>
       </c>
       <c r="C811" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D811">
-        <v>39.99</v>
+        <v>19.99</v>
       </c>
       <c r="E811" t="str">
         <v/>
       </c>
       <c r="F811" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>946-1</v>
+        <v>2208-8</v>
       </c>
       <c r="B812" t="str">
-        <v>PERF ARMAF MISS CHIC EDP 100ML FEM</v>
+        <v>Mascarilla Facial Medicube PDRN Pink Peptide - 6 Unidades</v>
       </c>
       <c r="C812" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D812">
-        <v>25</v>
+        <v>28.99</v>
       </c>
       <c r="E812" t="str">
         <v/>
       </c>
       <c r="F812" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>679-8</v>
+        <v>1662-9</v>
       </c>
       <c r="B813" t="str">
-        <v>PERF ARMAF MISS VOCE VIVA EDP 100ML FEM</v>
+        <v>Mascarilla Facial Medicube PDRN Pink Vita Coating Mask</v>
       </c>
       <c r="C813" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D813">
-        <v>22</v>
+        <v>24.99</v>
       </c>
       <c r="E813" t="str">
         <v/>
       </c>
       <c r="F813" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>680-4</v>
+        <v>1073-3</v>
       </c>
       <c r="B814" t="str">
-        <v>PERF ARMAF ODYESSY BA HA MAS TROPICAL COLLECRTION EDP 100ML</v>
+        <v>Mascarilla Facial Medicube Zero Pore Blackhead Mud Mask de 100 g</v>
       </c>
       <c r="C814" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D814">
-        <v>29.99</v>
+        <v>21.99</v>
       </c>
       <c r="E814" t="str">
         <v/>
       </c>
       <c r="F814" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>631-6</v>
+        <v>1669-8</v>
       </c>
       <c r="B815" t="str">
-        <v>PERF ARMAF ODYSEEY CANDEE EDP 100ML SPECIAL EDITION</v>
+        <v>Mascarilla Facial Medicube Zero Pore Cooling Mask - 1 Unidad</v>
       </c>
       <c r="C815" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D815">
-        <v>24.99</v>
+        <v>2.99</v>
       </c>
       <c r="E815" t="str">
         <v/>
       </c>
       <c r="F815" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>683-5</v>
+        <v>1197-6</v>
       </c>
       <c r="B816" t="str">
-        <v>PERF ARMAF ODYSEEY GO MANGO EDP 100ML</v>
+        <v>Mascarilla Facial Nocturna Medicube PDRN Pink Caffeine Night Wrapping 75 ml</v>
       </c>
       <c r="C816" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D816">
-        <v>29.99</v>
+        <v>25.99</v>
       </c>
       <c r="E816" t="str">
         <v/>
       </c>
       <c r="F816" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>687-3</v>
+        <v>2500-3</v>
       </c>
       <c r="B817" t="str">
-        <v>PERF ARMAF ODYSEEY TOFFEE COFFEE EDP 100ML</v>
+        <v>Mascarilla Labial Medicube PDRN Lip Sleeping Mask de 10 g</v>
       </c>
       <c r="C817" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D817">
-        <v>31</v>
+        <v>19.99</v>
       </c>
       <c r="E817" t="str">
         <v/>
       </c>
       <c r="F817" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>690-3</v>
+        <v>2572-0</v>
       </c>
       <c r="B818" t="str">
-        <v>PERF ARMAF ODYSEEY WILD ONE EDP 100ML</v>
+        <v>Mascarilla para Contorno de Ojos Medicube PDRN Pink Caffeine Collagen Eye Patch - 60 Unidades</v>
       </c>
       <c r="C818" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D818">
-        <v>18.99</v>
+        <v>24.99</v>
       </c>
       <c r="E818" t="str">
         <v/>
       </c>
       <c r="F818" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>630-9</v>
+        <v>2567-6</v>
       </c>
       <c r="B819" t="str">
-        <v>PERF ARMAF ODYSSEY AOUD EDP 100ML</v>
+        <v>Medicube ACC Boster Pro Case Conejo Rosado</v>
       </c>
       <c r="C819" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D819">
-        <v>17.5</v>
+        <v>15</v>
       </c>
       <c r="E819" t="str">
         <v/>
       </c>
       <c r="F819" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>1523-3</v>
+        <v>2487-7</v>
       </c>
       <c r="B820" t="str">
-        <v>PERF ARMAF ODYSSEY AQUA EDP 100ML</v>
+        <v>Medicube Age-R V Booster Face Roller Head Beige</v>
       </c>
       <c r="C820" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D820">
-        <v>32</v>
+        <v>99.99</v>
       </c>
       <c r="E820" t="str">
         <v/>
       </c>
       <c r="F820" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>681-1</v>
+        <v>2207-1</v>
       </c>
       <c r="B821" t="str">
-        <v>PERF ARMAF ODYSSEY BLACK FOREST EDP 100ML</v>
+        <v>Medicube S.O.S. Invisible Patch 36 uni</v>
       </c>
       <c r="C821" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D821">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E821" t="str">
         <v/>
       </c>
       <c r="F821" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>682-8</v>
+        <v>589-0</v>
       </c>
       <c r="B822" t="str">
-        <v>PERF ARMAF ODYSSEY DUBAI CHOCOLATE 100ML</v>
+        <v>Medicube Zero Pore Moisture Sun Serum SPF50+ PA++++ - Protector Solar</v>
       </c>
       <c r="C822" t="str">
-        <v>Sin categoría</v>
+        <v>MEDICUBE</v>
       </c>
       <c r="D822">
-        <v>15</v>
+        <v>21.99</v>
       </c>
       <c r="E822" t="str">
         <v/>
       </c>
       <c r="F822" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>1524-0</v>
+        <v>1590-5</v>
       </c>
       <c r="B823" t="str">
-        <v>PERF ARMAF ODYSSEY EAU DE MONTAGNE EDP 100ML</v>
+        <v>Máscara Capilar Loreal Vitamino Color 500ML</v>
       </c>
       <c r="C823" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D823">
-        <v>26.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E823">
+        <v>30.99</v>
       </c>
       <c r="F823" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>632-3</v>
+        <v>1999-6</v>
       </c>
       <c r="B824" t="str">
-        <v>PERF ARMAF ODYSSEY HOMME EDP 100ML</v>
+        <v>Máscara para Cabelo Fino Premium Touch Hair Mask - 230G</v>
       </c>
       <c r="C824" t="str">
-        <v>Sin categoría</v>
+        <v>CUIDADO PERSONAL</v>
       </c>
       <c r="D824">
-        <v>17.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E824">
+        <v>20</v>
       </c>
       <c r="F824" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>1156-3</v>
+        <v>2015-2</v>
       </c>
       <c r="B825" t="str">
-        <v>PERF ARMAF ODYSSEY HOMME EDP 200ML BLACK</v>
+        <v>N64 INGENIOUS PD20W CARGADOR SET C TO C BLANCO</v>
       </c>
       <c r="C825" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D825">
-        <v>34.99</v>
+        <v>8.99</v>
       </c>
       <c r="E825" t="str">
         <v/>
       </c>
       <c r="F825" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>633-0</v>
+        <v>2016-9</v>
       </c>
       <c r="B826" t="str">
-        <v>PERF ARMAF ODYSSEY HOMME WHITE EDP 100ML EDITION</v>
+        <v>N64 INGENIOUS PD20W CARGADOR SET C TO C NEGRO</v>
       </c>
       <c r="C826" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D826">
-        <v>19.99</v>
+        <v>8.99</v>
       </c>
       <c r="E826" t="str">
         <v/>
       </c>
       <c r="F826" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>634-7</v>
+        <v>2022-0</v>
       </c>
       <c r="B827" t="str">
-        <v>PERF ARMAF ODYSSEY LIMONI FRESH EDITION EDP 100ML</v>
+        <v>N66 INGENIOUS UNICO PUERTO PD35W CARGADOR BLANCO</v>
       </c>
       <c r="C827" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D827">
-        <v>20.99</v>
+        <v>8.99</v>
       </c>
       <c r="E827" t="str">
         <v/>
       </c>
       <c r="F827" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>635-4</v>
+        <v>2020-6</v>
       </c>
       <c r="B828" t="str">
-        <v>PERF ARMAF ODYSSEY MANDARIN SKY EDP 100ML</v>
+        <v>N66 INGENIOUS UNICO PUERTO PD35W CARGADOR NEGRO</v>
       </c>
       <c r="C828" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D828">
-        <v>24.99</v>
+        <v>8.99</v>
       </c>
       <c r="E828" t="str">
         <v/>
       </c>
       <c r="F828" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>684-2</v>
+        <v>2052-7</v>
       </c>
       <c r="B829" t="str">
-        <v>PERF ARMAF ODYSSEY MANDARIN SKY ELIXIR EDP 100ML MASC</v>
+        <v>N71 SOLO PUERTO PD30W+QC3. CHARGER(EU) BLANCO</v>
       </c>
       <c r="C829" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D829">
-        <v>35</v>
+        <v>9.99</v>
       </c>
       <c r="E829" t="str">
         <v/>
       </c>
       <c r="F829" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>685-9</v>
+        <v>2055-8</v>
       </c>
       <c r="B830" t="str">
-        <v>PERF ARMAF ODYSSEY MARSHMALLOW EDP 100ML</v>
+        <v>N71 SOLO PUERTO PD30W+QC3. CHARGER(EU) NEGRO</v>
       </c>
       <c r="C830" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D830">
-        <v>29.99</v>
+        <v>9.99</v>
       </c>
       <c r="E830" t="str">
         <v/>
       </c>
       <c r="F830" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>672-9</v>
+        <v>1461-8</v>
       </c>
       <c r="B831" t="str">
-        <v>PERF ARMAF ODYSSEY MEGA MEN EDP 100ML</v>
+        <v>NATURAL EXFOLIANTE CORPORAL FEEL COMFORT VICTORIA´S SECRET 216G</v>
       </c>
       <c r="C831" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D831">
-        <v>24.99</v>
+        <v>17.99</v>
       </c>
       <c r="E831" t="str">
         <v/>
       </c>
       <c r="F831" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>1240-9</v>
+        <v>1466-3</v>
       </c>
       <c r="B832" t="str">
-        <v>PERF ARMAF ODYSSEY REVOLUTION ULTRA EDITION EDP 100ML</v>
+        <v>NATURAL WASH/JABON FEEL CALM VICTORIA´S SECRET 296ML</v>
       </c>
       <c r="C832" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D832">
-        <v>20.99</v>
+        <v>17.99</v>
       </c>
       <c r="E832" t="str">
         <v/>
       </c>
       <c r="F832" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>686-6</v>
+        <v>2498-3</v>
       </c>
       <c r="B833" t="str">
-        <v>PERF ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 100ML</v>
+        <v>NUMBUZIN NO.9 NAD+BIO LIFTING-SIL ESSENCE 50ML</v>
       </c>
       <c r="C833" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D833">
-        <v>20</v>
+        <v>29.99</v>
       </c>
       <c r="E833" t="str">
         <v/>
       </c>
       <c r="F833" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>1307-9</v>
+        <v>2216-3</v>
       </c>
       <c r="B834" t="str">
-        <v>PERF ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 200ML</v>
+        <v>NUMBUZIN NO.9 NAD+BIO LIFTING-SIL FULL FACE MASK 4SHEETS</v>
       </c>
       <c r="C834" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D834">
-        <v>35.99</v>
+        <v>34.99</v>
       </c>
       <c r="E834" t="str">
         <v/>
       </c>
       <c r="F834" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>689-7</v>
+        <v>2215-6</v>
       </c>
       <c r="B835" t="str">
-        <v>PERF ARMAF ODYSSEY TYRANT EDP 100ML</v>
+        <v>NUMBUZIN NO.9 NAD+COLLAGEN UNDER EYE PATCHES</v>
       </c>
       <c r="C835" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D835">
-        <v>18.5</v>
+        <v>29.99</v>
       </c>
       <c r="E835" t="str">
         <v/>
       </c>
       <c r="F835" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>691-0</v>
+        <v>2211-8</v>
       </c>
       <c r="B836" t="str">
-        <v>PERF ARMAF PRIVATE KEY TO MY LIFE 100ML</v>
+        <v>NUMBUZIN NO.9 NAD+RETINOL VOLUMETOX EYE CREAM 50 PEPTIDOS</v>
       </c>
       <c r="C836" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D836">
-        <v>35.99</v>
+        <v>29.99</v>
       </c>
       <c r="E836" t="str">
         <v/>
       </c>
       <c r="F836" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>692-7</v>
+        <v>2057-2</v>
       </c>
       <c r="B837" t="str">
-        <v>PERF ARMAF PRIVATE KEY TO MY LOVE 105ML</v>
+        <v>PACK V.S 2 PIEZAS AQUA KISS 75ML</v>
       </c>
       <c r="C837" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D837">
-        <v>34.99</v>
+        <v>25.99</v>
       </c>
       <c r="E837" t="str">
         <v/>
       </c>
       <c r="F837" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>693-4</v>
+        <v>2460-0</v>
       </c>
       <c r="B838" t="str">
-        <v>PERF ARMAF PRIVATE KEY TO MY SOUL 100ML</v>
+        <v>PACK V.S 2 PIEZAS LOVE SPELL ANTIGUA LETRA CURSIVA</v>
       </c>
       <c r="C838" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D838">
-        <v>34.99</v>
+        <v>25.99</v>
       </c>
       <c r="E838" t="str">
         <v/>
       </c>
       <c r="F838" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>694-1</v>
+        <v>2054-1</v>
       </c>
       <c r="B839" t="str">
-        <v>PERF ARMAF RED SKY EDP 105ML</v>
+        <v>PACK V.S 2 PIEZAS VELVET PETALS 75ML</v>
       </c>
       <c r="C839" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D839">
-        <v>27</v>
+        <v>25.99</v>
       </c>
       <c r="E839" t="str">
         <v/>
       </c>
       <c r="F839" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>1693-3</v>
+        <v>2053-4</v>
       </c>
       <c r="B840" t="str">
-        <v>PERF ARMANI ACQUA DI GIO EDP 75ML</v>
+        <v>PACK V.S 4 PIEZAS DE 75ML BRUMAS SHIMMER- THE BEST OF SHIMMER</v>
       </c>
       <c r="C840" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D840">
-        <v>89.99</v>
+        <v>39.99</v>
       </c>
       <c r="E840" t="str">
         <v/>
       </c>
       <c r="F840" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>1694-0</v>
+        <v>2465-5</v>
       </c>
       <c r="B841" t="str">
-        <v>PERF ARMANI ACQUA DI GIO PROFUNDO EDP 100ML</v>
+        <v>PACK V.S 4 PIEZAS DE BRUMAS GURMET CAKE/SUGAR/CANDY/FRUIT</v>
       </c>
       <c r="C841" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D841">
-        <v>99.99</v>
+        <v>32.99</v>
       </c>
       <c r="E841" t="str">
         <v/>
       </c>
       <c r="F841" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>1695-7</v>
+        <v>2169-2</v>
       </c>
       <c r="B842" t="str">
-        <v>PERF ARMANI ACQUA DI GIOIA EDP INTENSE 100ML FEM</v>
+        <v>PACK V.S 4 PIEZAS DE BRUMAS-NATURAL/A MOMENT TO FEEL IT ALL</v>
       </c>
       <c r="C842" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D842">
-        <v>89.99</v>
+        <v>39.99</v>
       </c>
       <c r="E842" t="str">
         <v/>
       </c>
       <c r="F842" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>1696-4</v>
+        <v>1072-6</v>
       </c>
       <c r="B843" t="str">
-        <v>PERF ARMANI CODE EDP 75ML FEMENINO</v>
+        <v>PACK V.S CREMA+BRUMAS PURE Y VELVET 4 PIEZAS</v>
       </c>
       <c r="C843" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D843">
-        <v>85</v>
+        <v>35.99</v>
       </c>
       <c r="E843" t="str">
         <v/>
       </c>
       <c r="F843" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>1697-1</v>
+        <v>2461-7</v>
       </c>
       <c r="B844" t="str">
-        <v>PERF ARMANI SI PASSIONE EDP 100ML</v>
+        <v>PACK V.S MALETA 10X75ML MINI BRUMAS NORMAL</v>
       </c>
       <c r="C844" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D844">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="E844" t="str">
         <v/>
       </c>
       <c r="F844" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>1525-7</v>
+        <v>2464-8</v>
       </c>
       <c r="B845" t="str">
-        <v>PERF ASDAAF AMEER AL ARAB BLACK 100ML</v>
+        <v>PACK V.S SET DE LIP GLOSS C/SABOR X5 13ML</v>
       </c>
       <c r="C845" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D845">
-        <v>14.99</v>
+        <v>49.99</v>
       </c>
       <c r="E845" t="str">
         <v/>
       </c>
       <c r="F845" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>1526-4</v>
+        <v>2462-4</v>
       </c>
       <c r="B846" t="str">
-        <v>PERF ASDAAF AMEER AL ARAB IMPERIUM EDP 100ML</v>
+        <v>PACK V.S TRAVEL CASE 4 PIEZAS POMEGRANTE Y LOTUS 3X75ML+85G</v>
       </c>
       <c r="C846" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D846">
-        <v>14.99</v>
+        <v>35.99</v>
       </c>
       <c r="E846" t="str">
         <v/>
       </c>
       <c r="F846" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>1527-1</v>
+        <v>1065-8</v>
       </c>
       <c r="B847" t="str">
-        <v>PERF ASDAAF AMEERT AL ARAB(ROJO) 100ML</v>
+        <v>PACK VICTORIA´S SECRET 2 PIEZAS LOVE SPELL</v>
       </c>
       <c r="C847" t="str">
-        <v>Sin categoría</v>
+        <v>VICTORIA´S SECRET</v>
       </c>
       <c r="D847">
-        <v>16.99</v>
+        <v>25.99</v>
       </c>
       <c r="E847" t="str">
         <v/>
       </c>
       <c r="F847" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>958-4</v>
+        <v>856-3</v>
       </c>
       <c r="B848" t="str">
-        <v>PERF AURORA CUBAN INSENCE EDP 100ML</v>
+        <v>PERF ANTONIO BANDERAS THE ICON EDP 100ML</v>
       </c>
       <c r="C848" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D848">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E848" t="str">
         <v/>
       </c>
       <c r="F848" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>961-4</v>
+        <v>850-1</v>
       </c>
       <c r="B849" t="str">
-        <v>PERF AURORA EQUESRIAN RODEO EDP 75ML</v>
+        <v>PERF ANTONTO BANDERAS BLUE SEDUCTION EDT 80ML FEM</v>
       </c>
       <c r="C849" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D849">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E849" t="str">
         <v/>
       </c>
       <c r="F849" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>960-7</v>
+        <v>851-8</v>
       </c>
       <c r="B850" t="str">
-        <v>PERF AURORA EQUESTRAIN CHEVALIER EDP 75ML</v>
+        <v>PERF ANTONTO BANDERAS GOLDEN SECRET 200ML MASCULINO</v>
       </c>
       <c r="C850" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D850">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E850" t="str">
         <v/>
       </c>
       <c r="F850" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>962-1</v>
+        <v>1695-7</v>
       </c>
       <c r="B851" t="str">
-        <v>PERF AURORA GLOBE MOON DUST EDP 100ML</v>
+        <v>PERF ARMANI ACQUA DI GIOIA EDP INTENSE 100ML FEM</v>
       </c>
       <c r="C851" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D851">
-        <v>35</v>
+        <v>89.99</v>
       </c>
       <c r="E851" t="str">
         <v/>
       </c>
       <c r="F851" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>964-5</v>
+        <v>1887-6</v>
       </c>
       <c r="B852" t="str">
-        <v>PERF AURORA GLOBE SAFERON EXTRAIT EDP 100ML</v>
+        <v>PERF ARMANI EMPORIO STRONGER WITH YOU EDT 100ML</v>
       </c>
       <c r="C852" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D852">
-        <v>34</v>
+        <v>77.99</v>
       </c>
       <c r="E852" t="str">
         <v/>
       </c>
       <c r="F852" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>965-2</v>
+        <v>1525-7</v>
       </c>
       <c r="B853" t="str">
-        <v>PERF AURORA LORD INTENSE FOR MEN EDP 100ML</v>
+        <v>PERF ASDAAF AMEER AL ARAB BLACK 100ML</v>
       </c>
       <c r="C853" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D853">
-        <v>21</v>
+        <v>14.99</v>
       </c>
       <c r="E853" t="str">
         <v/>
       </c>
       <c r="F853" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>966-9</v>
+        <v>1526-4</v>
       </c>
       <c r="B854" t="str">
-        <v>PERF AURORA LORD SPORT FOR MEN EDP 100ML</v>
+        <v>PERF ASDAAF AMEER AL ARAB IMPERIUM EDP 100ML</v>
       </c>
       <c r="C854" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D854">
-        <v>20</v>
+        <v>14.99</v>
       </c>
       <c r="E854" t="str">
         <v/>
       </c>
       <c r="F854" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>967-6</v>
+        <v>2545-4</v>
       </c>
       <c r="B855" t="str">
-        <v>PERF AURORA MELODY EDP 100ML FEM</v>
+        <v>PERF ASDAAF AMEERT AL ARAB SUGAR CROWN EDP 100ML</v>
       </c>
       <c r="C855" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D855">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E855" t="str">
         <v/>
       </c>
       <c r="F855" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>968-3</v>
+        <v>1527-1</v>
       </c>
       <c r="B856" t="str">
-        <v>PERF AURORA MONUMENY POUR HOMME EDP 75ML MASC</v>
+        <v>PERF ASDAAF AMEERT AL ARAB(ROJO) 100ML</v>
       </c>
       <c r="C856" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D856">
-        <v>27</v>
+        <v>16.99</v>
       </c>
       <c r="E856" t="str">
         <v/>
       </c>
       <c r="F856" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>969-0</v>
+        <v>2300-9</v>
       </c>
       <c r="B857" t="str">
-        <v>PERF AURORA VOYAGER SILVER EDP 100ML MASC</v>
+        <v>PERF ATTRACIONE MEN PERFUME DE FEROMONAS ROJO 25ML</v>
       </c>
       <c r="C857" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D857">
-        <v>25</v>
+        <v>13.99</v>
       </c>
       <c r="E857" t="str">
         <v/>
       </c>
       <c r="F857" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>454-1</v>
+        <v>2170-8</v>
       </c>
       <c r="B858" t="str">
-        <v>PERF AZHA AGARWOOD AMBER EDP 100ML</v>
+        <v>PERF AURA ABRAJ INDIGO VEIL 100ML</v>
       </c>
       <c r="C858" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D858">
-        <v>37</v>
+        <v>31.99</v>
       </c>
       <c r="E858" t="str">
         <v/>
       </c>
       <c r="F858" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>455-8</v>
+        <v>2171-5</v>
       </c>
       <c r="B859" t="str">
-        <v>PERF AZHA AL NUJUM EDP 100ML</v>
+        <v>PERF AURA ABRAJ RUBY MAJESTY 100ML</v>
       </c>
       <c r="C859" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D859">
-        <v>34</v>
+        <v>31.99</v>
       </c>
       <c r="E859" t="str">
         <v/>
       </c>
       <c r="F859" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>456-5</v>
+        <v>2172-2</v>
       </c>
       <c r="B860" t="str">
-        <v>PERF AZHA AMAL FOR EDP 100ML</v>
+        <v>PERF AURA ABRAJ TWILIGHT DRAFE 100ML</v>
       </c>
       <c r="C860" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D860">
-        <v>34</v>
+        <v>31.99</v>
       </c>
       <c r="E860" t="str">
         <v/>
       </c>
       <c r="F860" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>457-2</v>
+        <v>2173-9</v>
       </c>
       <c r="B861" t="str">
-        <v>PERF AZHA ASHES OF THE MOON 100ML</v>
+        <v>PERF AURA AMEER ASH 100ML</v>
       </c>
       <c r="C861" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D861">
-        <v>34</v>
+        <v>31.99</v>
       </c>
       <c r="E861" t="str">
         <v/>
       </c>
       <c r="F861" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>458-9</v>
+        <v>2174-6</v>
       </c>
       <c r="B862" t="str">
-        <v>PERF AZHA ICEBEGR EDP FOR HIM 100ML</v>
+        <v>PERF AURA AMEER BLACK EDITION 100ML</v>
       </c>
       <c r="C862" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D862">
-        <v>25.5</v>
+        <v>31.99</v>
       </c>
       <c r="E862" t="str">
         <v/>
       </c>
       <c r="F862" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>459-6</v>
+        <v>2175-3</v>
       </c>
       <c r="B863" t="str">
-        <v>PERF AZHA ISLAND EDP FOR HIM 100ML</v>
+        <v>PERF AURA AMEERAH AI WARD 100ML</v>
       </c>
       <c r="C863" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D863">
-        <v>25.5</v>
+        <v>31.99</v>
       </c>
       <c r="E863" t="str">
         <v/>
       </c>
       <c r="F863" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>460-2</v>
+        <v>2176-0</v>
       </c>
       <c r="B864" t="str">
-        <v>PERF AZHA KALIMAT EDP FOR HIM 100ML</v>
+        <v>PERF AURA AMEERAH GORGEOUS 100ML</v>
       </c>
       <c r="C864" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D864">
-        <v>25.5</v>
+        <v>31.99</v>
       </c>
       <c r="E864" t="str">
         <v/>
       </c>
       <c r="F864" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>461-9</v>
+        <v>2177-7</v>
       </c>
       <c r="B865" t="str">
-        <v>PERF AZHA MOUNTALINEER EDP 100ML</v>
+        <v>PERF AURA BLUE WAVE 100ML</v>
       </c>
       <c r="C865" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D865">
-        <v>26.2</v>
+        <v>31.99</v>
       </c>
       <c r="E865" t="str">
         <v/>
       </c>
       <c r="F865" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>462-6</v>
+        <v>2178-4</v>
       </c>
       <c r="B866" t="str">
-        <v>PERF AZHA MUMTAZ EDP FOR HER 100ML</v>
+        <v>PERF AURA CHARISMA FOR HER 100ML</v>
       </c>
       <c r="C866" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D866">
-        <v>25.5</v>
+        <v>31.99</v>
       </c>
       <c r="E866" t="str">
         <v/>
       </c>
       <c r="F866" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>463-3</v>
+        <v>2179-1</v>
       </c>
       <c r="B867" t="str">
-        <v>PERF AZHA NAHR EDP FOR HER 100ML</v>
+        <v>PERF AURA CHARISMA FOR HIM 100ML</v>
       </c>
       <c r="C867" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D867">
-        <v>25.5</v>
+        <v>31.99</v>
       </c>
       <c r="E867" t="str">
         <v/>
       </c>
       <c r="F867" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>464-0</v>
+        <v>2180-7</v>
       </c>
       <c r="B868" t="str">
-        <v>PERF AZHA NOOR EDP 100ML</v>
+        <v>PERF AURA ELEGANCE ELIXIR 100ML</v>
       </c>
       <c r="C868" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D868">
-        <v>37</v>
+        <v>31.99</v>
       </c>
       <c r="E868" t="str">
         <v/>
       </c>
       <c r="F868" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>465-7</v>
+        <v>2181-4</v>
       </c>
       <c r="B869" t="str">
-        <v>PERF AZHA NURA EDO FOR HER 100ML</v>
+        <v>PERF AURA FAWAH FRESH 100ML</v>
       </c>
       <c r="C869" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D869">
-        <v>25.5</v>
+        <v>31.99</v>
       </c>
       <c r="E869" t="str">
         <v/>
       </c>
       <c r="F869" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>466-4</v>
+        <v>2182-1</v>
       </c>
       <c r="B870" t="str">
-        <v>PERF AZHA OCEAN BREEZE EDP 100ML</v>
+        <v>PERF AURA FREEDOM WHISPERER 100ML</v>
       </c>
       <c r="C870" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D870">
-        <v>20</v>
+        <v>31.99</v>
       </c>
       <c r="E870" t="str">
         <v/>
       </c>
       <c r="F870" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>467-1</v>
+        <v>2183-8</v>
       </c>
       <c r="B871" t="str">
-        <v>PERF AZHA QAMAR EDP 100ML</v>
+        <v>PERF AURA FUTURE BLUE 100ML</v>
       </c>
       <c r="C871" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D871">
-        <v>34</v>
+        <v>25.99</v>
       </c>
       <c r="E871" t="str">
         <v/>
       </c>
       <c r="F871" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>468-8</v>
+        <v>2184-5</v>
       </c>
       <c r="B872" t="str">
-        <v>PERF AZHA SHAIKH RASHID EDP 100ML</v>
+        <v>PERF AURA GOLDEN AURA 100ML</v>
       </c>
       <c r="C872" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D872">
-        <v>42</v>
+        <v>25.99</v>
       </c>
       <c r="E872" t="str">
         <v/>
       </c>
       <c r="F872" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>469-5</v>
+        <v>2185-2</v>
       </c>
       <c r="B873" t="str">
-        <v>PERF AZHA SHINING LAYAL EDP 100ML</v>
+        <v>PERF AURA HAREER 100ML</v>
       </c>
       <c r="C873" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D873">
-        <v>27.2</v>
+        <v>25.99</v>
       </c>
       <c r="E873" t="str">
         <v/>
       </c>
       <c r="F873" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>470-1</v>
+        <v>2187-6</v>
       </c>
       <c r="B874" t="str">
-        <v>PERF AZHA SULTANA EDP FOR HER 100ML</v>
+        <v>PERF AURA HAREER DREAM 100ML</v>
       </c>
       <c r="C874" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D874">
-        <v>26</v>
+        <v>25.99</v>
       </c>
       <c r="E874" t="str">
         <v/>
       </c>
       <c r="F874" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>471-8</v>
+        <v>2186-9</v>
       </c>
       <c r="B875" t="str">
-        <v>PERF AZHA VERTE EDP 100ML</v>
+        <v>PERF AURA HAREER PINK 100ML</v>
       </c>
       <c r="C875" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D875">
-        <v>27.2</v>
+        <v>25.99</v>
       </c>
       <c r="E875" t="str">
         <v/>
       </c>
       <c r="F875" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>472-5</v>
+        <v>2188-3</v>
       </c>
       <c r="B876" t="str">
-        <v>PERF AZHA VETIVER PEPPER EDP 100ML</v>
+        <v>PERF AURA HAREER ROSE 100ML</v>
       </c>
       <c r="C876" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D876">
-        <v>37</v>
+        <v>25.99</v>
       </c>
       <c r="E876" t="str">
         <v/>
       </c>
       <c r="F876" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>473-2</v>
+        <v>2189-0</v>
       </c>
       <c r="B877" t="str">
-        <v>PERF AZHA ZAHRA EDP FOR HER 100ML</v>
+        <v>PERF AURA JUNOON DESIRE 100ML</v>
       </c>
       <c r="C877" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D877">
-        <v>26</v>
+        <v>28.99</v>
       </c>
       <c r="E877" t="str">
         <v/>
       </c>
       <c r="F877" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>1698-8</v>
+        <v>2190-6</v>
       </c>
       <c r="B878" t="str">
-        <v>PERF AZZARO THE MOST WANTED EDP INTENSE 100ML MASCULINO</v>
+        <v>PERF AURA JUNOON EXTREME 100ML</v>
       </c>
       <c r="C878" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D878">
-        <v>69.99</v>
+        <v>28.99</v>
       </c>
       <c r="E878" t="str">
         <v/>
       </c>
       <c r="F878" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>519-7</v>
+        <v>2191-3</v>
       </c>
       <c r="B879" t="str">
-        <v>PERF BHARARA BLUE SINGLE 100ML</v>
+        <v>PERF AURA JUNOON ROMANCE 100ML</v>
       </c>
       <c r="C879" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D879">
-        <v>37</v>
+        <v>28.99</v>
       </c>
       <c r="E879" t="str">
         <v/>
       </c>
       <c r="F879" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>520-3</v>
+        <v>2192-0</v>
       </c>
       <c r="B880" t="str">
-        <v>PERF BHARARA DOUBLE BLUE 100ML</v>
+        <v>PERF AURA KALEMAT EDP 100ML</v>
       </c>
       <c r="C880" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D880">
-        <v>33</v>
+        <v>28.99</v>
       </c>
       <c r="E880" t="str">
         <v/>
       </c>
       <c r="F880" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>521-0</v>
+        <v>2193-7</v>
       </c>
       <c r="B881" t="str">
-        <v>PERF BHARARA GODDESS 100ML</v>
+        <v>PERF AURA KALEMAT ROGUE 100ML</v>
       </c>
       <c r="C881" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D881">
-        <v>38</v>
+        <v>28.99</v>
       </c>
       <c r="E881" t="str">
         <v/>
       </c>
       <c r="F881" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>1129-7</v>
+        <v>2194-4</v>
       </c>
       <c r="B882" t="str">
-        <v>PERF BHARARA KING EDP 100ML</v>
+        <v>PERF AURA LE AURA NOIR 100ML</v>
       </c>
       <c r="C882" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D882">
-        <v>40</v>
+        <v>35.99</v>
       </c>
       <c r="E882" t="str">
         <v/>
       </c>
       <c r="F882" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>591-3</v>
+        <v>2195-1</v>
       </c>
       <c r="B883" t="str">
-        <v>PERF BHARARA KING PARFUM 100ML</v>
+        <v>PERF AURA LE AURA ORIENTAL 100ML</v>
       </c>
       <c r="C883" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D883">
-        <v>51.99</v>
+        <v>35.99</v>
       </c>
       <c r="E883" t="str">
         <v/>
       </c>
       <c r="F883" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>522-7</v>
+        <v>2196-8</v>
       </c>
       <c r="B884" t="str">
-        <v>PERF BHARARA NICHE 100ML</v>
+        <v>PERF AURA MY LOVE 100ML</v>
       </c>
       <c r="C884" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D884">
-        <v>36</v>
+        <v>35.99</v>
       </c>
       <c r="E884" t="str">
         <v/>
       </c>
       <c r="F884" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>523-4</v>
+        <v>2197-5</v>
       </c>
       <c r="B885" t="str">
-        <v>PERF BHARARA NICHE FEMME 100ML</v>
+        <v>PERF AURA PRESTIGE GOLD 100ML</v>
       </c>
       <c r="C885" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D885">
-        <v>38</v>
+        <v>35.99</v>
       </c>
       <c r="E885" t="str">
         <v/>
       </c>
       <c r="F885" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>601-9</v>
+        <v>2198-2</v>
       </c>
       <c r="B886" t="str">
-        <v>PERF BHARARA PHAROAH I</v>
+        <v>PERF AURA PRESTIGE IMAGINATION 100ML</v>
       </c>
       <c r="C886" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D886">
-        <v>66</v>
+        <v>25.99</v>
       </c>
       <c r="E886" t="str">
         <v/>
       </c>
       <c r="F886" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>525-8</v>
+        <v>2199-9</v>
       </c>
       <c r="B887" t="str">
-        <v>PERF BHARARA PHAROAH II 100ML</v>
+        <v>PERF AURA ROYAL WHITE 100ML</v>
       </c>
       <c r="C887" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D887">
-        <v>57</v>
+        <v>25.99</v>
       </c>
       <c r="E887" t="str">
         <v/>
       </c>
       <c r="F887" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>526-5</v>
+        <v>958-4</v>
       </c>
       <c r="B888" t="str">
-        <v>PERF BHARARA QUEEN 100ML</v>
+        <v>PERF AURORA CUBAN INSENCE EDP 100ML</v>
       </c>
       <c r="C888" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D888">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E888" t="str">
         <v/>
       </c>
       <c r="F888" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>527-2</v>
+        <v>961-4</v>
       </c>
       <c r="B889" t="str">
-        <v>PERF BHARARA ROSE 100ML</v>
+        <v>PERF AURORA EQUESRIAN RODEO EDP 75ML</v>
       </c>
       <c r="C889" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D889">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="E889" t="str">
         <v/>
       </c>
       <c r="F889" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>528-9</v>
+        <v>960-7</v>
       </c>
       <c r="B890" t="str">
-        <v>PERF BHARARA SCARLET 100ML</v>
+        <v>PERF AURORA EQUESTRAIN CHEVALIER EDP 75ML</v>
       </c>
       <c r="C890" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D890">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="E890" t="str">
         <v/>
       </c>
       <c r="F890" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>559-3</v>
+        <v>962-1</v>
       </c>
       <c r="B891" t="str">
-        <v>PERF BHARARA VIKIKNG BEIRUT 100ML</v>
+        <v>PERF AURORA GLOBE MOON DUST EDP 100ML</v>
       </c>
       <c r="C891" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D891">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E891" t="str">
         <v/>
       </c>
       <c r="F891" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>529-6</v>
+        <v>964-5</v>
       </c>
       <c r="B892" t="str">
-        <v>PERF BHARARA VIKING CAIRO 100ML</v>
+        <v>PERF AURORA GLOBE SAFERON EXTRAIT EDP 100ML</v>
       </c>
       <c r="C892" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D892">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E892" t="str">
         <v/>
       </c>
       <c r="F892" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>530-2</v>
+        <v>965-2</v>
       </c>
       <c r="B893" t="str">
-        <v>PERF BHARARA VIKING DUBAI 100ML</v>
+        <v>PERF AURORA LORD INTENSE FOR MEN EDP 100ML</v>
       </c>
       <c r="C893" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D893">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E893" t="str">
         <v/>
       </c>
       <c r="F893" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>531-9</v>
+        <v>966-9</v>
       </c>
       <c r="B894" t="str">
-        <v>PERF BHARARA VIKING KASHMIR 100ML</v>
+        <v>PERF AURORA LORD SPORT FOR MEN EDP 100ML</v>
       </c>
       <c r="C894" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D894">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E894" t="str">
         <v/>
       </c>
       <c r="F894" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>532-6</v>
+        <v>967-6</v>
       </c>
       <c r="B895" t="str">
-        <v>PERF BHARARA VIKING RIO 100ML</v>
+        <v>PERF AURORA MELODY EDP 100ML FEM</v>
       </c>
       <c r="C895" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D895">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="E895" t="str">
         <v/>
       </c>
       <c r="F895" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>1699-5</v>
+        <v>968-3</v>
       </c>
       <c r="B896" t="str">
-        <v>PERF BILLIE EILISH YOUR TURN EDP 100ML</v>
+        <v>PERF AURORA MONUMENY POUR HOMME EDP 75ML MASC</v>
       </c>
       <c r="C896" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D896">
-        <v>69.99</v>
+        <v>27</v>
       </c>
       <c r="E896" t="str">
         <v/>
       </c>
       <c r="F896" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>1700-8</v>
+        <v>969-0</v>
       </c>
       <c r="B897" t="str">
-        <v>PERF BVLGARI MAN IN BLACK PARFUM 100ML MASC</v>
+        <v>PERF AURORA VOYAGER SILVER EDP 100ML MASC</v>
       </c>
       <c r="C897" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D897">
-        <v>125.99</v>
+        <v>25</v>
       </c>
       <c r="E897" t="str">
         <v/>
       </c>
       <c r="F897" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>1701-5</v>
+        <v>2301-6</v>
       </c>
       <c r="B898" t="str">
-        <v>PERF BVLGARI OMNIA AMETHYSTE EDT 100ML FEME</v>
+        <v>PERF AZZARO CHROME EDT 100ML</v>
       </c>
       <c r="C898" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D898">
-        <v>99.99</v>
+        <v>39.99</v>
       </c>
       <c r="E898" t="str">
         <v/>
       </c>
       <c r="F898" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>1528-8</v>
+        <v>2302-3</v>
       </c>
       <c r="B899" t="str">
-        <v>PERF CAROLINA H. 212 EDT 100ML FEMENINO</v>
+        <v>PERF AZZARO POUR ELLE EDP 100ML FEM</v>
       </c>
       <c r="C899" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D899">
-        <v>70.99</v>
+        <v>35</v>
       </c>
       <c r="E899" t="str">
         <v/>
       </c>
       <c r="F899" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>1529-5</v>
+        <v>2618-5</v>
       </c>
       <c r="B900" t="str">
-        <v>PERF CAROLINA H. 212 EDT 100ML MASCULINO</v>
+        <v>PERF AZZARO POUR HOMME EDT 100ML</v>
       </c>
       <c r="C900" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D900">
-        <v>60.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>28.99</v>
+      </c>
+      <c r="E900">
+        <v>69.99</v>
       </c>
       <c r="F900" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>1530-1</v>
+        <v>2303-0</v>
       </c>
       <c r="B901" t="str">
-        <v>PERF CAROLINA H. 212 VIP BLACK EDP 100ML MASCULINO</v>
+        <v>PERF AZZARO WANTED GIRL TONIC EDT 80MLFEM</v>
       </c>
       <c r="C901" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D901">
-        <v>66.99</v>
+        <v>35</v>
       </c>
       <c r="E901" t="str">
         <v/>
       </c>
       <c r="F901" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>1702-2</v>
+        <v>1896-8</v>
       </c>
       <c r="B902" t="str">
-        <v>PERF CAROLINA H. 212 VIP BLACK EDP NYC RODEO LIMETED EDITION 100ML MAS</v>
+        <v>PERF BILLIE EILISH EDP 100ML</v>
       </c>
       <c r="C902" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D902">
-        <v>79.99</v>
+        <v>72.99</v>
       </c>
       <c r="E902" t="str">
         <v/>
       </c>
       <c r="F902" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>1703-9</v>
+        <v>1699-5</v>
       </c>
       <c r="B903" t="str">
-        <v>PERF CAROLINA H. 212 VIP EDP 80ML FEME</v>
+        <v>PERF BILLIE EILISH YOUR TURN EDP 100ML</v>
       </c>
       <c r="C903" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D903">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
       <c r="E903" t="str">
         <v/>
       </c>
       <c r="F903" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>1545-5</v>
+        <v>2304-7</v>
       </c>
       <c r="B904" t="str">
-        <v>PERF CAROLINA H. 212 VIP ROSE 80ML FEMENINO</v>
+        <v>PERF BRITNEY SPEARS CURIOUS EDP 100ML FEM</v>
       </c>
       <c r="C904" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D904">
-        <v>70</v>
+        <v>23.99</v>
       </c>
       <c r="E904" t="str">
         <v/>
       </c>
       <c r="F904" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>1531-8</v>
+        <v>1898-2</v>
       </c>
       <c r="B905" t="str">
-        <v>PERF CAROLINA H. 212 VIP ROSE ELIXIR 80ML FEMENINO</v>
+        <v>PERF BRITNEY SPEARS FANTASY EDP 100ML</v>
       </c>
       <c r="C905" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D905">
-        <v>70</v>
+        <v>32.99</v>
       </c>
       <c r="E905" t="str">
         <v/>
       </c>
       <c r="F905" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>1532-5</v>
+        <v>2442-6</v>
       </c>
       <c r="B906" t="str">
-        <v>PERF CAROLINA H. BAD BOY ELIXIR EDP 100ML MASCULINO</v>
+        <v>PERF BRITNEY SPEARS MIDNIGHT EDP 100ML FEME</v>
       </c>
       <c r="C906" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D906">
-        <v>75</v>
+        <v>27.99</v>
       </c>
       <c r="E906" t="str">
         <v/>
       </c>
       <c r="F906" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>1533-2</v>
+        <v>1700-8</v>
       </c>
       <c r="B907" t="str">
-        <v>PERF CAROLINA H. CH CHIC EDT 100ML MASCULINO</v>
+        <v>PERF BVLGARI MAN IN BLACK PARFUM 100ML MASC</v>
       </c>
       <c r="C907" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D907">
-        <v>49.99</v>
+        <v>125.99</v>
       </c>
       <c r="E907" t="str">
         <v/>
       </c>
       <c r="F907" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>1534-9</v>
+        <v>1701-5</v>
       </c>
       <c r="B908" t="str">
-        <v>PERF CAROLINA H. CH MEN EDT 100ML MASCULINO</v>
+        <v>PERF BVLGARI OMNIA AMETHYSTE EDT 100ML FEME</v>
       </c>
       <c r="C908" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D908">
-        <v>74.99</v>
+        <v>99.99</v>
       </c>
       <c r="E908" t="str">
         <v/>
       </c>
       <c r="F908" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>1535-6</v>
+        <v>2520-1</v>
       </c>
       <c r="B909" t="str">
-        <v>PERF CAROLINA H. GOOD GIRL BLUSH BOWTATIC EDP 80ML FEMININO</v>
+        <v>PERF CACHAREL AMOR AMOR EDT 100ML FEM</v>
       </c>
       <c r="C909" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D909">
-        <v>110.99</v>
+        <v>35</v>
       </c>
       <c r="E909" t="str">
         <v/>
       </c>
       <c r="F909" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>1704-6</v>
+        <v>1908-8</v>
       </c>
       <c r="B910" t="str">
-        <v>PERF CAROLINA H. GOOD GIRL EDP LEGERE 80ML</v>
+        <v>PERF CALVIN KLEIN BEAUTY EDP 100ML FEM</v>
       </c>
       <c r="C910" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D910">
-        <v>79.99</v>
+        <v>47.99</v>
       </c>
       <c r="E910" t="str">
         <v/>
       </c>
       <c r="F910" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>1815-9</v>
+        <v>2443-3</v>
       </c>
       <c r="B911" t="str">
-        <v>PERF CAROLINA H. LA BOMBA EDP 80ML</v>
+        <v>PERF CALVIN KLEIN CK BE EDT 100ML NEGRO</v>
       </c>
       <c r="C911" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D911">
-        <v>99.99</v>
+        <v>22.99</v>
       </c>
       <c r="E911" t="str">
         <v/>
       </c>
       <c r="F911" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>1816-6</v>
+        <v>2353-5</v>
       </c>
       <c r="B912" t="str">
-        <v>PERF CAROLINA H. VERRY GOOD GIRL GLAM PARFUM 80ML</v>
+        <v>PERF CALVIN KLEIN CK ONE EDT 100ML MASCULINO</v>
       </c>
       <c r="C912" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D912">
-        <v>79.99</v>
+        <v>29.99</v>
       </c>
       <c r="E912" t="str">
         <v/>
       </c>
       <c r="F912" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>1705-3</v>
+        <v>1909-5</v>
       </c>
       <c r="B913" t="str">
-        <v>PERF CHANEL BLEU DE CHANEL EDP 50ML</v>
+        <v>PERF CALVIN KLEIN EUPHORIA EDP 50ML FEM</v>
       </c>
       <c r="C913" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D913">
-        <v>119.99</v>
+        <v>45.99</v>
       </c>
       <c r="E913" t="str">
         <v/>
       </c>
       <c r="F913" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>1707-7</v>
+        <v>1528-8</v>
       </c>
       <c r="B914" t="str">
-        <v>PERF CHANEL CHANCE EDT 100ML FEM</v>
+        <v>PERF CAROLINA H. 212 EDT 100ML FEMENINO</v>
       </c>
       <c r="C914" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D914">
-        <v>125</v>
+        <v>70.99</v>
       </c>
       <c r="E914" t="str">
         <v/>
       </c>
       <c r="F914" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>1708-4</v>
+        <v>1972-9</v>
       </c>
       <c r="B915" t="str">
-        <v>PERF CHANEL COCO MADEMOISELLE EDP 50ML</v>
+        <v>PERF CAROLINA H. 212 HEROES LAUNDRY COLLECTOR EDITION EDP 80ML FEM</v>
       </c>
       <c r="C915" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D915">
-        <v>109.99</v>
+        <v>75.99</v>
       </c>
       <c r="E915" t="str">
         <v/>
       </c>
       <c r="F915" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>602-6</v>
+        <v>2621-5</v>
       </c>
       <c r="B916" t="str">
-        <v>PERF CREED AVENTUS ABSOLU EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 HEROES MEN FOREVER YOUNG EDT 90ML</v>
       </c>
       <c r="C916" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D916">
-        <v>400</v>
-[...2 lines deleted...]
-        <v/>
+        <v>68.99</v>
+      </c>
+      <c r="E916">
+        <v>75.99</v>
       </c>
       <c r="F916" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>1504-2</v>
+        <v>1973-6</v>
       </c>
       <c r="B917" t="str">
-        <v>PERF CREED AVENTUS FOR HER EDP 75ML</v>
+        <v>PERF CAROLINA H. 212 MEN HEROES MTV EDP 90ML</v>
       </c>
       <c r="C917" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D917">
-        <v>230</v>
+        <v>89.99</v>
       </c>
       <c r="E917" t="str">
         <v/>
       </c>
       <c r="F917" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>865-5</v>
+        <v>2622-2</v>
       </c>
       <c r="B918" t="str">
-        <v>PERF CREED CARMINA EDP 75ML FEM</v>
+        <v>PERF CAROLINA H. 212 MEN NYC EDT 200ML</v>
       </c>
       <c r="C918" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D918">
-        <v>230</v>
+        <v>89.99</v>
       </c>
       <c r="E918" t="str">
         <v/>
       </c>
       <c r="F918" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>866-2</v>
+        <v>1974-3</v>
       </c>
       <c r="B919" t="str">
-        <v>PERF CREED CENTAURUS EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 SEXY EDP 100ML FEM</v>
       </c>
       <c r="C919" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D919">
-        <v>300</v>
+        <v>89.99</v>
       </c>
       <c r="E919" t="str">
         <v/>
       </c>
       <c r="F919" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>867-9</v>
+        <v>1975-0</v>
       </c>
       <c r="B920" t="str">
-        <v>PERF CREED DELPHINUS EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 SEXY MEN EDT 100ML</v>
       </c>
       <c r="C920" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D920">
-        <v>300</v>
+        <v>60.99</v>
       </c>
       <c r="E920" t="str">
         <v/>
       </c>
       <c r="F920" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>868-6</v>
+        <v>2306-1</v>
       </c>
       <c r="B921" t="str">
-        <v>PERF CREED GREEN IRISH TWEED EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP BLACK EDP 50ML MASCULINO</v>
       </c>
       <c r="C921" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D921">
-        <v>250</v>
+        <v>61.99</v>
       </c>
       <c r="E921" t="str">
         <v/>
       </c>
       <c r="F921" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>869-3</v>
+        <v>1702-2</v>
       </c>
       <c r="B922" t="str">
-        <v>PERF CREED NEROLI SAUVAGE 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP BLACK EDP NYC RODEO LIMETED EDITION 100ML MAS</v>
       </c>
       <c r="C922" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D922">
-        <v>250</v>
+        <v>79.99</v>
       </c>
       <c r="E922" t="str">
         <v/>
       </c>
       <c r="F922" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>870-9</v>
+        <v>2444-0</v>
       </c>
       <c r="B923" t="str">
-        <v>PERF CREED OUD ZARIAN EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP BLACK ELIXIR EDP 100ML</v>
       </c>
       <c r="C923" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D923">
-        <v>460</v>
+        <v>79.99</v>
       </c>
       <c r="E923" t="str">
         <v/>
       </c>
       <c r="F923" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>871-6</v>
+        <v>2307-8</v>
       </c>
       <c r="B924" t="str">
-        <v>PERF CREED QUEEN OF SILK EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP BLACK MTV EDP 100ML</v>
       </c>
       <c r="C924" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D924">
-        <v>280</v>
+        <v>64.99</v>
       </c>
       <c r="E924" t="str">
         <v/>
       </c>
       <c r="F924" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>872-3</v>
+        <v>1703-9</v>
       </c>
       <c r="B925" t="str">
-        <v>PERF CREED ROYAL PRINCESS OUD EDP 75ML</v>
+        <v>PERF CAROLINA H. 212 VIP EDP 80ML FEME</v>
       </c>
       <c r="C925" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D925">
-        <v>250</v>
+        <v>79.99</v>
       </c>
       <c r="E925" t="str">
         <v/>
       </c>
       <c r="F925" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>874-7</v>
+        <v>2459-4</v>
       </c>
       <c r="B926" t="str">
-        <v>PERF CREED ROYAL SPRING FLOWER EDP 75ML</v>
+        <v>PERF CAROLINA H. 212 VIP MEN EDT 100ML MASC</v>
       </c>
       <c r="C926" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D926">
-        <v>300</v>
+        <v>65.99</v>
       </c>
       <c r="E926" t="str">
         <v/>
       </c>
       <c r="F926" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>873-0</v>
+        <v>1911-8</v>
       </c>
       <c r="B927" t="str">
-        <v>PERF CREED ROYAL WATER EDO 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP MEN PARTY FEVER EDT 100ML</v>
       </c>
       <c r="C927" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D927">
-        <v>250</v>
+        <v>86.99</v>
       </c>
       <c r="E927" t="str">
         <v/>
       </c>
       <c r="F927" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>875-4</v>
+        <v>1531-8</v>
       </c>
       <c r="B928" t="str">
-        <v>PERF CREED TABAROME MILLESIME EDP 100ML</v>
+        <v>PERF CAROLINA H. 212 VIP ROSE ELIXIR 80ML FEMENINO</v>
       </c>
       <c r="C928" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D928">
-        <v>235</v>
+        <v>89.99</v>
       </c>
       <c r="E928" t="str">
         <v/>
       </c>
       <c r="F928" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>1505-9</v>
+        <v>2308-5</v>
       </c>
       <c r="B929" t="str">
-        <v>PERF CREED VIKING COLOGNE 100ML MASCULINO</v>
+        <v>PERF CAROLINA H. 212 VIP ROSE I LOVE NY EDIT EDP 80ML</v>
       </c>
       <c r="C929" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D929">
-        <v>260</v>
+        <v>63.49</v>
       </c>
       <c r="E929" t="str">
         <v/>
       </c>
       <c r="F929" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>876-1</v>
+        <v>1977-4</v>
       </c>
       <c r="B930" t="str">
-        <v>PERF CREED VIKING COLOGNE100ML MASCH (CX FEIA)</v>
+        <v>PERF CAROLINA H. 212 VIP ROSE NYC CAB EDITION EDP 80ML</v>
       </c>
       <c r="C930" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D930">
-        <v>220</v>
+        <v>89.99</v>
       </c>
       <c r="E930" t="str">
         <v/>
       </c>
       <c r="F930" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>877-8</v>
+        <v>1978-1</v>
       </c>
       <c r="B931" t="str">
-        <v>PERF CREED VIKING EDP 100ML</v>
+        <v>PERF CAROLINA H. BAD BOY COBALT EDP 100ML MASC</v>
       </c>
       <c r="C931" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D931">
-        <v>240</v>
+        <v>69.99</v>
       </c>
       <c r="E931" t="str">
         <v/>
       </c>
       <c r="F931" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>878-5</v>
+        <v>1912-5</v>
       </c>
       <c r="B932" t="str">
-        <v>PERF CREED VIRGIN ISLAND WATER</v>
+        <v>PERF CAROLINA H. BAD BOY EDT 100ML MASC</v>
       </c>
       <c r="C932" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D932">
-        <v>245</v>
+        <v>82.99</v>
       </c>
       <c r="E932" t="str">
         <v/>
       </c>
       <c r="F932" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>1709-1</v>
+        <v>1532-5</v>
       </c>
       <c r="B933" t="str">
-        <v>PERF DIOR J ADORE EDP 100ML FEM</v>
+        <v>PERF CAROLINA H. BAD BOY ELIXIR EDP 100ML MASCULINO</v>
       </c>
       <c r="C933" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D933">
-        <v>104.99</v>
+        <v>75</v>
       </c>
       <c r="E933" t="str">
         <v/>
       </c>
       <c r="F933" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>1817-3</v>
+        <v>1533-2</v>
       </c>
       <c r="B934" t="str">
-        <v>PERF DIOR MISS DIOR EDP 150ML</v>
+        <v>PERF CAROLINA H. CH CHIC EDT 100ML MASCULINO</v>
       </c>
       <c r="C934" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D934">
-        <v>125</v>
+        <v>49.99</v>
       </c>
       <c r="E934" t="str">
         <v/>
       </c>
       <c r="F934" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>1710-7</v>
+        <v>1534-9</v>
       </c>
       <c r="B935" t="str">
-        <v>PERF DIOR SAUVAGE EDP 100ML</v>
+        <v>PERF CAROLINA H. CH MEN EDT 100ML MASCULINO</v>
       </c>
       <c r="C935" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D935">
-        <v>99.99</v>
+        <v>74.99</v>
       </c>
       <c r="E935" t="str">
         <v/>
       </c>
       <c r="F935" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>1711-4</v>
+        <v>1535-6</v>
       </c>
       <c r="B936" t="str">
-        <v>PERF DIOR SAUVAGE ELIXIR 100ML</v>
+        <v>PERF CAROLINA H. GOOD GIRL BLUSH BOWTATIC EDP 80ML FEMININO</v>
       </c>
       <c r="C936" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D936">
-        <v>169.99</v>
+        <v>110.99</v>
       </c>
       <c r="E936" t="str">
         <v/>
       </c>
       <c r="F936" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>1818-0</v>
+        <v>2619-2</v>
       </c>
       <c r="B937" t="str">
-        <v>PERF DIOR SAUVAGE ELIXIR 60ML</v>
+        <v>PERF CAROLINA H. GOOD GIRL BLUSH EDP 80ML FEMININO</v>
       </c>
       <c r="C937" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D937">
-        <v>110</v>
-[...2 lines deleted...]
-        <v/>
+        <v>92.99</v>
+      </c>
+      <c r="E937">
+        <v>110.99</v>
       </c>
       <c r="F937" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>1713-8</v>
+        <v>2445-7</v>
       </c>
       <c r="B938" t="str">
-        <v>PERF DOLCE/GABANA POUR FEMME ROJO EDT 100ML</v>
+        <v>PERF CAROLINA H. GOOD GIRL BLUSH ELIXIR EDP 80ML</v>
       </c>
       <c r="C938" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D938">
-        <v>69.99</v>
+        <v>94.99</v>
       </c>
       <c r="E938" t="str">
         <v/>
       </c>
       <c r="F938" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>1712-1</v>
+        <v>2219-4</v>
       </c>
       <c r="B939" t="str">
-        <v>PERF DOLCE/GABANALIGHT BLUE EDT 100ML FEME</v>
+        <v>PERF CAROLINA H. GOOD GIRL EDP 80ML</v>
       </c>
       <c r="C939" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D939">
-        <v>69.99</v>
+        <v>81.99</v>
       </c>
       <c r="E939" t="str">
         <v/>
       </c>
       <c r="F939" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>1714-5</v>
+        <v>1704-6</v>
       </c>
       <c r="B940" t="str">
-        <v>PERF ELIE SAAB LE PARFUM EDP 90ML FEM</v>
+        <v>PERF CAROLINA H. GOOD GIRL EDP LEGERE 80ML</v>
       </c>
       <c r="C940" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D940">
-        <v>69.99</v>
+        <v>79.99</v>
       </c>
       <c r="E940" t="str">
         <v/>
       </c>
       <c r="F940" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>1819-7</v>
+        <v>2446-4</v>
       </c>
       <c r="B941" t="str">
-        <v>PERF FERRARI SCUDERIA RED EDT 125ML MASC</v>
+        <v>PERF CAROLINA H. GOOD GIRL JASMINE ABSOLUTE EDP 80ML</v>
       </c>
       <c r="C941" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D941">
-        <v>19.99</v>
+        <v>99.99</v>
       </c>
       <c r="E941" t="str">
         <v/>
       </c>
       <c r="F941" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>708-5</v>
+        <v>1979-8</v>
       </c>
       <c r="B942" t="str">
-        <v>PERF FRAGRANCE PRIVE S . NOBLE GEORGE EDP 70ML MAS</v>
+        <v>PERF CAROLINA H. GOOD GIRL POLKA PARADISE BLUSH EDP 80ML</v>
       </c>
       <c r="C942" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D942">
-        <v>12.5</v>
+        <v>90.99</v>
       </c>
       <c r="E942" t="str">
         <v/>
       </c>
       <c r="F942" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>695-8</v>
+        <v>2448-8</v>
       </c>
       <c r="B943" t="str">
-        <v>PERF FRAGRANCE WORLD ACE A EDP 80ML</v>
+        <v>PERF CAROLINA H. GOOD GIRL VERY EDP 80ML</v>
       </c>
       <c r="C943" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D943">
-        <v>17</v>
+        <v>84.99</v>
       </c>
       <c r="E943" t="str">
         <v/>
       </c>
       <c r="F943" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>696-5</v>
+        <v>1980-4</v>
       </c>
       <c r="B944" t="str">
-        <v>PERF FRAGRANCE WORLD AL EMIR EDP</v>
+        <v>PERF CAROLINA H. GOOD GIRL VERY ELIXIR EDP EDP 50ML</v>
       </c>
       <c r="C944" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D944">
-        <v>16</v>
+        <v>75.99</v>
       </c>
       <c r="E944" t="str">
         <v/>
       </c>
       <c r="F944" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>697-2</v>
+        <v>1913-2</v>
       </c>
       <c r="B945" t="str">
-        <v>PERF FRAGRANCE WORLD DEUX CENT DOUZE EDP 100ML FEM</v>
+        <v>PERF CAROLINA H. KIT BAD BOY EXTREME EDO 100ML+SHOWER+10ML</v>
       </c>
       <c r="C945" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D945">
-        <v>12.5</v>
+        <v>98.99</v>
       </c>
       <c r="E945" t="str">
         <v/>
       </c>
       <c r="F945" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>698-9</v>
+        <v>1815-9</v>
       </c>
       <c r="B946" t="str">
-        <v>PERF FRAGRANCE WORLD DEUX CENT SEXY EDP 100ML</v>
+        <v>PERF CAROLINA H. LA BOMBA EDP 80ML</v>
       </c>
       <c r="C946" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D946">
-        <v>12.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>95.99</v>
+      </c>
+      <c r="E946">
+        <v>99.99</v>
       </c>
       <c r="F946" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>699-6</v>
+        <v>2447-1</v>
       </c>
       <c r="B947" t="str">
-        <v>PERF FRAGRANCE WORLD FIERO BLEU EDP 100ML MASC</v>
+        <v>PERF CAROLINA H. NEW YORK EDT 100ML</v>
       </c>
       <c r="C947" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D947">
-        <v>12.5</v>
+        <v>55.99</v>
       </c>
       <c r="E947" t="str">
         <v/>
       </c>
       <c r="F947" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>700-9</v>
+        <v>1816-6</v>
       </c>
       <c r="B948" t="str">
-        <v>PERF FRAGRANCE WORLD GENUINE MAN ONLY EDP 100ML</v>
+        <v>PERF CAROLINA H. VERRY GOOD GIRL GLAM PARFUM 80ML</v>
       </c>
       <c r="C948" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D948">
-        <v>12.5</v>
+        <v>85.99</v>
       </c>
       <c r="E948" t="str">
         <v/>
       </c>
       <c r="F948" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>702-3</v>
+        <v>2521-8</v>
       </c>
       <c r="B949" t="str">
-        <v>PERF FRAGRANCE WORLD IS EDP 75ML</v>
+        <v>PERF CHANEL BLEU DE CHANEL EAU DE PARFUM 100ML</v>
       </c>
       <c r="C949" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D949">
-        <v>12.5</v>
+        <v>150.99</v>
       </c>
       <c r="E949" t="str">
         <v/>
       </c>
       <c r="F949" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>703-0</v>
+        <v>2522-5</v>
       </c>
       <c r="B950" t="str">
-        <v>PERF FRAGRANCE WORLD IS L AMOUR INTESNSE EDO 75ML</v>
+        <v>PERF CHANEL BLEU DE CHANEL EAU DE TOILETTE POUR HOMME 100ML</v>
       </c>
       <c r="C950" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D950">
-        <v>12.5</v>
+        <v>124.99</v>
       </c>
       <c r="E950" t="str">
         <v/>
       </c>
       <c r="F950" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>705-4</v>
+        <v>1705-3</v>
       </c>
       <c r="B951" t="str">
-        <v>PERF FRAGRANCE WORLD MONTE LEONE EMINENT EDP</v>
+        <v>PERF CHANEL BLEU DE CHANEL EDP 50ML</v>
       </c>
       <c r="C951" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D951">
-        <v>13.25</v>
-[...2 lines deleted...]
-        <v/>
+        <v>99.99</v>
+      </c>
+      <c r="E951">
+        <v>119.99</v>
       </c>
       <c r="F951" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>706-1</v>
+        <v>2523-2</v>
       </c>
       <c r="B952" t="str">
-        <v>PERF FRAGRANCE WORLD OUD NUCLEAR EDP 60ML</v>
+        <v>PERF CHANEL COCO MADEMOISELLE EAU DE PARFUM 100ML</v>
       </c>
       <c r="C952" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D952">
-        <v>17</v>
+        <v>169.99</v>
       </c>
       <c r="E952" t="str">
         <v/>
       </c>
       <c r="F952" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>707-8</v>
+        <v>2524-9</v>
       </c>
       <c r="B953" t="str">
-        <v>PERF FRAGRANCE WORLD PRIVE S.LOUIS QMBRE EDP 70ML</v>
+        <v>PERF CHANEL COCO MADEMOISELLE INTENSE EAU DE PARFUM 100ML</v>
       </c>
       <c r="C953" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D953">
-        <v>12.5</v>
+        <v>169.99</v>
       </c>
       <c r="E953" t="str">
         <v/>
       </c>
       <c r="F953" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>709-2</v>
+        <v>1981-1</v>
       </c>
       <c r="B954" t="str">
-        <v>PERF FRAGRANCE WORLD PROUD 0F YOU LEATHER EDP 100ML</v>
+        <v>PERF CHANEL N§5 EDP 100ML FEM</v>
       </c>
       <c r="C954" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D954">
-        <v>12</v>
+        <v>160.99</v>
       </c>
       <c r="E954" t="str">
         <v/>
       </c>
       <c r="F954" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>710-8</v>
+        <v>2542-3</v>
       </c>
       <c r="B955" t="str">
-        <v>PERF FRAGRANCE WORLD RENHIT EDP 100ML MASC</v>
+        <v>PERF CREED AVENTUS COLOGNE 100ML EDP MASC</v>
       </c>
       <c r="C955" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D955">
-        <v>12</v>
+        <v>345</v>
       </c>
       <c r="E955" t="str">
         <v/>
       </c>
       <c r="F955" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>711-5</v>
+        <v>603-3</v>
       </c>
       <c r="B956" t="str">
-        <v>PERF FRAGRANCE WORLD SHABAZ AMBER EDP 100ML</v>
+        <v>PERF CREED AVENTUS EDP 100ML</v>
       </c>
       <c r="C956" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D956">
-        <v>24</v>
+        <v>350</v>
       </c>
       <c r="E956" t="str">
         <v/>
       </c>
       <c r="F956" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>712-2</v>
+        <v>1504-2</v>
       </c>
       <c r="B957" t="str">
-        <v>PERF FRAGRANCE WORLD SHABAZ EDP 100ML</v>
+        <v>PERF CREED AVENTUS FOR HER EDP 75ML</v>
       </c>
       <c r="C957" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D957">
-        <v>24</v>
+        <v>230</v>
       </c>
       <c r="E957" t="str">
         <v/>
       </c>
       <c r="F957" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>713-9</v>
+        <v>865-5</v>
       </c>
       <c r="B958" t="str">
-        <v>PERF FRAGRANCE WORLD THE PLAYER 2 EDP 100ML</v>
+        <v>PERF CREED CARMINA EDP 75ML FEM</v>
       </c>
       <c r="C958" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D958">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="E958" t="str">
         <v/>
       </c>
       <c r="F958" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>714-6</v>
+        <v>866-2</v>
       </c>
       <c r="B959" t="str">
-        <v>PERF FRENCE AETHER EXTRAIT EDP 100ML FEM</v>
+        <v>PERF CREED CENTAURUS EDP 100ML</v>
       </c>
       <c r="C959" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D959">
-        <v>35</v>
+        <v>300</v>
       </c>
       <c r="E959" t="str">
         <v/>
       </c>
       <c r="F959" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>715-3</v>
+        <v>869-3</v>
       </c>
       <c r="B960" t="str">
-        <v>PERF FRENCH AVENUE AZZURE AOUD EDP 100MLMASC</v>
+        <v>PERF CREED NEROLI SAUVAGE 100ML</v>
       </c>
       <c r="C960" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D960">
-        <v>30</v>
+        <v>250</v>
       </c>
       <c r="E960" t="str">
         <v/>
       </c>
       <c r="F960" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>1576-9</v>
+        <v>870-9</v>
       </c>
       <c r="B961" t="str">
-        <v>PERF FRENCH AVENUE CHOCOLA ADDICT EDP 100ML</v>
+        <v>PERF CREED OUD ZARIAN EDP 100ML</v>
       </c>
       <c r="C961" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D961">
-        <v>32.99</v>
+        <v>460</v>
       </c>
       <c r="E961" t="str">
         <v/>
       </c>
       <c r="F961" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>1603-2</v>
+        <v>871-6</v>
       </c>
       <c r="B962" t="str">
-        <v>PERF FRENCH AVENUE LIQUID BRUN EDP 100ML</v>
+        <v>PERF CREED QUEEN OF SILK EDP 100ML</v>
       </c>
       <c r="C962" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D962">
-        <v>38</v>
+        <v>280</v>
       </c>
       <c r="E962" t="str">
         <v/>
       </c>
       <c r="F962" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>1645-2</v>
+        <v>872-3</v>
       </c>
       <c r="B963" t="str">
-        <v>PERF FRENCH AVENUE PINNACE EDP 100ML</v>
+        <v>PERF CREED ROYAL PRINCESS OUD EDP 75ML</v>
       </c>
       <c r="C963" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D963">
-        <v>33.99</v>
+        <v>250</v>
       </c>
       <c r="E963" t="str">
         <v/>
       </c>
       <c r="F963" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>1646-9</v>
+        <v>874-7</v>
       </c>
       <c r="B964" t="str">
-        <v>PERF FRENCH AVENUE PINNACE ORYN EDP 100ML</v>
+        <v>PERF CREED ROYAL SPRING FLOWER EDP 75ML</v>
       </c>
       <c r="C964" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D964">
-        <v>33.99</v>
+        <v>300</v>
       </c>
       <c r="E964" t="str">
         <v/>
       </c>
       <c r="F964" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>716-0</v>
+        <v>875-4</v>
       </c>
       <c r="B965" t="str">
-        <v>PERF FRENCH AVENUE SPECTRE (MARROM) 80ML</v>
+        <v>PERF CREED TABAROME MILLESIME EDP 100ML</v>
       </c>
       <c r="C965" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D965">
-        <v>26</v>
+        <v>235</v>
       </c>
       <c r="E965" t="str">
         <v/>
       </c>
       <c r="F965" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>717-7</v>
+        <v>1505-9</v>
       </c>
       <c r="B966" t="str">
-        <v>PERF FRENCH AVENUE SPECTRE GHOST EDP 80ML MASC</v>
+        <v>PERF CREED VIKING COLOGNE 100ML MASCULINO</v>
       </c>
       <c r="C966" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D966">
-        <v>26</v>
+        <v>260</v>
       </c>
       <c r="E966" t="str">
         <v/>
       </c>
       <c r="F966" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>718-4</v>
+        <v>876-1</v>
       </c>
       <c r="B967" t="str">
-        <v>PERF FRENCH AVENUE TROPICAL KISS EDP 80ML</v>
+        <v>PERF CREED VIKING COLOGNE100ML MASCH (CX FEIA)</v>
       </c>
       <c r="C967" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D967">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="E967" t="str">
         <v/>
       </c>
       <c r="F967" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>723-8</v>
+        <v>877-8</v>
       </c>
       <c r="B968" t="str">
-        <v>PERF FRENCH AVENUE VIE SOL EDP 80ML</v>
+        <v>PERF CREED VIKING EDP 100ML</v>
       </c>
       <c r="C968" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D968">
-        <v>11.5</v>
+        <v>240</v>
       </c>
       <c r="E968" t="str">
         <v/>
       </c>
       <c r="F968" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>724-5</v>
+        <v>1709-1</v>
       </c>
       <c r="B969" t="str">
-        <v>PERF FRENCH AVENUE VULCAN BAIE EDP 100ML</v>
+        <v>PERF DIOR J ADORE EDP 100ML FEM</v>
       </c>
       <c r="C969" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D969">
-        <v>27.25</v>
+        <v>104.99</v>
       </c>
       <c r="E969" t="str">
         <v/>
       </c>
       <c r="F969" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>722-1</v>
+        <v>1817-3</v>
       </c>
       <c r="B970" t="str">
-        <v>PERF FRENCH AVENUNE VIE BRIES EDP 80ML</v>
+        <v>PERF DIOR MISS DIOR EDP 150ML</v>
       </c>
       <c r="C970" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D970">
-        <v>11.5</v>
+        <v>125</v>
       </c>
       <c r="E970" t="str">
         <v/>
       </c>
       <c r="F970" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>719-1</v>
+        <v>2525-6</v>
       </c>
       <c r="B971" t="str">
-        <v>PERF FRENCH VENENO BLANCO EDP 100ML</v>
+        <v>PERF DIOR SAUVAGE EDP 200ML</v>
       </c>
       <c r="C971" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D971">
-        <v>37</v>
+        <v>159.99</v>
       </c>
       <c r="E971" t="str">
         <v/>
       </c>
       <c r="F971" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>720-7</v>
+        <v>1982-8</v>
       </c>
       <c r="B972" t="str">
-        <v>PERF FRENCH VENENO SCARLET EDP 100ML</v>
+        <v>PERF DIOR SAUVAGE EDP 60ML</v>
       </c>
       <c r="C972" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D972">
-        <v>36</v>
+        <v>90.99</v>
       </c>
       <c r="E972" t="str">
         <v/>
       </c>
       <c r="F972" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>1715-2</v>
+        <v>1983-5</v>
       </c>
       <c r="B973" t="str">
-        <v>PERF GIVENCHY GENTLEMAN BOISEE EDP 100ML</v>
+        <v>PERF DIOR SAUVAGE EDT 60ML</v>
       </c>
       <c r="C973" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D973">
-        <v>69.99</v>
+        <v>80.99</v>
       </c>
       <c r="E973" t="str">
         <v/>
       </c>
       <c r="F973" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>1716-9</v>
+        <v>1711-4</v>
       </c>
       <c r="B974" t="str">
-        <v>PERF GIVENCHY IRRESISTIBLE NUDE VELVET EDP 80ML</v>
+        <v>PERF DIOR SAUVAGE ELIXIR 100ML</v>
       </c>
       <c r="C974" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D974">
-        <v>89.99</v>
+        <v>169.99</v>
       </c>
       <c r="E974" t="str">
         <v/>
       </c>
       <c r="F974" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>1717-6</v>
+        <v>1818-0</v>
       </c>
       <c r="B975" t="str">
-        <v>PERF GIVENCHY L INTERDIT ROUGE ULTIME EDP 80ML</v>
+        <v>PERF DIOR SAUVAGE ELIXIR 60ML</v>
       </c>
       <c r="C975" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D975">
-        <v>79.99</v>
+        <v>110</v>
       </c>
       <c r="E975" t="str">
         <v/>
       </c>
       <c r="F975" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>1718-3</v>
+        <v>2313-9</v>
       </c>
       <c r="B976" t="str">
-        <v>PERF GUCCI BLOOM PROFUMO DI FIORI EDP 100ML</v>
+        <v>PERF DIOR SAUVAGE PARFUM 100ML MASCULINO</v>
       </c>
       <c r="C976" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D976">
-        <v>99.99</v>
+        <v>125.99</v>
       </c>
       <c r="E976" t="str">
         <v/>
       </c>
       <c r="F976" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>1719-0</v>
+        <v>2314-6</v>
       </c>
       <c r="B977" t="str">
-        <v>PERF GUCCI FLORA GORGEOUS MAGNOLIA EDP 100ML</v>
+        <v>PERF DIOR SAUVAGE PARFUM 200ML MASC</v>
       </c>
       <c r="C977" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D977">
-        <v>99.99</v>
+        <v>180</v>
       </c>
       <c r="E977" t="str">
         <v/>
       </c>
       <c r="F977" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>879-2</v>
+        <v>1914-9</v>
       </c>
       <c r="B978" t="str">
-        <v>PERF GUCCI LOVE AT YOUR DARKEST EDP 100ML</v>
+        <v>PERF DOLCE&amp;GABBANA DEVOTION EDP 100ML FEM</v>
       </c>
       <c r="C978" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D978">
-        <v>215</v>
-[...2 lines deleted...]
-        <v/>
+        <v>59.99</v>
+      </c>
+      <c r="E978">
+        <v>74.99</v>
       </c>
       <c r="F978" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>1655-1</v>
+        <v>2526-3</v>
       </c>
       <c r="B979" t="str">
-        <v>PERF HALLOWEEN KISS SEXY EDT 100ML</v>
+        <v>PERF DOLCE&amp;GABBANA DEVOTION INTENSE EDP 100ML FEM</v>
       </c>
       <c r="C979" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D979">
-        <v>35.99</v>
+        <v>60</v>
       </c>
       <c r="E979" t="str">
         <v/>
       </c>
       <c r="F979" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>1720-6</v>
+        <v>2527-0</v>
       </c>
       <c r="B980" t="str">
-        <v>PERF HUGO BOSS BOTTLED ELIXIR PARFUM INTENSE 100ML</v>
+        <v>PERF DOLCE&amp;GABBANA DEVOTION POUR HOMME EDP 100ML MASC</v>
       </c>
       <c r="C980" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D980">
-        <v>90.99</v>
+        <v>57.99</v>
       </c>
       <c r="E980" t="str">
         <v/>
       </c>
       <c r="F980" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>1721-3</v>
+        <v>1713-8</v>
       </c>
       <c r="B981" t="str">
-        <v>PERF JEAN PAUL G DIVINE EDP 100ML FEME</v>
+        <v>PERF DOLCE/GABANA POUR FEMME ROJO EDT 100ML</v>
       </c>
       <c r="C981" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D981">
-        <v>89.99</v>
+        <v>69.99</v>
       </c>
       <c r="E981" t="str">
         <v/>
       </c>
       <c r="F981" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>1722-0</v>
+        <v>1712-1</v>
       </c>
       <c r="B982" t="str">
-        <v>PERF JEAN PAUL G LE BEAU PARADISE GARDEN EDP 125ML</v>
+        <v>PERF DOLCE/GABANALIGHT BLUE EDT 100ML FEME</v>
       </c>
       <c r="C982" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D982">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
       <c r="E982" t="str">
         <v/>
       </c>
       <c r="F982" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>1820-3</v>
+        <v>2449-5</v>
       </c>
       <c r="B983" t="str">
-        <v>PERF JEAN PAUL G LE MALE EDT 75ML MASC</v>
+        <v>PERF DOLCE/GABANALIGHT BLUE EDT 200ML FEME</v>
       </c>
       <c r="C983" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D983">
-        <v>49.99</v>
+        <v>79.99</v>
       </c>
       <c r="E983" t="str">
         <v/>
       </c>
       <c r="F983" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>1821-0</v>
+        <v>1714-5</v>
       </c>
       <c r="B984" t="str">
-        <v>PERF JEAN PAUL G LE MALE ELIXIR PARFUM 125ML MASC</v>
+        <v>PERF ELIE SAAB LE PARFUM EDP 90ML FEM</v>
       </c>
       <c r="C984" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D984">
-        <v>99.99</v>
+        <v>69.99</v>
       </c>
       <c r="E984" t="str">
         <v/>
       </c>
       <c r="F984" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>1723-7</v>
+        <v>1819-7</v>
       </c>
       <c r="B985" t="str">
-        <v>PERF JEAN PAUL G SCANDAL EDP INTENSE 100ML POUR HOMME</v>
+        <v>PERF FERRARI SCUDERIA RED EDT 125ML MASC</v>
       </c>
       <c r="C985" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D985">
-        <v>89.99</v>
+        <v>19.99</v>
       </c>
       <c r="E985" t="str">
         <v/>
       </c>
       <c r="F985" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>1724-4</v>
+        <v>708-5</v>
       </c>
       <c r="B986" t="str">
-        <v>PERF JEAN PAUL G SCANDAL EDP LE PARFUM EDP INTENSE 80ML FEM</v>
+        <v>PERF FRAGRANCE PRIVE S . NOBLE GEORGE EDP 70ML MAS</v>
       </c>
       <c r="C986" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D986">
-        <v>86.99</v>
+        <v>12.5</v>
       </c>
       <c r="E986" t="str">
         <v/>
       </c>
       <c r="F986" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>1822-7</v>
+        <v>695-8</v>
       </c>
       <c r="B987" t="str">
-        <v>PERF JEAN PAUL G SCANDAL EDT 100ML+10ML+75ML SG</v>
+        <v>PERF FRAGRANCE WORLD ACE A EDP 80ML</v>
       </c>
       <c r="C987" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D987">
-        <v>79.99</v>
+        <v>17</v>
       </c>
       <c r="E987" t="str">
         <v/>
       </c>
       <c r="F987" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>1647-6</v>
+        <v>696-5</v>
       </c>
       <c r="B988" t="str">
-        <v>PERF JEAN PAUL G SCANDAL INTENSE EDP 80ML FEME</v>
+        <v>PERF FRAGRANCE WORLD AL EMIR EDP</v>
       </c>
       <c r="C988" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D988">
-        <v>98.99</v>
+        <v>16</v>
       </c>
       <c r="E988" t="str">
         <v/>
       </c>
       <c r="F988" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>880-8</v>
+        <v>697-2</v>
       </c>
       <c r="B989" t="str">
-        <v>PERF JO MALONE BLACKBERRY &amp; BAY COLOGNE 100ML</v>
+        <v>PERF FRAGRANCE WORLD DEUX CENT DOUZE EDP 100ML FEM</v>
       </c>
       <c r="C989" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D989">
-        <v>125</v>
+        <v>12.5</v>
       </c>
       <c r="E989" t="str">
         <v/>
       </c>
       <c r="F989" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>882-2</v>
+        <v>698-9</v>
       </c>
       <c r="B990" t="str">
-        <v>PERF JO MALONE ENGLISH PEAR &amp; SWEET PEA COLOGNE 100ML</v>
+        <v>PERF FRAGRANCE WORLD DEUX CENT SEXY EDP 100ML</v>
       </c>
       <c r="C990" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D990">
-        <v>150</v>
+        <v>12.5</v>
       </c>
       <c r="E990" t="str">
         <v/>
       </c>
       <c r="F990" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>883-9</v>
+        <v>699-6</v>
       </c>
       <c r="B991" t="str">
-        <v>PERF JO MALONE LIME BASIL &amp; MANDARIN COLOGNE 100ML</v>
+        <v>PERF FRAGRANCE WORLD FIERO BLEU EDP 100ML MASC</v>
       </c>
       <c r="C991" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D991">
-        <v>160</v>
+        <v>12.5</v>
       </c>
       <c r="E991" t="str">
         <v/>
       </c>
       <c r="F991" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>884-6</v>
+        <v>700-9</v>
       </c>
       <c r="B992" t="str">
-        <v>PERF JO MALONE MYRAH &amp; TONKA COLOGNE INTENSE 100ML</v>
+        <v>PERF FRAGRANCE WORLD GENUINE MAN ONLY EDP 100ML</v>
       </c>
       <c r="C992" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D992">
-        <v>220</v>
+        <v>12.5</v>
       </c>
       <c r="E992" t="str">
         <v/>
       </c>
       <c r="F992" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>885-3</v>
+        <v>702-3</v>
       </c>
       <c r="B993" t="str">
-        <v>PERF JO MALONE OUD &amp; BERHAMOT COLOGNE INTENSE 100ML</v>
+        <v>PERF FRAGRANCE WORLD IS EDP 75ML</v>
       </c>
       <c r="C993" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D993">
-        <v>200</v>
+        <v>12.5</v>
       </c>
       <c r="E993" t="str">
         <v/>
       </c>
       <c r="F993" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>1726-8</v>
+        <v>703-0</v>
       </c>
       <c r="B994" t="str">
-        <v>PERF LANCOME LA VIE EST BELLE INTENSEMENT EDP 50ML FEME</v>
+        <v>PERF FRAGRANCE WORLD IS L AMOUR INTESNSE EDO 75ML</v>
       </c>
       <c r="C994" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D994">
-        <v>77.99</v>
+        <v>12.5</v>
       </c>
       <c r="E994" t="str">
         <v/>
       </c>
       <c r="F994" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>1727-5</v>
+        <v>705-4</v>
       </c>
       <c r="B995" t="str">
-        <v>PERF LANCOME LA VIE ROSE EXTRAORDINARE EDP FLORALE 100ML</v>
+        <v>PERF FRAGRANCE WORLD MONTE LEONE EMINENT EDP</v>
       </c>
       <c r="C995" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D995">
-        <v>89.99</v>
+        <v>13.25</v>
       </c>
       <c r="E995" t="str">
         <v/>
       </c>
       <c r="F995" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>592-0</v>
+        <v>706-1</v>
       </c>
       <c r="B996" t="str">
-        <v>PERF LATTAFA 24 CARAT PURE GOLD EDP</v>
+        <v>PERF FRAGRANCE WORLD OUD NUCLEAR EDP 60ML</v>
       </c>
       <c r="C996" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D996">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E996" t="str">
         <v/>
       </c>
       <c r="F996" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>593-7</v>
+        <v>707-8</v>
       </c>
       <c r="B997" t="str">
-        <v>PERF LATTAFA 24 CARAT WHITE GOLD EDP</v>
+        <v>PERF FRAGRANCE WORLD PRIVE S.LOUIS QMBRE EDP 70ML</v>
       </c>
       <c r="C997" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D997">
-        <v>11</v>
+        <v>12.5</v>
       </c>
       <c r="E997" t="str">
         <v/>
       </c>
       <c r="F997" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>1836-4</v>
+        <v>709-2</v>
       </c>
       <c r="B998" t="str">
-        <v>PERF LATTAFA AFEEF EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD PROUD 0F YOU LEATHER EDP 100ML</v>
       </c>
       <c r="C998" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D998">
-        <v>65.5</v>
+        <v>12</v>
       </c>
       <c r="E998" t="str">
         <v/>
       </c>
       <c r="F998" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>1795-4</v>
+        <v>710-8</v>
       </c>
       <c r="B999" t="str">
-        <v>PERF LATTAFA AL NOBLE AMEER EDP 100ML SELO NOVO</v>
+        <v>PERF FRAGRANCE WORLD RENHIT EDP 100ML MASC</v>
       </c>
       <c r="C999" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D999">
-        <v>24.99</v>
+        <v>12</v>
       </c>
       <c r="E999" t="str">
         <v/>
       </c>
       <c r="F999" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>1794-7</v>
+        <v>711-5</v>
       </c>
       <c r="B1000" t="str">
-        <v>PERF LATTAFA AL NOBLE SAFEER EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD SHABAZ AMBER EDP 100ML</v>
       </c>
       <c r="C1000" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1000">
-        <v>29.99</v>
+        <v>24</v>
       </c>
       <c r="E1000" t="str">
         <v/>
       </c>
       <c r="F1000" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>1796-1</v>
+        <v>712-2</v>
       </c>
       <c r="B1001" t="str">
-        <v>PERF LATTAFA AL NOBLE WAZEER EDP 100ML</v>
+        <v>PERF FRAGRANCE WORLD SHABAZ EDP 100ML</v>
       </c>
       <c r="C1001" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1001">
-        <v>24.99</v>
+        <v>24</v>
       </c>
       <c r="E1001" t="str">
         <v/>
       </c>
       <c r="F1001" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="str">
-        <v>1635-3</v>
+        <v>713-9</v>
       </c>
       <c r="B1002" t="str">
-        <v>PERF LATTAFA ART OF UNIVERSE 100ML</v>
+        <v>PERF FRAGRANCE WORLD THE PLAYER 2 EDP 100ML</v>
       </c>
       <c r="C1002" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1002">
-        <v>26.99</v>
+        <v>11</v>
       </c>
       <c r="E1002" t="str">
         <v/>
       </c>
       <c r="F1002" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="str">
-        <v>1459-5</v>
+        <v>714-6</v>
       </c>
       <c r="B1003" t="str">
-        <v>PERF LATTAFA ASAD (BLACK) EDP 100ML</v>
+        <v>PERF FRENCE AETHER EXTRAIT EDP 100ML FEM</v>
       </c>
       <c r="C1003" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1003">
-        <v>24.99</v>
+        <v>35.99</v>
       </c>
       <c r="E1003" t="str">
         <v/>
       </c>
       <c r="F1003" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="str">
-        <v>638-5</v>
+        <v>2428-0</v>
       </c>
       <c r="B1004" t="str">
-        <v>PERF LATTAFA ASAD BOURBON 100ML</v>
+        <v>PERF FRENCH AVENUE AROMATIX CARNAL DESIRE EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1004" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1004">
-        <v>29.99</v>
+        <v>37.99</v>
       </c>
       <c r="E1004" t="str">
         <v/>
       </c>
       <c r="F1004" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="str">
-        <v>639-2</v>
+        <v>2429-7</v>
       </c>
       <c r="B1005" t="str">
-        <v>PERF LATTAFA ASAD ELIXIR EDP 100ML BLACK</v>
+        <v>PERF FRENCH AVENUE AROMATIX NAUGHTY DATES EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1005" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1005">
-        <v>26.99</v>
+        <v>39.99</v>
       </c>
       <c r="E1005" t="str">
         <v/>
       </c>
       <c r="F1005" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="str">
-        <v>1512-7</v>
+        <v>2430-3</v>
       </c>
       <c r="B1006" t="str">
-        <v>PERF LATTAFA ASAD ZANZIBAR EDICAO LIMIT ANIVERSARIO EDP 100ML</v>
+        <v>PERF FRENCH AVENUE AROMATIX ROYAL TABOO EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1006" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1006">
-        <v>19.99</v>
+        <v>34.99</v>
       </c>
       <c r="E1006" t="str">
         <v/>
       </c>
       <c r="F1006" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="str">
-        <v>1308-6</v>
+        <v>2431-0</v>
       </c>
       <c r="B1007" t="str">
-        <v>PERF LATTAFA ASAD ZANZIBAR EDP 100ML</v>
+        <v>PERF FRENCH AVENUE AROMATIX SUN KISSED EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1007" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1007">
-        <v>17.99</v>
+        <v>47.99</v>
       </c>
       <c r="E1007" t="str">
         <v/>
       </c>
       <c r="F1007" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="str">
-        <v>1519-6</v>
+        <v>2141-8</v>
       </c>
       <c r="B1008" t="str">
-        <v>PERF LATTAFA ATHEERI EDP 100ML</v>
+        <v>PERF FRENCH AVENUE ATLANTIS EXDP 100ML</v>
       </c>
       <c r="C1008" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1008">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="E1008" t="str">
         <v/>
       </c>
       <c r="F1008" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="str">
-        <v>594-4</v>
+        <v>715-3</v>
       </c>
       <c r="B1009" t="str">
-        <v>PERF LATTAFA BADEE AL OUD AMETHYST 10</v>
+        <v>PERF FRENCH AVENUE AZZURE AOUD EDP 100MLMASC</v>
       </c>
       <c r="C1009" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1009">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="E1009" t="str">
         <v/>
       </c>
       <c r="F1009" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="str">
-        <v>641-5</v>
+        <v>1576-9</v>
       </c>
       <c r="B1010" t="str">
-        <v>PERF LATTAFA BADEE AL OUD FOR GLORY NEGRO EDP 100ML</v>
+        <v>PERF FRENCH AVENUE CHOCOLA ADDICT EDP 100ML</v>
       </c>
       <c r="C1010" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1010">
-        <v>18.99</v>
+        <v>32.99</v>
       </c>
       <c r="E1010" t="str">
         <v/>
       </c>
       <c r="F1010" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="str">
-        <v>1506-6</v>
+        <v>2142-5</v>
       </c>
       <c r="B1011" t="str">
-        <v>PERF LATTAFA BADEE AL OUD HONOR AND GLORY (BLANCO) EDP 100ML</v>
+        <v>PERF FRENCH AVENUE COCOA MORADO EDP 100ML</v>
       </c>
       <c r="C1011" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1011">
-        <v>18.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1011" t="str">
         <v/>
       </c>
       <c r="F1011" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="str">
-        <v>1049-8</v>
+        <v>2437-2</v>
       </c>
       <c r="B1012" t="str">
-        <v>PERF LATTAFA BADEE AL OUD NOBLE BLUSH PINK EDP 100ML</v>
+        <v>PERF FRENCH AVENUE FIRESTORM EDP 100ML</v>
       </c>
       <c r="C1012" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1012">
-        <v>18.99</v>
+        <v>34.99</v>
       </c>
       <c r="E1012" t="str">
         <v/>
       </c>
       <c r="F1012" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="str">
-        <v>1549-3</v>
+        <v>1603-2</v>
       </c>
       <c r="B1013" t="str">
-        <v>PERF LATTAFA BADEE AL OUD SUBLIME (RED) EDP 100ML</v>
+        <v>PERF FRENCH AVENUE LIQUID BRUN EDP 100ML</v>
       </c>
       <c r="C1013" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1013">
-        <v>20.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>37.99</v>
+      </c>
+      <c r="E1013">
+        <v>38</v>
       </c>
       <c r="F1013" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="str">
-        <v>1837-1</v>
+        <v>1938-5</v>
       </c>
       <c r="B1014" t="str">
-        <v>PERF LATTAFA DALAL EDP 100ML</v>
+        <v>PERF FRENCH AVENUE LUSCIOUS EDP 100ML</v>
       </c>
       <c r="C1014" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1014">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1014" t="str">
         <v/>
       </c>
       <c r="F1014" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="str">
-        <v>1636-0</v>
+        <v>2546-1</v>
       </c>
       <c r="B1015" t="str">
-        <v>PERF LATTAFA ECLAIRE BANOFFI EDP 100ML</v>
+        <v>PERF FRENCH AVENUE MERINGUE EDP 100ML</v>
       </c>
       <c r="C1015" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1015">
-        <v>28.5</v>
+        <v>25</v>
       </c>
       <c r="E1015" t="str">
         <v/>
       </c>
       <c r="F1015" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="str">
-        <v>1520-2</v>
+        <v>1645-2</v>
       </c>
       <c r="B1016" t="str">
-        <v>PERF LATTAFA ECLAIRE EDP 100ML FEM</v>
+        <v>PERF FRENCH AVENUE PINNACE EDP 100ML</v>
       </c>
       <c r="C1016" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1016">
-        <v>30.99</v>
+        <v>33.99</v>
       </c>
       <c r="E1016" t="str">
         <v/>
       </c>
       <c r="F1016" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="str">
-        <v>595-1</v>
+        <v>1646-9</v>
       </c>
       <c r="B1017" t="str">
-        <v>PERF LATTAFA EMAAN EDP AZUL 100ML</v>
+        <v>PERF FRENCH AVENUE PINNACE ORYN EDP 100ML</v>
       </c>
       <c r="C1017" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1017">
-        <v>18</v>
+        <v>33.99</v>
       </c>
       <c r="E1017" t="str">
         <v/>
       </c>
       <c r="F1017" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="str">
-        <v>1797-8</v>
+        <v>2414-3</v>
       </c>
       <c r="B1018" t="str">
-        <v>PERF LATTAFA ETERNAL OUD EDP 100ML</v>
+        <v>PERF FRENCH AVENUE ROYAL BLEND EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1018" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1018">
-        <v>24.99</v>
+        <v>26.99</v>
       </c>
       <c r="E1018" t="str">
         <v/>
       </c>
       <c r="F1018" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="str">
-        <v>1071-9</v>
+        <v>2415-0</v>
       </c>
       <c r="B1019" t="str">
-        <v>PERF LATTAFA FAKHAR EXTRAIT(GOLD) EDP 100ML</v>
+        <v>PERF FRENCH AVENUE ROYAL BLEND NERO EXTRAIT D PARFUM 100ML</v>
       </c>
       <c r="C1019" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1019">
-        <v>24.99</v>
+        <v>26.99</v>
       </c>
       <c r="E1019" t="str">
         <v/>
       </c>
       <c r="F1019" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="str">
-        <v>1309-3</v>
+        <v>716-0</v>
       </c>
       <c r="B1020" t="str">
-        <v>PERF LATTAFA FAKHAR PLATIN EDP 100ML</v>
+        <v>PERF FRENCH AVENUE SPECTRE (MARROM) 80ML</v>
       </c>
       <c r="C1020" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1020">
-        <v>19.99</v>
+        <v>26</v>
       </c>
       <c r="E1020" t="str">
         <v/>
       </c>
       <c r="F1020" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="str">
-        <v>1798-5</v>
+        <v>717-7</v>
       </c>
       <c r="B1021" t="str">
-        <v>PERF LATTAFA GIVE ME G. BERRY ON TOP</v>
+        <v>PERF FRENCH AVENUE SPECTRE GHOST EDP 80ML MASC</v>
       </c>
       <c r="C1021" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1021">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1021" t="str">
         <v/>
       </c>
       <c r="F1021" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="str">
-        <v>1799-2</v>
+        <v>2090-9</v>
       </c>
       <c r="B1022" t="str">
-        <v>PERF LATTAFA GIVE ME G. CHOCO OVERDOSE</v>
+        <v>PERF FRENCH AVENUE SWEET PARADISE EDP 100ML</v>
       </c>
       <c r="C1022" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1022">
-        <v>39.99</v>
+        <v>26.99</v>
       </c>
       <c r="E1022" t="str">
         <v/>
       </c>
       <c r="F1022" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="str">
-        <v>1800-5</v>
+        <v>718-4</v>
       </c>
       <c r="B1023" t="str">
-        <v>PERF LATTAFA GIVE ME G. COOKIES CRAVE</v>
+        <v>PERF FRENCH AVENUE TROPICAL KISS EDP 80ML</v>
       </c>
       <c r="C1023" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1023">
-        <v>39.99</v>
+        <v>24</v>
       </c>
       <c r="E1023" t="str">
         <v/>
       </c>
       <c r="F1023" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="str">
-        <v>1801-2</v>
+        <v>723-8</v>
       </c>
       <c r="B1024" t="str">
-        <v>PERF LATTAFA GIVE ME G. MALLOW MADNESS</v>
+        <v>PERF FRENCH AVENUE VIE SOL EDP 80ML</v>
       </c>
       <c r="C1024" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1024">
-        <v>39.99</v>
+        <v>11.5</v>
       </c>
       <c r="E1024" t="str">
         <v/>
       </c>
       <c r="F1024" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="str">
-        <v>1802-9</v>
+        <v>724-5</v>
       </c>
       <c r="B1025" t="str">
-        <v>PERF LATTAFA GIVE ME G. VANILLA FREAK</v>
+        <v>PERF FRENCH AVENUE VULCAN BAIE EDP 100ML</v>
       </c>
       <c r="C1025" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1025">
-        <v>39.99</v>
+        <v>27.25</v>
       </c>
       <c r="E1025" t="str">
         <v/>
       </c>
       <c r="F1025" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="str">
-        <v>1803-6</v>
+        <v>1472-4</v>
       </c>
       <c r="B1026" t="str">
-        <v>PERF LATTAFA GIVE ME G. WHIPPED PLEASURE</v>
+        <v>PERF FRENCH AVENUE VULCAN FEU EDP 100ML</v>
       </c>
       <c r="C1026" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1026">
-        <v>39.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>34.99</v>
+      </c>
+      <c r="E1026">
+        <v>35.99</v>
       </c>
       <c r="F1026" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="str">
-        <v>644-6</v>
+        <v>2143-2</v>
       </c>
       <c r="B1027" t="str">
-        <v>PERF LATTAFA HAYA EDP 100ML</v>
+        <v>PERF FRENCH VENENO (BLACK) EDP 100ML</v>
       </c>
       <c r="C1027" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1027">
-        <v>25.99</v>
+        <v>36</v>
       </c>
       <c r="E1027" t="str">
         <v/>
       </c>
       <c r="F1027" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="str">
-        <v>1552-3</v>
+        <v>719-1</v>
       </c>
       <c r="B1028" t="str">
-        <v>PERF LATTAFA HER CONFESSION EDP 100ML</v>
+        <v>PERF FRENCH VENENO BLANCO EDP 100ML</v>
       </c>
       <c r="C1028" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1028">
-        <v>29.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>36.99</v>
+      </c>
+      <c r="E1028">
+        <v>37</v>
       </c>
       <c r="F1028" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="str">
-        <v>1804-3</v>
+        <v>720-7</v>
       </c>
       <c r="B1029" t="str">
-        <v>PERF LATTAFA JASOOR EDP 100ML</v>
+        <v>PERF FRENCH VENENO SCARLET EDP 100ML</v>
       </c>
       <c r="C1029" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1029">
-        <v>19.99</v>
+        <v>36</v>
       </c>
       <c r="E1029" t="str">
         <v/>
       </c>
       <c r="F1029" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="str">
-        <v>1513-4</v>
+        <v>2528-7</v>
       </c>
       <c r="B1030" t="str">
-        <v>PERF LATTAFA KHAMRAH BLACK EDP 100ML</v>
+        <v>PERF GABRIELA SABATINI EAU DE TOILETTE 60ML</v>
       </c>
       <c r="C1030" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1030">
-        <v>22.99</v>
+        <v>14.99</v>
       </c>
       <c r="E1030" t="str">
         <v/>
       </c>
       <c r="F1030" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="str">
-        <v>1514-1</v>
+        <v>1851-7</v>
       </c>
       <c r="B1031" t="str">
-        <v>PERF LATTAFA KHAMRAH DUKHAN EDP 100ML(RED)</v>
+        <v>PERF GAME OF SPADES YELLOW SAPPHIRE PARFUM 100ML</v>
       </c>
       <c r="C1031" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1031">
-        <v>19.99</v>
+        <v>68.99</v>
       </c>
       <c r="E1031" t="str">
         <v/>
       </c>
       <c r="F1031" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="str">
-        <v>1515-8</v>
+        <v>1915-6</v>
       </c>
       <c r="B1032" t="str">
-        <v>PERF LATTAFA KHAMRAH QAHWA EDP 100ML</v>
+        <v>PERF GIVENCHY GENTELMAN SOCIETY EDP 100ML</v>
       </c>
       <c r="C1032" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1032">
-        <v>19.99</v>
+        <v>92.99</v>
       </c>
       <c r="E1032" t="str">
         <v/>
       </c>
       <c r="F1032" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="str">
-        <v>1516-5</v>
+        <v>1916-3</v>
       </c>
       <c r="B1033" t="str">
-        <v>PERF LATTAFA KIDS HAPPY BRUSH EDP 75ML</v>
+        <v>PERF GIVENCHY GENTELMAN SOCIETY EDP EXTREME 100ML</v>
       </c>
       <c r="C1033" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1033">
-        <v>10.99</v>
+        <v>90.99</v>
       </c>
       <c r="E1033" t="str">
         <v/>
       </c>
       <c r="F1033" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="str">
-        <v>1517-2</v>
+        <v>1715-2</v>
       </c>
       <c r="B1034" t="str">
-        <v>PERF LATTAFA KIDS HAPPY TIME EDP 75ML</v>
+        <v>PERF GIVENCHY GENTLEMAN BOISEE EDP 100ML</v>
       </c>
       <c r="C1034" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1034">
-        <v>10.99</v>
+        <v>69.99</v>
       </c>
       <c r="E1034" t="str">
         <v/>
       </c>
       <c r="F1034" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="str">
-        <v>1518-9</v>
+        <v>1716-9</v>
       </c>
       <c r="B1035" t="str">
-        <v>PERF LATTAFA KIDS STOP WAIT GO EDP 75ML</v>
+        <v>PERF GIVENCHY IRRESISTIBLE NUDE VELVET EDP 80ML</v>
       </c>
       <c r="C1035" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1035">
-        <v>11.99</v>
+        <v>89.99</v>
       </c>
       <c r="E1035" t="str">
         <v/>
       </c>
       <c r="F1035" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="str">
-        <v>1637-7</v>
+        <v>2529-4</v>
       </c>
       <c r="B1036" t="str">
-        <v>PERF LATTAFA KIT ART OF UNIVERSE C/3PCS</v>
+        <v>PERF GIVENCHY L INTERDIT EAU DE PAFUM 80ML FEM</v>
       </c>
       <c r="C1036" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1036">
-        <v>33.5</v>
+        <v>83.99</v>
       </c>
       <c r="E1036" t="str">
         <v/>
       </c>
       <c r="F1036" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="str">
-        <v>1638-4</v>
+        <v>1717-6</v>
       </c>
       <c r="B1037" t="str">
-        <v>PERF LATTAFA KIT ASAD+ASAD ZANZIBAR</v>
+        <v>PERF GIVENCHY L INTERDIT ROUGE ULTIME EDP 80ML</v>
       </c>
       <c r="C1037" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1037">
-        <v>39.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1037" t="str">
         <v/>
       </c>
       <c r="F1037" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="str">
-        <v>1805-0</v>
+        <v>2530-0</v>
       </c>
       <c r="B1038" t="str">
-        <v>PERF LATTAFA KIT KING OF ARABIA EDP 100ML/3PCS</v>
+        <v>PERF GIVENCHY POUR HOMME BLUE LABEL EDT 100ML</v>
       </c>
       <c r="C1038" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1038">
-        <v>34.99</v>
+        <v>45.99</v>
       </c>
       <c r="E1038" t="str">
         <v/>
       </c>
       <c r="F1038" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="str">
-        <v>1460-1</v>
+        <v>1718-3</v>
       </c>
       <c r="B1039" t="str">
-        <v>PERF LATTAFA KIT MINI YARA COLLECTION EDP 4X5ML</v>
+        <v>PERF GUCCI BLOOM PROFUMO DI FIORI EDP 100ML</v>
       </c>
       <c r="C1039" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1039">
-        <v>14.99</v>
+        <v>99.99</v>
       </c>
       <c r="E1039" t="str">
         <v/>
       </c>
       <c r="F1039" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="str">
-        <v>1639-1</v>
+        <v>1719-0</v>
       </c>
       <c r="B1040" t="str">
-        <v>PERF LATTAFA KIT NEBRAS C/3 PCS</v>
+        <v>PERF GUCCI FLORA GORGEOUS MAGNOLIA EDP 100ML</v>
       </c>
       <c r="C1040" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1040">
-        <v>27.99</v>
+        <v>99.99</v>
       </c>
       <c r="E1040" t="str">
         <v/>
       </c>
       <c r="F1040" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="str">
-        <v>1806-7</v>
+        <v>879-2</v>
       </c>
       <c r="B1041" t="str">
-        <v>PERF LATTAFA KIT VINTAGE RADIO C/3PCS</v>
+        <v>PERF GUCCI LOVE AT YOUR DARKEST EDP 100ML</v>
       </c>
       <c r="C1041" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1041">
-        <v>29.99</v>
+        <v>215</v>
       </c>
       <c r="E1041" t="str">
         <v/>
       </c>
       <c r="F1041" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="str">
-        <v>1807-4</v>
+        <v>1655-1</v>
       </c>
       <c r="B1042" t="str">
-        <v>PERF LATTAFA KIT YARA COLLECTION 4PCS DE 25ML</v>
+        <v>PERF HALLOWEEN KISS SEXY EDT 100ML</v>
       </c>
       <c r="C1042" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1042">
-        <v>26.99</v>
+        <v>35.99</v>
       </c>
       <c r="E1042" t="str">
         <v/>
       </c>
       <c r="F1042" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="str">
-        <v>1310-9</v>
+        <v>2531-7</v>
       </c>
       <c r="B1043" t="str">
-        <v>PERF LATTAFA KIT YARA+YARA CANDY (2PCS) 2X100ML</v>
+        <v>PERF HUGO BOSS BOTTLED EDT 100ML MASCULINO</v>
       </c>
       <c r="C1043" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1043">
-        <v>34.99</v>
+        <v>55</v>
       </c>
       <c r="E1043" t="str">
         <v/>
       </c>
       <c r="F1043" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="str">
-        <v>645-3</v>
+        <v>2317-7</v>
       </c>
       <c r="B1044" t="str">
-        <v>PERF LATTAFA LAIL MALEKI EDP 100ML</v>
+        <v>PERF HUGO BOSS BOTTLED INFINITE EDP 100ML MASC</v>
       </c>
       <c r="C1044" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1044">
-        <v>11.99</v>
+        <v>69.99</v>
       </c>
       <c r="E1044" t="str">
         <v/>
       </c>
       <c r="F1044" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="str">
-        <v>1835-7</v>
+        <v>2532-4</v>
       </c>
       <c r="B1045" t="str">
-        <v>PERF LATTAFA LAYAAN EDP 75ML</v>
+        <v>PERF HUGO BOSS DARK BLUE 75ML MASC</v>
       </c>
       <c r="C1045" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1045">
-        <v>29.99</v>
+        <v>34.99</v>
       </c>
       <c r="E1045" t="str">
         <v/>
       </c>
       <c r="F1045" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="str">
-        <v>646-0</v>
+        <v>1917-0</v>
       </c>
       <c r="B1046" t="str">
-        <v>PERF LATTAFA MAAHIR GOLD 100ML</v>
+        <v>PERF HUGO BOSS KIT BOTTLED EDT 100ML+DEO 2PCS</v>
       </c>
       <c r="C1046" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1046">
-        <v>21</v>
+        <v>65.99</v>
       </c>
       <c r="E1046" t="str">
         <v/>
       </c>
       <c r="F1046" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="str">
-        <v>647-7</v>
+        <v>2319-1</v>
       </c>
       <c r="B1047" t="str">
-        <v>PERF LATTAFA MAAHIR LEGACY EDP 100ML</v>
+        <v>PERF HUGO BOSS XX EDT 100ML FEM</v>
       </c>
       <c r="C1047" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1047">
-        <v>24.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1047" t="str">
         <v/>
       </c>
       <c r="F1047" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="str">
-        <v>1577-6</v>
+        <v>2320-7</v>
       </c>
       <c r="B1048" t="str">
-        <v>PERF LATTAFA MAYAR CHERRY INTENSE EDP 100ML</v>
+        <v>PERF HUGO BOSS XY EDT 100ML</v>
       </c>
       <c r="C1048" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1048">
-        <v>18.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1048" t="str">
         <v/>
       </c>
       <c r="F1048" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="str">
-        <v>1509-7</v>
+        <v>2101-2</v>
       </c>
       <c r="B1049" t="str">
-        <v>PERF LATTAFA MAYAR INTENSE(AZUL) EDP 100ML</v>
+        <v>PERF INITIO HIGH FREQUENCY EDP 90ML</v>
       </c>
       <c r="C1049" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1049">
-        <v>25.99</v>
+        <v>315</v>
       </c>
       <c r="E1049" t="str">
         <v/>
       </c>
       <c r="F1049" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="str">
-        <v>648-4</v>
+        <v>2102-9</v>
       </c>
       <c r="B1050" t="str">
-        <v>PERF LATTAFA MAYAR ROSE EDP 100ML</v>
+        <v>PERF INITIO MAGNETIC BLEND 7 EDP 90ML</v>
       </c>
       <c r="C1050" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1050">
-        <v>23.99</v>
+        <v>375</v>
       </c>
       <c r="E1050" t="str">
         <v/>
       </c>
       <c r="F1050" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="str">
-        <v>1311-6</v>
+        <v>2104-3</v>
       </c>
       <c r="B1051" t="str">
-        <v>PERF LATTAFA MUSAMAM BLACK INTESE EDP 100ML</v>
+        <v>PERF INITIO NARCOTIC DELIGHT EDP 90ML</v>
       </c>
       <c r="C1051" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1051">
-        <v>39.99</v>
+        <v>360</v>
       </c>
       <c r="E1051" t="str">
         <v/>
       </c>
       <c r="F1051" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="str">
-        <v>649-1</v>
+        <v>2105-0</v>
       </c>
       <c r="B1052" t="str">
-        <v>PERF LATTAFA MUSAMAM EDP 100ML</v>
+        <v>PERF INITIO OUD FOR GREATNESS EDP 90ML</v>
       </c>
       <c r="C1052" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1052">
-        <v>23.99</v>
+        <v>375</v>
       </c>
       <c r="E1052" t="str">
         <v/>
       </c>
       <c r="F1052" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="str">
-        <v>1536-3</v>
+        <v>2107-4</v>
       </c>
       <c r="B1053" t="str">
-        <v>PERF LATTAFA MUSAMAM WHITE INTESE EDP 100ML</v>
+        <v>PERF INITIO OUD FOR GREATNESS NEO EDP 90ML</v>
       </c>
       <c r="C1053" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1053">
-        <v>36.99</v>
+        <v>356</v>
       </c>
       <c r="E1053" t="str">
         <v/>
       </c>
       <c r="F1053" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="str">
-        <v>650-7</v>
+        <v>2108-1</v>
       </c>
       <c r="B1054" t="str">
-        <v>PERF LATTAFA NEBRAS EDP 100ML</v>
+        <v>PERF INITIO PARAGON EDP 90ML</v>
       </c>
       <c r="C1054" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1054">
-        <v>24</v>
+        <v>350</v>
       </c>
       <c r="E1054" t="str">
         <v/>
       </c>
       <c r="F1054" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="str">
-        <v>1537-0</v>
+        <v>2109-8</v>
       </c>
       <c r="B1055" t="str">
-        <v>PERF LATTAFA NEBRAS ELIXIR EDP 100ML</v>
+        <v>PERF INITIO PSYCHEDELIC LOVE EDP EDP 90ML</v>
       </c>
       <c r="C1055" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1055">
-        <v>33.99</v>
+        <v>380</v>
       </c>
       <c r="E1055" t="str">
         <v/>
       </c>
       <c r="F1055" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="str">
-        <v>1640-7</v>
+        <v>2110-4</v>
       </c>
       <c r="B1056" t="str">
-        <v>PERF LATTAFA OIL YARA 20ML</v>
+        <v>PERF INITIO SIDE EFFECT EDP 90ML</v>
       </c>
       <c r="C1056" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1056">
-        <v>9.99</v>
+        <v>380</v>
       </c>
       <c r="E1056" t="str">
         <v/>
       </c>
       <c r="F1056" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="str">
-        <v>1641-4</v>
+        <v>2457-0</v>
       </c>
       <c r="B1057" t="str">
-        <v>PERF LATTAFA OIL YARA CANDY 20ML</v>
+        <v>PERF ISSEY MIYAKE L'EAU D'ISSEY INTENSE EDT 125ML MASC</v>
       </c>
       <c r="C1057" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1057">
-        <v>9.99</v>
+        <v>35.99</v>
       </c>
       <c r="E1057" t="str">
         <v/>
       </c>
       <c r="F1057" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="str">
-        <v>1642-1</v>
+        <v>2451-8</v>
       </c>
       <c r="B1058" t="str">
-        <v>PERF LATTAFA OIL YARA MOI 20ML</v>
+        <v>PERF ISSEY MIYAKE L'EAU D'ISSEY PURE EDT 90ML</v>
       </c>
       <c r="C1058" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1058">
-        <v>9.99</v>
+        <v>49.99</v>
       </c>
       <c r="E1058" t="str">
         <v/>
       </c>
       <c r="F1058" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="str">
-        <v>1643-8</v>
+        <v>2452-5</v>
       </c>
       <c r="B1059" t="str">
-        <v>PERF LATTAFA OIL YARA TOUS 20ML</v>
+        <v>PERF ISSEY MIYAKE L'EAU D'ISSEY ROSE &amp; ROSE EDP INTENSE 90ML</v>
       </c>
       <c r="C1059" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1059">
-        <v>9.99</v>
+        <v>50.99</v>
       </c>
       <c r="E1059" t="str">
         <v/>
       </c>
       <c r="F1059" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="str">
-        <v>596-8</v>
+        <v>2450-1</v>
       </c>
       <c r="B1060" t="str">
-        <v>PERF LATTAFA OPULENT OUD EDP 100ML</v>
+        <v>PERF ISSEY MIYAKE L'EUE D'ISSEY EDT 75ML MASC</v>
       </c>
       <c r="C1060" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1060">
-        <v>13</v>
+        <v>39.99</v>
       </c>
       <c r="E1060" t="str">
         <v/>
       </c>
       <c r="F1060" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="str">
-        <v>1021-4</v>
+        <v>2627-7</v>
       </c>
       <c r="B1061" t="str">
-        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH BADEE AL OUD 250ML</v>
+        <v>PERF JAQUES BOGART SILVER INFINITE EDT 100ML MASC</v>
       </c>
       <c r="C1061" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1061">
-        <v>9</v>
-[...2 lines deleted...]
-        <v/>
+        <v>26</v>
+      </c>
+      <c r="E1061">
+        <v>89.99</v>
       </c>
       <c r="F1061" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="str">
-        <v>1022-1</v>
+        <v>1921-7</v>
       </c>
       <c r="B1062" t="str">
-        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH ECLAIRE 250ML</v>
+        <v>PERF JIMMY CHOO EDP 100ML+7.5ML+BODY LOTTION 100ML</v>
       </c>
       <c r="C1062" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1062">
-        <v>9</v>
+        <v>91.5</v>
       </c>
       <c r="E1062" t="str">
         <v/>
       </c>
       <c r="F1062" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="str">
-        <v>1023-8</v>
+        <v>1923-1</v>
       </c>
       <c r="B1063" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH FAKHAR WOMAN 250ML</v>
+        <v>PERF JIMMY CHOO I WANT CHOO EDP 100ML FEM</v>
       </c>
       <c r="C1063" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1063">
-        <v>9</v>
+        <v>100.99</v>
       </c>
       <c r="E1063" t="str">
         <v/>
       </c>
       <c r="F1063" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="str">
-        <v>1849-4</v>
+        <v>1924-8</v>
       </c>
       <c r="B1064" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH TERIAQ 250ML</v>
+        <v>PERF JIMMY CHOO I WANT CHOO LE PARFUM 100ML FEM</v>
       </c>
       <c r="C1064" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1064">
-        <v>9</v>
+        <v>107.99</v>
       </c>
       <c r="E1064" t="str">
         <v/>
       </c>
       <c r="F1064" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="str">
-        <v>1848-7</v>
+        <v>1925-5</v>
       </c>
       <c r="B1065" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH YARA ROSA 250ML</v>
+        <v>PERF JIMMY CHOO MAN EXTREME EDP 100ML MASC</v>
       </c>
       <c r="C1065" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1065">
-        <v>9</v>
+        <v>94.99</v>
       </c>
       <c r="E1065" t="str">
         <v/>
       </c>
       <c r="F1065" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="str">
-        <v>1024-5</v>
+        <v>1926-2</v>
       </c>
       <c r="B1066" t="str">
-        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH YARA TOUS 250ML</v>
+        <v>PERF JIMMY CHOO ROSE PASSION EDP 100ML FEM</v>
       </c>
       <c r="C1066" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1066">
-        <v>9</v>
+        <v>70.99</v>
       </c>
       <c r="E1066" t="str">
         <v/>
       </c>
       <c r="F1066" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="str">
-        <v>652-1</v>
+        <v>1927-9</v>
       </c>
       <c r="B1067" t="str">
-        <v>PERF LATTAFA QAED AL FORSAN MARRON UNLIMITED EDP 90ML</v>
+        <v>PERF JIMMY CHOO URBAN HERO EDP 100ML MASC</v>
       </c>
       <c r="C1067" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1067">
-        <v>14</v>
+        <v>84.99</v>
       </c>
       <c r="E1067" t="str">
         <v/>
       </c>
       <c r="F1067" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="str">
-        <v>651-4</v>
+        <v>1929-3</v>
       </c>
       <c r="B1068" t="str">
-        <v>PERF LATTAFA QAED AL FURSAN NEGRO EDP 90ML</v>
+        <v>PERF JIMMY CHOO URBAN HERO GOLD EDITION EDP 100ML MASC</v>
       </c>
       <c r="C1068" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1068">
-        <v>16.99</v>
+        <v>59.99</v>
       </c>
       <c r="E1068" t="str">
         <v/>
       </c>
       <c r="F1068" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="str">
-        <v>653-8</v>
+        <v>880-8</v>
       </c>
       <c r="B1069" t="str">
-        <v>PERF LATTAFA QAED AL FURSAN UNTAMED BLANCO  EDP 90ML</v>
+        <v>PERF JO MALONE BLACKBERRY &amp; BAY COLOGNE 100ML</v>
       </c>
       <c r="C1069" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1069">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="E1069" t="str">
         <v/>
       </c>
       <c r="F1069" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="str">
-        <v>654-5</v>
+        <v>883-9</v>
       </c>
       <c r="B1070" t="str">
-        <v>PERF LATTAFA RAMZ GOLD EDP 100ML</v>
+        <v>PERF JO MALONE LIME BASIL &amp; MANDARIN COLOGNE 100ML</v>
       </c>
       <c r="C1070" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1070">
-        <v>12</v>
+        <v>160</v>
       </c>
       <c r="E1070" t="str">
         <v/>
       </c>
       <c r="F1070" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="str">
-        <v>655-2</v>
+        <v>2640-6</v>
       </c>
       <c r="B1071" t="str">
-        <v>PERF LATTAFA RAMZ SILVER EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES BID PARFUM 100ML</v>
       </c>
       <c r="C1071" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1071">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="E1071" t="str">
         <v/>
       </c>
       <c r="F1071" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="str">
-        <v>656-9</v>
+        <v>2641-3</v>
       </c>
       <c r="B1072" t="str">
-        <v>PERF LATTAFA SHAHEEN GOLD EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES BLIND-BID PARFUM 100ML</v>
       </c>
       <c r="C1072" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1072">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E1072" t="str">
         <v/>
       </c>
       <c r="F1072" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="str">
-        <v>1656-8</v>
+        <v>2200-2</v>
       </c>
       <c r="B1073" t="str">
-        <v>PERF LATTAFA SUGAR PLUM THAMEEN MUSK COLLECTION EDO 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES BONUS 100ML</v>
       </c>
       <c r="C1073" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1073">
-        <v>11.99</v>
+        <v>72</v>
       </c>
       <c r="E1073" t="str">
         <v/>
       </c>
       <c r="F1073" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="str">
-        <v>657-6</v>
+        <v>2642-0</v>
       </c>
       <c r="B1074" t="str">
-        <v>PERF LATTAFA TERIAQ EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES BOSTON 100ML</v>
       </c>
       <c r="C1074" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1074">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="E1074" t="str">
         <v/>
       </c>
       <c r="F1074" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="str">
-        <v>1644-5</v>
+        <v>620-0</v>
       </c>
       <c r="B1075" t="str">
-        <v>PERF LATTAFA THE KINGDOM EDP MEN 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES DIAMOND PARFUMN 100ML</v>
       </c>
       <c r="C1075" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1075">
-        <v>24.99</v>
+        <v>68.99</v>
       </c>
       <c r="E1075" t="str">
         <v/>
       </c>
       <c r="F1075" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="str">
-        <v>658-3</v>
+        <v>2201-9</v>
       </c>
       <c r="B1076" t="str">
-        <v>PERF LATTAFA THE KINGDOM EDP WOMEN 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES DOUBLE BONUS 100ML</v>
       </c>
       <c r="C1076" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1076">
-        <v>20.99</v>
+        <v>72</v>
       </c>
       <c r="E1076" t="str">
         <v/>
       </c>
       <c r="F1076" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="str">
-        <v>1834-0</v>
+        <v>2203-3</v>
       </c>
       <c r="B1077" t="str">
-        <v>PERF LATTAFA VICTORIA EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES FULL HOUSE 100ML</v>
       </c>
       <c r="C1077" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1077">
-        <v>29.99</v>
+        <v>72</v>
       </c>
       <c r="E1077" t="str">
         <v/>
       </c>
       <c r="F1077" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="str">
-        <v>1048-1</v>
+        <v>667-5</v>
       </c>
       <c r="B1078" t="str">
-        <v>PERF LATTAFA YARA (ROSA) EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES GOLD PARFUM 100ML</v>
       </c>
       <c r="C1078" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1078">
-        <v>21.99</v>
+        <v>65.99</v>
       </c>
       <c r="E1078" t="str">
         <v/>
       </c>
       <c r="F1078" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="str">
-        <v>673-6</v>
+        <v>2643-7</v>
       </c>
       <c r="B1079" t="str">
-        <v>PERF LATTAFA YARA CANDY EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES HIGH ROLLER PARFUM 100ML</v>
       </c>
       <c r="C1079" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1079">
-        <v>24.99</v>
+        <v>68</v>
       </c>
       <c r="E1079" t="str">
         <v/>
       </c>
       <c r="F1079" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="str">
-        <v>1538-7</v>
+        <v>2202-6</v>
       </c>
       <c r="B1080" t="str">
-        <v>PERF LATTAFA YARA ELIXIR EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES JACKPOT 100ML</v>
       </c>
       <c r="C1080" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1080">
-        <v>28.99</v>
+        <v>72</v>
       </c>
       <c r="E1080" t="str">
         <v/>
       </c>
       <c r="F1080" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="str">
-        <v>659-0</v>
+        <v>666-8</v>
       </c>
       <c r="B1081" t="str">
-        <v>PERF LATTAFA YARA MOI BLANCO EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES KING PARFUM 100ML</v>
       </c>
       <c r="C1081" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1081">
-        <v>19.99</v>
+        <v>66.99</v>
       </c>
       <c r="E1081" t="str">
         <v/>
       </c>
       <c r="F1081" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="str">
-        <v>597-5</v>
+        <v>1852-4</v>
       </c>
       <c r="B1082" t="str">
-        <v>PERF LATTAFA YARA TOUS AMARELO EDP</v>
+        <v>PERF JO MILANO GAME OF SPADES MOON PARFUM 100ML</v>
       </c>
       <c r="C1082" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1082">
-        <v>19.99</v>
+        <v>68.99</v>
       </c>
       <c r="E1082" t="str">
         <v/>
       </c>
       <c r="F1082" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="str">
-        <v>660-6</v>
+        <v>2204-0</v>
       </c>
       <c r="B1083" t="str">
-        <v>PERF LATTAFA YARA TOUS EDP 100ML</v>
+        <v>PERF JO MILANO GAME OF SPADES OPAL 100ML</v>
       </c>
       <c r="C1083" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1083">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="E1083" t="str">
         <v/>
       </c>
       <c r="F1083" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="str">
-        <v>726-9</v>
+        <v>2644-4</v>
       </c>
       <c r="B1084" t="str">
-        <v>PERF LEGACY KING COLL.001 JADORE 25ML</v>
+        <v>PERF JO MILANO GAME OF SPADES PLATINUM PARFUM 100ML</v>
       </c>
       <c r="C1084" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1084">
-        <v>5</v>
+        <v>72</v>
       </c>
       <c r="E1084" t="str">
         <v/>
       </c>
       <c r="F1084" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="str">
-        <v>1313-0</v>
+        <v>2645-1</v>
       </c>
       <c r="B1085" t="str">
-        <v>PERF LEGACY KING COLL.002 GOOD GIRL 25ML</v>
+        <v>PERF JO MILANO GAME OF SPADES QUEEN PARFUM 100ML</v>
       </c>
       <c r="C1085" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1085">
-        <v>4.99</v>
+        <v>68.99</v>
       </c>
       <c r="E1085" t="str">
         <v/>
       </c>
       <c r="F1085" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="str">
-        <v>727-6</v>
+        <v>2205-7</v>
       </c>
       <c r="B1086" t="str">
-        <v>PERF LEGACY KING COLL.003 FANTASY 25ML</v>
+        <v>PERF JO MILANO GAME OF SPADES ROUGE 100ML</v>
       </c>
       <c r="C1086" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1086">
-        <v>4.99</v>
+        <v>72</v>
       </c>
       <c r="E1086" t="str">
         <v/>
       </c>
       <c r="F1086" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="str">
-        <v>728-3</v>
+        <v>757-3</v>
       </c>
       <c r="B1087" t="str">
-        <v>PERF LEGACY KING COLL.004 1MILLION 25ML</v>
+        <v>PERF JO MILANO GAME OF SPADES ROYALE PARFUM 100ML</v>
       </c>
       <c r="C1087" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1087">
-        <v>4.99</v>
+        <v>68.99</v>
       </c>
       <c r="E1087" t="str">
         <v/>
       </c>
       <c r="F1087" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="str">
-        <v>729-0</v>
+        <v>2206-4</v>
       </c>
       <c r="B1088" t="str">
-        <v>PERF LEGACY KING COLL.005 LA VIE 25 ML</v>
+        <v>PERF JO MILANO GAME OF SPADES WILD CARD 100ML</v>
       </c>
       <c r="C1088" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1088">
-        <v>5</v>
+        <v>68.99</v>
       </c>
       <c r="E1088" t="str">
         <v/>
       </c>
       <c r="F1088" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="str">
-        <v>730-6</v>
+        <v>1726-8</v>
       </c>
       <c r="B1089" t="str">
-        <v>PERF LEGACY KING COLL.006 212 ROSE 25 ML</v>
+        <v>PERF LANCOME LA VIE EST BELLE INTENSEMENT EDP 50ML FEME</v>
       </c>
       <c r="C1089" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1089">
-        <v>4.99</v>
+        <v>77.99</v>
       </c>
       <c r="E1089" t="str">
         <v/>
       </c>
       <c r="F1089" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="str">
-        <v>731-3</v>
+        <v>2629-1</v>
       </c>
       <c r="B1090" t="str">
-        <v>PERF LEGACY KING COLL.007 ANGEL FEME 25 ML</v>
+        <v>PERF LANCOME LA VIE EST BELLE REAFIL EDP 100ML</v>
       </c>
       <c r="C1090" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1090">
-        <v>4.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1090" t="str">
         <v/>
       </c>
       <c r="F1090" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="str">
-        <v>1314-7</v>
+        <v>1727-5</v>
       </c>
       <c r="B1091" t="str">
-        <v>PERF LEGACY KING COLL.008 SCANDAL 25ML</v>
+        <v>PERF LANCOME LA VIE ROSE EXTRAORDINARE EDP FLORALE 100ML</v>
       </c>
       <c r="C1091" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1091">
-        <v>4.99</v>
+        <v>89.99</v>
       </c>
       <c r="E1091" t="str">
         <v/>
       </c>
       <c r="F1091" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="str">
-        <v>732-0</v>
+        <v>592-0</v>
       </c>
       <c r="B1092" t="str">
-        <v>PERF LEGACY KING COLL.009 VICTORY 25ML</v>
+        <v>PERF LATTAFA 24 CARAT PURE GOLD EDP</v>
       </c>
       <c r="C1092" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1092">
-        <v>4.99</v>
+        <v>11</v>
       </c>
       <c r="E1092" t="str">
         <v/>
       </c>
       <c r="F1092" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="str">
-        <v>733-7</v>
+        <v>593-7</v>
       </c>
       <c r="B1093" t="str">
-        <v>PERF LEGACY KING COLL.010 BAD BOY 25 ML</v>
+        <v>PERF LATTAFA 24 CARAT WHITE GOLD EDP</v>
       </c>
       <c r="C1093" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1093">
-        <v>4.99</v>
+        <v>11</v>
       </c>
       <c r="E1093" t="str">
         <v/>
       </c>
       <c r="F1093" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="str">
-        <v>734-4</v>
+        <v>1836-4</v>
       </c>
       <c r="B1094" t="str">
-        <v>PERF LEGACY KING COLL.011 HEROS FEME 25ML</v>
+        <v>PERF LATTAFA AFEEF EDP 100ML</v>
       </c>
       <c r="C1094" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1094">
-        <v>4.99</v>
+        <v>65.5</v>
       </c>
       <c r="E1094" t="str">
         <v/>
       </c>
       <c r="F1094" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="str">
-        <v>735-1</v>
+        <v>2259-0</v>
       </c>
       <c r="B1095" t="str">
-        <v>PERF LEGACY KING COLL.012 HEROS MASC 25ML</v>
+        <v>PERF LATTAFA AJWAD PINK TO PINK 60ML</v>
       </c>
       <c r="C1095" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1095">
-        <v>4.99</v>
+        <v>13.99</v>
       </c>
       <c r="E1095" t="str">
         <v/>
       </c>
       <c r="F1095" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="str">
-        <v>736-8</v>
+        <v>1795-4</v>
       </c>
       <c r="B1096" t="str">
-        <v>PERF LEGACY KING COLL.013 COCO CHANEL 25ML</v>
+        <v>PERF LATTAFA AL NOBLE AMEER EDP 100ML SELO NOVO</v>
       </c>
       <c r="C1096" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1096">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>17.99</v>
+      </c>
+      <c r="E1096">
+        <v>24.99</v>
       </c>
       <c r="F1096" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="str">
-        <v>737-5</v>
+        <v>1794-7</v>
       </c>
       <c r="B1097" t="str">
-        <v>PERF LEGACY KING COLL.014 MY MAY 25ML</v>
+        <v>PERF LATTAFA AL NOBLE SAFEER EDP 100ML</v>
       </c>
       <c r="C1097" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1097">
-        <v>4.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>17.99</v>
+      </c>
+      <c r="E1097">
+        <v>29.99</v>
       </c>
       <c r="F1097" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="str">
-        <v>738-2</v>
+        <v>1796-1</v>
       </c>
       <c r="B1098" t="str">
-        <v>PERF LEGACY KING COLL.015 SAUVAGE 25ML</v>
+        <v>PERF LATTAFA AL NOBLE WAZEER EDP 100ML</v>
       </c>
       <c r="C1098" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1098">
-        <v>4.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>17.99</v>
+      </c>
+      <c r="E1098">
+        <v>24.99</v>
       </c>
       <c r="F1098" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="str">
-        <v>604-0</v>
+        <v>2296-5</v>
       </c>
       <c r="B1099" t="str">
-        <v>PERF LOUIS VUITTON OMBRE NOMADE EDP 100ML</v>
+        <v>PERF LATTAFA ALTAS EDP 55ML</v>
       </c>
       <c r="C1099" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1099">
-        <v>465</v>
+        <v>24.99</v>
       </c>
       <c r="E1099" t="str">
         <v/>
       </c>
       <c r="F1099" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="str">
-        <v>890-7</v>
+        <v>2260-6</v>
       </c>
       <c r="B1100" t="str">
-        <v>PERF MAIOSN FRANCIS KURKDJIAN PARIS 724 EDP 70ML</v>
+        <v>PERF LATTAFA ANGHAM SECOND SONG EDP 100ML</v>
       </c>
       <c r="C1100" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1100">
-        <v>300</v>
+        <v>24.99</v>
       </c>
       <c r="E1100" t="str">
         <v/>
       </c>
       <c r="F1100" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="str">
-        <v>661-3</v>
+        <v>1635-3</v>
       </c>
       <c r="B1101" t="str">
-        <v>PERF MAISON ALHAMBRA ALPINE HOMME SPORT EDP 100ML</v>
+        <v>PERF LATTAFA ART OF UNIVERSE 100ML</v>
       </c>
       <c r="C1101" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1101">
-        <v>18.99</v>
+        <v>26.99</v>
       </c>
       <c r="E1101" t="str">
         <v/>
       </c>
       <c r="F1101" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="str">
-        <v>741-2</v>
+        <v>639-2</v>
       </c>
       <c r="B1102" t="str">
-        <v>PERF MAISON ALHAMBRA ANCHOR BLACK EDP 100ML</v>
+        <v>PERF LATTAFA ASAD ELIXIR EDP 100ML BLACK</v>
       </c>
       <c r="C1102" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1102">
-        <v>13</v>
+        <v>28.99</v>
       </c>
       <c r="E1102" t="str">
         <v/>
       </c>
       <c r="F1102" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="str">
-        <v>740-5</v>
+        <v>1512-7</v>
       </c>
       <c r="B1103" t="str">
-        <v>PERF MAISON ALHAMBRA AVANT SILK EDP 100ML</v>
+        <v>PERF LATTAFA ASAD ZANZIBAR EDICAO LIMIT ANIVERSARIO EDP 100ML</v>
       </c>
       <c r="C1103" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1103">
-        <v>15</v>
+        <v>21.99</v>
       </c>
       <c r="E1103" t="str">
         <v/>
       </c>
       <c r="F1103" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="str">
-        <v>662-0</v>
+        <v>2381-8</v>
       </c>
       <c r="B1104" t="str">
-        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 100ML</v>
+        <v>PERF LATTAFA ASDAAF RANEEN EDP 80ML</v>
       </c>
       <c r="C1104" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1104">
-        <v>16.99</v>
+        <v>25.99</v>
       </c>
       <c r="E1104" t="str">
         <v/>
       </c>
       <c r="F1104" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="str">
-        <v>1241-6</v>
+        <v>1519-6</v>
       </c>
       <c r="B1105" t="str">
-        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 30ML</v>
+        <v>PERF LATTAFA ATHEERI EDP 100ML</v>
       </c>
       <c r="C1105" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1105">
-        <v>6</v>
-[...2 lines deleted...]
-        <v/>
+        <v>47.99</v>
+      </c>
+      <c r="E1105">
+        <v>59.99</v>
       </c>
       <c r="F1105" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="str">
-        <v>742-9</v>
+        <v>594-4</v>
       </c>
       <c r="B1106" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST INTRUDE 250ML</v>
+        <v>PERF LATTAFA BADEE AL OUD AMETHYST 10</v>
       </c>
       <c r="C1106" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1106">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E1106" t="str">
         <v/>
       </c>
       <c r="F1106" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="str">
-        <v>743-6</v>
+        <v>641-5</v>
       </c>
       <c r="B1107" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST LOVE SPARK 250ML</v>
+        <v>PERF LATTAFA BADEE AL OUD FOR GLORY NEGRO EDP 100ML</v>
       </c>
       <c r="C1107" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1107">
-        <v>8</v>
+        <v>18.99</v>
       </c>
       <c r="E1107" t="str">
         <v/>
       </c>
       <c r="F1107" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="str">
-        <v>744-3</v>
+        <v>1506-6</v>
       </c>
       <c r="B1108" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST MIA DOLCEZZA 250ML</v>
+        <v>PERF LATTAFA BADEE AL OUD HONOR AND GLORY (BLANCO) EDP 100ML</v>
       </c>
       <c r="C1108" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1108">
-        <v>8</v>
+        <v>18.99</v>
       </c>
       <c r="E1108" t="str">
         <v/>
       </c>
       <c r="F1108" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="str">
-        <v>745-0</v>
+        <v>1049-8</v>
       </c>
       <c r="B1109" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST OPERA NOIR 250ML</v>
+        <v>PERF LATTAFA BADEE AL OUD NOBLE BLUSH PINK EDP 100ML</v>
       </c>
       <c r="C1109" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1109">
-        <v>8</v>
+        <v>18.99</v>
       </c>
       <c r="E1109" t="str">
         <v/>
       </c>
       <c r="F1109" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="str">
-        <v>1503-5</v>
+        <v>1549-3</v>
       </c>
       <c r="B1110" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST OPERA ROUGE 250ML</v>
+        <v>PERF LATTAFA BADEE AL OUD SUBLIME (RED) EDP 100ML</v>
       </c>
       <c r="C1110" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1110">
-        <v>8</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E1110">
+        <v>20.99</v>
       </c>
       <c r="F1110" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="str">
-        <v>746-7</v>
+        <v>2418-1</v>
       </c>
       <c r="B1111" t="str">
-        <v>PERF MAISON ALHAMBRA BODY MIST PINK SHIMMER SCARLET 250ML</v>
+        <v>PERF LATTAFA DYNASTY EDP 100ML</v>
       </c>
       <c r="C1111" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1111">
-        <v>8</v>
+        <v>19.99</v>
       </c>
       <c r="E1111" t="str">
         <v/>
       </c>
       <c r="F1111" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="str">
-        <v>748-1</v>
+        <v>1636-0</v>
       </c>
       <c r="B1112" t="str">
-        <v>PERF MAISON ALHAMBRA CANDID TONIGHT EDP 100ML FEMINIO</v>
+        <v>PERF LATTAFA ECLAIRE BANOFFI EDP 100ML</v>
       </c>
       <c r="C1112" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1112">
-        <v>14</v>
-[...2 lines deleted...]
-        <v/>
+        <v>24.99</v>
+      </c>
+      <c r="E1112">
+        <v>28.5</v>
       </c>
       <c r="F1112" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="str">
-        <v>747-4</v>
+        <v>1520-2</v>
       </c>
       <c r="B1113" t="str">
-        <v>PERF MAISON ALHAMBRA CASSIUS EDP 30ML</v>
+        <v>PERF LATTAFA ECLAIRE EDP 100ML FEM</v>
       </c>
       <c r="C1113" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1113">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>26.99</v>
+      </c>
+      <c r="E1113">
+        <v>30.99</v>
       </c>
       <c r="F1113" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="str">
-        <v>1243-0</v>
+        <v>2432-7</v>
       </c>
       <c r="B1114" t="str">
-        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 100ML</v>
+        <v>PERF LATTAFA ECLAIRE PISTACHE EDP 100ML</v>
       </c>
       <c r="C1114" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1114">
-        <v>14.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1114" t="str">
         <v/>
       </c>
       <c r="F1114" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="str">
-        <v>1242-3</v>
+        <v>595-1</v>
       </c>
       <c r="B1115" t="str">
-        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 30ML</v>
+        <v>PERF LATTAFA EMAAN EDP AZUL 100ML</v>
       </c>
       <c r="C1115" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1115">
-        <v>6</v>
+        <v>19.99</v>
       </c>
       <c r="E1115" t="str">
         <v/>
       </c>
       <c r="F1115" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="str">
-        <v>750-4</v>
+        <v>1797-8</v>
       </c>
       <c r="B1116" t="str">
-        <v>PERF MAISON ALHAMBRA DARK AOUD EDP 30ML</v>
+        <v>PERF LATTAFA ETERNAL OUD EDP 100ML</v>
       </c>
       <c r="C1116" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1116">
-        <v>5</v>
+        <v>24.99</v>
       </c>
       <c r="E1116" t="str">
         <v/>
       </c>
       <c r="F1116" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="str">
-        <v>751-1</v>
+        <v>1071-9</v>
       </c>
       <c r="B1117" t="str">
-        <v>PERF MAISON ALHAMBRA DARK DOOR SPORT EDP 100ML</v>
+        <v>PERF LATTAFA FAKHAR EXTRAIT(GOLD) EDP 100ML</v>
       </c>
       <c r="C1117" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1117">
-        <v>12</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E1117">
+        <v>24.99</v>
       </c>
       <c r="F1117" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="str">
-        <v>1648-3</v>
+        <v>1309-3</v>
       </c>
       <c r="B1118" t="str">
-        <v>PERF MAISON ALHAMBRA DELILAH BLANC EDP 100ML</v>
+        <v>PERF LATTAFA FAKHAR PLATIN EDP 100ML</v>
       </c>
       <c r="C1118" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1118">
-        <v>29.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1118" t="str">
         <v/>
       </c>
       <c r="F1118" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="str">
-        <v>1657-5</v>
+        <v>1798-5</v>
       </c>
       <c r="B1119" t="str">
-        <v>PERF MAISON ALHAMBRA DELILAH POUR FEMME EDP 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. BERRY ON TOP</v>
       </c>
       <c r="C1119" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1119">
-        <v>24.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>38.99</v>
+      </c>
+      <c r="E1119">
+        <v>39.99</v>
       </c>
       <c r="F1119" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="str">
-        <v>769-6</v>
+        <v>1799-2</v>
       </c>
       <c r="B1120" t="str">
-        <v>PERF MAISON ALHAMBRA EBENE EDP 90ML</v>
+        <v>PERF LATTAFA GIVE ME G. CHOCO OVERDOSE</v>
       </c>
       <c r="C1120" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1120">
-        <v>9.5</v>
+        <v>39.99</v>
       </c>
       <c r="E1120" t="str">
         <v/>
       </c>
       <c r="F1120" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="str">
-        <v>770-2</v>
+        <v>1800-5</v>
       </c>
       <c r="B1121" t="str">
-        <v>PERF MAISON ALHAMBRA EXCLUSIF SAFFRON EDP 100ML</v>
+        <v>PERF LATTAFA GIVE ME G. COOKIES CRAVE</v>
       </c>
       <c r="C1121" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1121">
-        <v>12</v>
+        <v>39.99</v>
       </c>
       <c r="E1121" t="str">
         <v/>
       </c>
       <c r="F1121" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="str">
-        <v>771-9</v>
+        <v>1801-2</v>
       </c>
       <c r="B1122" t="str">
-        <v>PERF MAISON ALHAMBRA FALMINGO ELIXIR EDP 80ML</v>
+        <v>PERF LATTAFA GIVE ME G. MALLOW MADNESS</v>
       </c>
       <c r="C1122" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1122">
-        <v>15</v>
+        <v>39.99</v>
       </c>
       <c r="E1122" t="str">
         <v/>
       </c>
       <c r="F1122" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="str">
-        <v>772-6</v>
+        <v>1802-9</v>
       </c>
       <c r="B1123" t="str">
-        <v>PERF MAISON ALHAMBRA FLORENZA EDP 30ML</v>
+        <v>PERF LATTAFA GIVE ME G. VANILLA FREAK</v>
       </c>
       <c r="C1123" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1123">
-        <v>6</v>
+        <v>39.99</v>
       </c>
       <c r="E1123" t="str">
         <v/>
       </c>
       <c r="F1123" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="str">
-        <v>774-0</v>
+        <v>1803-6</v>
       </c>
       <c r="B1124" t="str">
-        <v>PERF MAISON ALHAMBRA FORBIDDEN LOVE EDP 30ML</v>
+        <v>PERF LATTAFA GIVE ME G. WHIPPED PLEASURE</v>
       </c>
       <c r="C1124" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1124">
-        <v>5</v>
+        <v>39.99</v>
       </c>
       <c r="E1124" t="str">
         <v/>
       </c>
       <c r="F1124" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="str">
-        <v>775-7</v>
+        <v>644-6</v>
       </c>
       <c r="B1125" t="str">
-        <v>PERF MAISON ALHAMBRA FUSION INTENSE 30ML</v>
+        <v>PERF LATTAFA HAYA EDP 100ML</v>
       </c>
       <c r="C1125" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1125">
-        <v>5</v>
+        <v>25.99</v>
       </c>
       <c r="E1125" t="str">
         <v/>
       </c>
       <c r="F1125" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="str">
-        <v>776-4</v>
+        <v>2262-0</v>
       </c>
       <c r="B1126" t="str">
-        <v>PERF MAISON ALHAMBRA GALACTIC MEN ELIXIR 100ML</v>
+        <v>PERF LATTAFA HAYAATI FLORENCE EDP 100ML</v>
       </c>
       <c r="C1126" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1126">
-        <v>14</v>
+        <v>13.99</v>
       </c>
       <c r="E1126" t="str">
         <v/>
       </c>
       <c r="F1126" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="str">
-        <v>1244-7</v>
+        <v>2263-7</v>
       </c>
       <c r="B1127" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER BELLA EDP 30ML</v>
+        <v>PERF LATTAFA HAYAATI GOLD ELIXIR EDP 100ML</v>
       </c>
       <c r="C1127" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1127">
-        <v>6</v>
+        <v>13.99</v>
       </c>
       <c r="E1127" t="str">
         <v/>
       </c>
       <c r="F1127" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="str">
-        <v>777-1</v>
+        <v>2261-3</v>
       </c>
       <c r="B1128" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER BOLD EDP 100ML</v>
+        <v>PERF LATTAFA HAYAATI(BLACK) EDP 100ML</v>
       </c>
       <c r="C1128" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1128">
-        <v>15</v>
+        <v>13.99</v>
       </c>
       <c r="E1128" t="str">
         <v/>
       </c>
       <c r="F1128" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="str">
-        <v>779-5</v>
+        <v>1552-3</v>
       </c>
       <c r="B1129" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 100ML</v>
+        <v>PERF LATTAFA HER CONFESSION EDP 100ML</v>
       </c>
       <c r="C1129" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1129">
-        <v>16.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1129" t="str">
         <v/>
       </c>
       <c r="F1129" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="str">
-        <v>778-8</v>
+        <v>1804-3</v>
       </c>
       <c r="B1130" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 30ML</v>
+        <v>PERF LATTAFA JASOOR EDP 100ML</v>
       </c>
       <c r="C1130" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1130">
-        <v>5.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1130" t="str">
         <v/>
       </c>
       <c r="F1130" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="str">
-        <v>780-1</v>
+        <v>1513-4</v>
       </c>
       <c r="B1131" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER POUR HOMME EDP30ML</v>
+        <v>PERF LATTAFA KHAMRAH BLACK EDP 100ML</v>
       </c>
       <c r="C1131" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1131">
-        <v>6</v>
+        <v>23.99</v>
       </c>
       <c r="E1131" t="str">
         <v/>
       </c>
       <c r="F1131" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="str">
-        <v>781-8</v>
+        <v>1514-1</v>
       </c>
       <c r="B1132" t="str">
-        <v>PERF MAISON ALHAMBRA GLACIER ULTRA  EDP 30ML</v>
+        <v>PERF LATTAFA KHAMRAH DUKHAN EDP 100ML(RED)</v>
       </c>
       <c r="C1132" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1132">
-        <v>5.99</v>
+        <v>25.99</v>
       </c>
       <c r="E1132" t="str">
         <v/>
       </c>
       <c r="F1132" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="str">
-        <v>1649-0</v>
+        <v>2503-4</v>
       </c>
       <c r="B1133" t="str">
-        <v>PERF MAISON ALHAMBRA GLOSSY EDP 100ML</v>
+        <v>PERF LATTAFA KHAMRAH WAHA EDP 100ML</v>
       </c>
       <c r="C1133" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1133">
-        <v>11.99</v>
+        <v>50</v>
       </c>
       <c r="E1133" t="str">
         <v/>
       </c>
       <c r="F1133" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="str">
-        <v>773-3</v>
+        <v>1516-5</v>
       </c>
       <c r="B1134" t="str">
-        <v>PERF MAISON ALHAMBRA IN FLINT EDP 80ML</v>
+        <v>PERF LATTAFA KIDS HAPPY BRUSH EDP 75ML</v>
       </c>
       <c r="C1134" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1134">
-        <v>14</v>
+        <v>12.99</v>
       </c>
       <c r="E1134" t="str">
         <v/>
       </c>
       <c r="F1134" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="str">
-        <v>783-2</v>
+        <v>2099-2</v>
       </c>
       <c r="B1135" t="str">
-        <v>PERF MAISON ALHAMBRA INFINI ELIXIR EDP 100ML</v>
+        <v>PERF LATTAFA KIDS HAPPY PLAY 75ML</v>
       </c>
       <c r="C1135" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1135">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E1135" t="str">
         <v/>
       </c>
       <c r="F1135" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="str">
-        <v>784-9</v>
+        <v>1517-2</v>
       </c>
       <c r="B1136" t="str">
-        <v>PERF MAISON ALHAMBRA JEAN LOWE NOIR EDP 100ML</v>
+        <v>PERF LATTAFA KIDS HAPPY TIME EDP 75ML</v>
       </c>
       <c r="C1136" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1136">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E1136" t="str">
         <v/>
       </c>
       <c r="F1136" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="str">
-        <v>785-6</v>
+        <v>1518-9</v>
       </c>
       <c r="B1137" t="str">
-        <v>PERF MAISON ALHAMBRA JEAN LOWE VIBE EDP 100ML</v>
+        <v>PERF LATTAFA KIDS STOP WAIT GO EDP 75ML</v>
       </c>
       <c r="C1137" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1137">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E1137" t="str">
         <v/>
       </c>
       <c r="F1137" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="str">
-        <v>786-3</v>
+        <v>2419-8</v>
       </c>
       <c r="B1138" t="str">
-        <v>PERF MAISON ALHAMBRA JORHE DI PROFUMO AQUA EDP 100ML</v>
+        <v>PERF LATTAFA KING OF ARABIA EDP 100ML</v>
       </c>
       <c r="C1138" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1138">
-        <v>14</v>
+        <v>27.99</v>
       </c>
       <c r="E1138" t="str">
         <v/>
       </c>
       <c r="F1138" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="str">
-        <v>752-8</v>
+        <v>1637-7</v>
       </c>
       <c r="B1139" t="str">
-        <v>PERF MAISON ALHAMBRA JUBILANT VITALITY EDP 100ML</v>
+        <v>PERF LATTAFA KIT ART OF UNIVERSE C/3PCS</v>
       </c>
       <c r="C1139" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1139">
-        <v>12</v>
+        <v>33.5</v>
       </c>
       <c r="E1139" t="str">
         <v/>
       </c>
       <c r="F1139" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="str">
-        <v>753-5</v>
+        <v>2410-5</v>
       </c>
       <c r="B1140" t="str">
-        <v>PERF MAISON ALHAMBRA KARAT EDP 100ML</v>
+        <v>PERF LATTAFA KIT BADEE SUBLIME EDP100ML+EDP12ML+MIST50ML</v>
       </c>
       <c r="C1140" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1140">
-        <v>14</v>
+        <v>34.99</v>
       </c>
       <c r="E1140" t="str">
         <v/>
       </c>
       <c r="F1140" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="str">
-        <v>760-3</v>
+        <v>1805-0</v>
       </c>
       <c r="B1141" t="str">
-        <v>PERF MAISON ALHAMBRA L INTRUDE EDP 30ML</v>
+        <v>PERF LATTAFA KIT KING OF ARABIA EDP 100ML/3PCS</v>
       </c>
       <c r="C1141" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1141">
-        <v>5</v>
+        <v>34.99</v>
       </c>
       <c r="E1141" t="str">
         <v/>
       </c>
       <c r="F1141" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="str">
-        <v>1245-4</v>
+        <v>2264-4</v>
       </c>
       <c r="B1142" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE 30ML</v>
+        <v>PERF LATTAFA KIT MINI BADEE AL OUD COLLECTION EDP 4X25ML</v>
       </c>
       <c r="C1142" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1142">
-        <v>6</v>
+        <v>32.99</v>
       </c>
       <c r="E1142" t="str">
         <v/>
       </c>
       <c r="F1142" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="str">
-        <v>663-7</v>
+        <v>2393-1</v>
       </c>
       <c r="B1143" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EDP 100ML</v>
+        <v>PERF LATTAFA KIT PRIDE 5X20ML EDP GIFT SET BOX 01</v>
       </c>
       <c r="C1143" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1143">
-        <v>13</v>
+        <v>29.99</v>
       </c>
       <c r="E1143" t="str">
         <v/>
       </c>
       <c r="F1143" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="str">
-        <v>664-4</v>
+        <v>2392-4</v>
       </c>
       <c r="B1144" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 100ML</v>
+        <v>PERF LATTAFA KIT PRIDE 5X20ML EDP GIFT SET BOX 03</v>
       </c>
       <c r="C1144" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1144">
-        <v>14.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1144" t="str">
         <v/>
       </c>
       <c r="F1144" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="str">
-        <v>1246-1</v>
+        <v>2391-7</v>
       </c>
       <c r="B1145" t="str">
-        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 30ML</v>
+        <v>PERF LATTAFA KIT PRIDE 5X20ML EDP GIFT SET BOX 04</v>
       </c>
       <c r="C1145" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1145">
-        <v>6</v>
+        <v>29.99</v>
       </c>
       <c r="E1145" t="str">
         <v/>
       </c>
       <c r="F1145" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="str">
-        <v>665-1</v>
+        <v>645-3</v>
       </c>
       <c r="B1146" t="str">
-        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 100ML</v>
+        <v>PERF LATTAFA LAIL MALEKI EDP 100ML</v>
       </c>
       <c r="C1146" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1146">
-        <v>15.99</v>
+        <v>11.99</v>
       </c>
       <c r="E1146" t="str">
         <v/>
       </c>
       <c r="F1146" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="str">
-        <v>1247-8</v>
+        <v>1835-7</v>
       </c>
       <c r="B1147" t="str">
-        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 30ML</v>
+        <v>PERF LATTAFA LAYAAN EDP 75ML</v>
       </c>
       <c r="C1147" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1147">
-        <v>6</v>
+        <v>32.99</v>
       </c>
       <c r="E1147" t="str">
         <v/>
       </c>
       <c r="F1147" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="str">
-        <v>1248-5</v>
+        <v>2266-8</v>
       </c>
       <c r="B1148" t="str">
-        <v>PERF MAISON ALHAMBRA LA VIVACITE INTESA EDP 100ML</v>
+        <v>PERF LATTAFA MAAHIR BLACK EDITION EDP 100ML</v>
       </c>
       <c r="C1148" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1148">
-        <v>15.99</v>
+        <v>19.99</v>
       </c>
       <c r="E1148" t="str">
         <v/>
       </c>
       <c r="F1148" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="str">
-        <v>758-0</v>
+        <v>646-0</v>
       </c>
       <c r="B1149" t="str">
-        <v>PERF MAISON ALHAMBRA LAVA EDP 100ML</v>
+        <v>PERF LATTAFA MAAHIR GOLD 100ML</v>
       </c>
       <c r="C1149" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1149">
-        <v>13</v>
-[...2 lines deleted...]
-        <v/>
+        <v>18.99</v>
+      </c>
+      <c r="E1149">
+        <v>21</v>
       </c>
       <c r="F1149" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="str">
-        <v>762-7</v>
+        <v>2265-1</v>
       </c>
       <c r="B1150" t="str">
-        <v>PERF MAISON ALHAMBRA LUMINOUS VIVID 100ML</v>
+        <v>PERF LATTAFA MAAHIR HONOR EDP 100ML BLANCO</v>
       </c>
       <c r="C1150" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1150">
-        <v>13</v>
+        <v>29.99</v>
       </c>
       <c r="E1150" t="str">
         <v/>
       </c>
       <c r="F1150" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="str">
-        <v>763-4</v>
+        <v>647-7</v>
       </c>
       <c r="B1151" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE EMERALD EDP 100ML</v>
+        <v>PERF LATTAFA MAAHIR LEGACY EDP 100ML</v>
       </c>
       <c r="C1151" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1151">
-        <v>15</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E1151">
+        <v>24.99</v>
       </c>
       <c r="F1151" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="str">
-        <v>764-1</v>
+        <v>1577-6</v>
       </c>
       <c r="B1152" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE GOLD EDP 100ML</v>
+        <v>PERF LATTAFA MAYAR CHERRY INTENSE EDP 100ML</v>
       </c>
       <c r="C1152" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1152">
-        <v>15.5</v>
+        <v>18.99</v>
       </c>
       <c r="E1152" t="str">
         <v/>
       </c>
       <c r="F1152" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="str">
-        <v>765-8</v>
+        <v>1509-7</v>
       </c>
       <c r="B1153" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE NIGHTLIFE EDP 100ML</v>
+        <v>PERF LATTAFA MAYAR INTENSE(AZUL) EDP 100ML</v>
       </c>
       <c r="C1153" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1153">
-        <v>15.14</v>
-[...2 lines deleted...]
-        <v/>
+        <v>19.99</v>
+      </c>
+      <c r="E1153">
+        <v>25.99</v>
       </c>
       <c r="F1153" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="str">
-        <v>766-5</v>
+        <v>648-4</v>
       </c>
       <c r="B1154" t="str">
-        <v>PERF MAISON ALHAMBRA LUXE STREET EDP 100ML</v>
+        <v>PERF LATTAFA MAYAR ROSE EDP 100ML</v>
       </c>
       <c r="C1154" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1154">
-        <v>15</v>
+        <v>23.99</v>
       </c>
       <c r="E1154" t="str">
         <v/>
       </c>
       <c r="F1154" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="str">
-        <v>767-2</v>
+        <v>1311-6</v>
       </c>
       <c r="B1155" t="str">
-        <v>PERF MAISON ALHAMBRA MAITRE DE BLUE EDP 100ML</v>
+        <v>PERF LATTAFA MUSAMAM BLACK INTESE EDP 100ML</v>
       </c>
       <c r="C1155" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1155">
-        <v>15</v>
-[...2 lines deleted...]
-        <v/>
+        <v>35.99</v>
+      </c>
+      <c r="E1155">
+        <v>39.99</v>
       </c>
       <c r="F1155" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="str">
-        <v>768-9</v>
+        <v>649-1</v>
       </c>
       <c r="B1156" t="str">
-        <v>PERF MAISON ALHAMBRA MAN BLACK EDITION 30ML</v>
+        <v>PERF LATTAFA MUSAMAM EDP 100ML</v>
       </c>
       <c r="C1156" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1156">
-        <v>5</v>
+        <v>23.99</v>
       </c>
       <c r="E1156" t="str">
         <v/>
       </c>
       <c r="F1156" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="str">
-        <v>788-7</v>
+        <v>1536-3</v>
       </c>
       <c r="B1157" t="str">
-        <v>PERF MAISON ALHAMBRA NARISSA ROSE MUSC FOR HER 100ML</v>
+        <v>PERF LATTAFA MUSAMAM WHITE INTESE EDP 100ML</v>
       </c>
       <c r="C1157" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1157">
-        <v>12.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>34.99</v>
+      </c>
+      <c r="E1157">
+        <v>36.99</v>
       </c>
       <c r="F1157" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="str">
-        <v>789-4</v>
+        <v>650-7</v>
       </c>
       <c r="B1158" t="str">
-        <v>PERF MAISON ALHAMBRA NEBULA I 100ML</v>
+        <v>PERF LATTAFA NEBRAS EDP 100ML</v>
       </c>
       <c r="C1158" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1158">
-        <v>15</v>
+        <v>25.99</v>
       </c>
       <c r="E1158" t="str">
         <v/>
       </c>
       <c r="F1158" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="str">
-        <v>790-0</v>
+        <v>1537-0</v>
       </c>
       <c r="B1159" t="str">
-        <v>PERF MAISON ALHAMBRA NEBULA II 100ML</v>
+        <v>PERF LATTAFA NEBRAS ELIXIR EDP 100ML</v>
       </c>
       <c r="C1159" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1159">
-        <v>15</v>
-[...2 lines deleted...]
-        <v/>
+        <v>27.99</v>
+      </c>
+      <c r="E1159">
+        <v>33.99</v>
       </c>
       <c r="F1159" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="str">
-        <v>791-7</v>
+        <v>2267-5</v>
       </c>
       <c r="B1160" t="str">
-        <v>PERF MAISON ALHAMBRA NO.2 MEN 80ML</v>
+        <v>PERF LATTAFA NICHE EMARATI KHANJAR EDP 85ML</v>
       </c>
       <c r="C1160" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1160">
-        <v>16.99</v>
+        <v>37.99</v>
       </c>
       <c r="E1160" t="str">
         <v/>
       </c>
       <c r="F1160" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="str">
-        <v>792-4</v>
+        <v>2615-4</v>
       </c>
       <c r="B1161" t="str">
-        <v>PERF MAISON ALHAMBRA OASIS EDP 100ML</v>
+        <v>PERF LATTAFA NICHE EMARATI ZIKRA EDP 100ML</v>
       </c>
       <c r="C1161" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1161">
-        <v>15</v>
-[...2 lines deleted...]
-        <v/>
+        <v>29.99</v>
+      </c>
+      <c r="E1161">
+        <v>37.99</v>
       </c>
       <c r="F1161" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="str">
-        <v>793-1</v>
+        <v>1640-7</v>
       </c>
       <c r="B1162" t="str">
-        <v>PERF MAISON ALHAMBRA OPERA ROUGA EDP 100ML</v>
+        <v>PERF LATTAFA OIL YARA 20ML</v>
       </c>
       <c r="C1162" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1162">
-        <v>13</v>
+        <v>9.99</v>
       </c>
       <c r="E1162" t="str">
         <v/>
       </c>
       <c r="F1162" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="str">
-        <v>794-8</v>
+        <v>1641-4</v>
       </c>
       <c r="B1163" t="str">
-        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 100ML</v>
+        <v>PERF LATTAFA OIL YARA CANDY 20ML</v>
       </c>
       <c r="C1163" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1163">
-        <v>16</v>
+        <v>9.99</v>
       </c>
       <c r="E1163" t="str">
         <v/>
       </c>
       <c r="F1163" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="str">
-        <v>795-5</v>
+        <v>1642-1</v>
       </c>
       <c r="B1164" t="str">
-        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 30ML</v>
+        <v>PERF LATTAFA OIL YARA MOI 20ML</v>
       </c>
       <c r="C1164" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1164">
-        <v>5</v>
+        <v>9.99</v>
       </c>
       <c r="E1164" t="str">
         <v/>
       </c>
       <c r="F1164" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="str">
-        <v>796-2</v>
+        <v>1643-8</v>
       </c>
       <c r="B1165" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS CENTRO EDP 100ML</v>
+        <v>PERF LATTAFA OIL YARA TOUS 20ML</v>
       </c>
       <c r="C1165" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1165">
-        <v>13</v>
+        <v>9.99</v>
       </c>
       <c r="E1165" t="str">
         <v/>
       </c>
       <c r="F1165" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="str">
-        <v>797-9</v>
+        <v>2550-8</v>
       </c>
       <c r="B1166" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS MESSENGER 100ML</v>
+        <v>PERF LATTAFA OPULENT DUBAI EDP 100ML</v>
       </c>
       <c r="C1166" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1166">
-        <v>14</v>
+        <v>19.99</v>
       </c>
       <c r="E1166" t="str">
         <v/>
       </c>
       <c r="F1166" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="str">
-        <v>1249-2</v>
+        <v>2551-5</v>
       </c>
       <c r="B1167" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS MESSENGER 100ML</v>
+        <v>PERF LATTAFA OPULENT MUSK EDP 100ML</v>
       </c>
       <c r="C1167" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1167">
         <v>14.99</v>
       </c>
       <c r="E1167" t="str">
         <v/>
       </c>
       <c r="F1167" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="str">
-        <v>798-6</v>
+        <v>596-8</v>
       </c>
       <c r="B1168" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS OPUS NOIR EDP 100ML</v>
+        <v>PERF LATTAFA OPULENT OUD EDP 100ML</v>
       </c>
       <c r="C1168" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1168">
-        <v>12</v>
+        <v>14.99</v>
       </c>
       <c r="E1168" t="str">
         <v/>
       </c>
       <c r="F1168" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="str">
-        <v>1250-8</v>
+        <v>1021-4</v>
       </c>
       <c r="B1169" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS ROSSO EDP 100ML</v>
+        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH BADEE AL OUD 250ML</v>
       </c>
       <c r="C1169" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1169">
-        <v>13.99</v>
+        <v>9</v>
       </c>
       <c r="E1169" t="str">
         <v/>
       </c>
       <c r="F1169" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="str">
-        <v>800-6</v>
+        <v>1022-1</v>
       </c>
       <c r="B1170" t="str">
-        <v>PERF MAISON ALHAMBRA PHILOS SHINE EDP 100ML</v>
+        <v>PERF LATTAFA PARFUMS MIST BODY SPALSH ECLAIRE 250ML</v>
       </c>
       <c r="C1170" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1170">
-        <v>14.99</v>
+        <v>9</v>
       </c>
       <c r="E1170" t="str">
         <v/>
       </c>
       <c r="F1170" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="str">
-        <v>1251-5</v>
+        <v>1023-8</v>
       </c>
       <c r="B1171" t="str">
-        <v>PERF MAISON ALHAMBRA PINK SHIMMER SECRET EDP 100ML (ROSA</v>
+        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH FAKHAR WOMAN 250ML</v>
       </c>
       <c r="C1171" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1171">
-        <v>13.99</v>
+        <v>9</v>
       </c>
       <c r="E1171" t="str">
         <v/>
       </c>
       <c r="F1171" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="str">
-        <v>1252-2</v>
+        <v>1849-4</v>
       </c>
       <c r="B1172" t="str">
-        <v>PERF MAISON ALHAMBRA PINK VELVAT EDP30ML</v>
+        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH TERIAQ 250ML</v>
       </c>
       <c r="C1172" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1172">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E1172" t="str">
         <v/>
       </c>
       <c r="F1172" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="str">
-        <v>801-3</v>
+        <v>1024-5</v>
       </c>
       <c r="B1173" t="str">
-        <v>PERF MAISON ALHAMBRA REYNA POUR FEMME EDP 100ML</v>
+        <v>PERF LATTAFA PERFUMS MIST BODY SPLASH YARA TOUS 250ML</v>
       </c>
       <c r="C1173" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1173">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E1173" t="str">
         <v/>
       </c>
       <c r="F1173" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="str">
-        <v>1253-9</v>
+        <v>1854-8</v>
       </c>
       <c r="B1174" t="str">
-        <v>PERF MAISON ALHAMBRA ROSE SEDUCTION VIP POUR FEMME EDP 100ML</v>
+        <v>PERF LATTAFA PETRA</v>
       </c>
       <c r="C1174" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1174">
-        <v>21.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1174" t="str">
         <v/>
       </c>
       <c r="F1174" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="str">
-        <v>802-0</v>
+        <v>2268-2</v>
       </c>
       <c r="B1175" t="str">
-        <v>PERF MAISON ALHAMBRA SALVO EDP 100ML</v>
+        <v>PERF LATTAFA PRIDE ARF OF ARABIA 1 EDP 100ML</v>
       </c>
       <c r="C1175" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1175">
-        <v>17.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1175" t="str">
         <v/>
       </c>
       <c r="F1175" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="str">
-        <v>803-7</v>
+        <v>2269-9</v>
       </c>
       <c r="B1176" t="str">
-        <v>PERF MAISON ALHAMBRA SALVO ELIXIR EDP 60ML</v>
+        <v>PERF LATTAFA PRIDE ARF OF ARABIA 2 EDP 100ML</v>
       </c>
       <c r="C1176" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1176">
-        <v>14.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1176" t="str">
         <v/>
       </c>
       <c r="F1176" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="str">
-        <v>804-4</v>
+        <v>2270-5</v>
       </c>
       <c r="B1177" t="str">
-        <v>PERF MAISON ALHAMBRA SALVO INTENSE EDP 100ML</v>
+        <v>PERF LATTAFA PRIDE ARF OF ARABIA 3 EDP 100ML</v>
       </c>
       <c r="C1177" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1177">
-        <v>19.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1177" t="str">
         <v/>
       </c>
       <c r="F1177" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="str">
-        <v>805-1</v>
+        <v>2547-8</v>
       </c>
       <c r="B1178" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE AMAZONTE 100ML</v>
+        <v>PERF LATTAFA PRIDE ISHQ AL SHUYUKH GOLD EDP 100ML</v>
       </c>
       <c r="C1178" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1178">
-        <v>15</v>
+        <v>19.99</v>
       </c>
       <c r="E1178" t="str">
         <v/>
       </c>
       <c r="F1178" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="str">
-        <v>806-8</v>
+        <v>2548-5</v>
       </c>
       <c r="B1179" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE BRONZITE 100ML</v>
+        <v>PERF LATTAFA PRIDE ISHQ AL SHUYUKH SILVER EDP 100ML</v>
       </c>
       <c r="C1179" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1179">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E1179" t="str">
         <v/>
       </c>
       <c r="F1179" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="str">
-        <v>807-5</v>
+        <v>2272-9</v>
       </c>
       <c r="B1180" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE DESERT 100ML</v>
+        <v>PERF LATTAFA PRIDE LA COLLECTION D*ANTIQUITES 1505(CAR) EDP</v>
       </c>
       <c r="C1180" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1180">
-        <v>15</v>
+        <v>26.99</v>
       </c>
       <c r="E1180" t="str">
         <v/>
       </c>
       <c r="F1180" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="str">
-        <v>1238-6</v>
+        <v>2271-2</v>
       </c>
       <c r="B1181" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE MALACHITE 100ML</v>
+        <v>PERF LATTAFA PRIDE LA COLLECTION D*ANTIQUITES 1505(WATCH) EDP</v>
       </c>
       <c r="C1181" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1181">
-        <v>21.99</v>
+        <v>26.99</v>
       </c>
       <c r="E1181" t="str">
         <v/>
       </c>
       <c r="F1181" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="str">
-        <v>808-2</v>
+        <v>2541-6</v>
       </c>
       <c r="B1182" t="str">
-        <v>PERF MAISON ALHAMBRA SCEPTRE OCEAN EDP 100ML</v>
+        <v>PERF LATTAFA PRIDE LOVE IN PARIS EDP 100ML</v>
       </c>
       <c r="C1182" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1182">
-        <v>14</v>
+        <v>32.99</v>
       </c>
       <c r="E1182" t="str">
         <v/>
       </c>
       <c r="F1182" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="str">
-        <v>809-9</v>
+        <v>2273-6</v>
       </c>
       <c r="B1183" t="str">
-        <v>PERF MAISON ALHAMBRA SMOKY TOUCH EDP 30ML</v>
+        <v>PERF LATTAFA PRIDE MASA EDP 100ML</v>
       </c>
       <c r="C1183" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1183">
-        <v>6</v>
+        <v>26.99</v>
       </c>
       <c r="E1183" t="str">
         <v/>
       </c>
       <c r="F1183" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="str">
-        <v>810-5</v>
+        <v>2549-2</v>
       </c>
       <c r="B1184" t="str">
-        <v>PERF MAISON ALHAMBRA SO CANDID POUR FEMME 100ML</v>
+        <v>PERF LATTAFA PRIDE NEW YORK CITY OF DREAMS EDP 100ML</v>
       </c>
       <c r="C1184" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1184">
-        <v>16.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1184" t="str">
         <v/>
       </c>
       <c r="F1184" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="str">
-        <v>1578-3</v>
+        <v>2556-0</v>
       </c>
       <c r="B1185" t="str">
-        <v>PERF MAISON ALHAMBRA SO CANDID ROUGE EDP 85ML</v>
+        <v>PERF LATTAFA PRIDE VINTAGE RADIO EDP 100ML</v>
       </c>
       <c r="C1185" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1185">
-        <v>16.99</v>
+        <v>24</v>
       </c>
       <c r="E1185" t="str">
         <v/>
       </c>
       <c r="F1185" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="str">
-        <v>812-9</v>
+        <v>651-4</v>
       </c>
       <c r="B1186" t="str">
-        <v>PERF MAISON ALHAMBRA SUGAR ME CANDY FLOSS 100ML</v>
+        <v>PERF LATTAFA QAED AL FURSAN NEGRO EDP 90ML</v>
       </c>
       <c r="C1186" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1186">
-        <v>15</v>
+        <v>16.99</v>
       </c>
       <c r="E1186" t="str">
         <v/>
       </c>
       <c r="F1186" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="str">
-        <v>813-6</v>
+        <v>653-8</v>
       </c>
       <c r="B1187" t="str">
-        <v>PERF MAISON ALHAMBRA SUGAR ME MARHMALLOW DREAM 100ML</v>
+        <v>PERF LATTAFA QAED AL FURSAN UNTAMED BLANCO  EDP 90ML</v>
       </c>
       <c r="C1187" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1187">
-        <v>15.99</v>
+        <v>14</v>
       </c>
       <c r="E1187" t="str">
         <v/>
       </c>
       <c r="F1187" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="str">
-        <v>814-3</v>
+        <v>2554-6</v>
       </c>
       <c r="B1188" t="str">
-        <v>PERF MAISON ALHAMBRA SUGAR ME PISTACHIO CHOCOLATE 100ML</v>
+        <v>PERF LATTAFA QIMMAH FOR MEN EDP 100ML NEGRO</v>
       </c>
       <c r="C1188" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1188">
-        <v>15</v>
+        <v>19.99</v>
       </c>
       <c r="E1188" t="str">
         <v/>
       </c>
       <c r="F1188" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="str">
-        <v>815-0</v>
+        <v>2555-3</v>
       </c>
       <c r="B1189" t="str">
-        <v>PERF MAISON ALHAMBRA TONIC MALI EDP 100ML</v>
+        <v>PERF LATTAFA QIMMAH FOR WOMAN EDP 100ML VERDE</v>
       </c>
       <c r="C1189" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1189">
-        <v>12</v>
+        <v>19.99</v>
       </c>
       <c r="E1189" t="str">
         <v/>
       </c>
       <c r="F1189" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="str">
-        <v>816-7</v>
+        <v>654-5</v>
       </c>
       <c r="B1190" t="str">
-        <v>PERF MAISON ALHAMBRA VICTORIOSO EDP 100ML</v>
+        <v>PERF LATTAFA RAMZ GOLD EDP 100ML</v>
       </c>
       <c r="C1190" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1190">
-        <v>15.99</v>
+        <v>12</v>
       </c>
       <c r="E1190" t="str">
         <v/>
       </c>
       <c r="F1190" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="str">
-        <v>1254-6</v>
+        <v>655-2</v>
       </c>
       <c r="B1191" t="str">
-        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO 30ML</v>
+        <v>PERF LATTAFA RAMZ SILVER EDP 100ML</v>
       </c>
       <c r="C1191" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1191">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E1191" t="str">
         <v/>
       </c>
       <c r="F1191" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="str">
-        <v>1579-0</v>
+        <v>2383-2</v>
       </c>
       <c r="B1192" t="str">
-        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO EDP 100ML (BLACK)</v>
+        <v>PERF LATTAFA RAVE NOW ROSE (ROSADO) EDP 100ML</v>
       </c>
       <c r="C1192" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1192">
-        <v>16.99</v>
+        <v>18.99</v>
       </c>
       <c r="E1192" t="str">
         <v/>
       </c>
       <c r="F1192" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="str">
-        <v>1255-3</v>
+        <v>2276-7</v>
       </c>
       <c r="B1193" t="str">
-        <v>PERF MAISON ALHAMBRA VOUGE NIGHT EDP 100ML</v>
+        <v>PERF LATTAFA RAVE NOW WHITE 100ML</v>
       </c>
       <c r="C1193" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1193">
-        <v>14.99</v>
+        <v>18.99</v>
       </c>
       <c r="E1193" t="str">
         <v/>
       </c>
       <c r="F1193" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="str">
-        <v>818-1</v>
+        <v>656-9</v>
       </c>
       <c r="B1194" t="str">
-        <v>PERF MAISON ALHAMBRA VOUGE PARTY EDP 100ML</v>
+        <v>PERF LATTAFA SHAHEEN GOLD EDP 100ML</v>
       </c>
       <c r="C1194" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1194">
-        <v>16</v>
+        <v>21.99</v>
       </c>
       <c r="E1194" t="str">
         <v/>
       </c>
       <c r="F1194" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="str">
-        <v>819-8</v>
+        <v>2275-0</v>
       </c>
       <c r="B1195" t="str">
-        <v>PERF MAISON ALHAMBRA VOUGE ROUGE EDP100ML</v>
+        <v>PERF LATTAFA SHAHEEN SILVER EDP 100ML</v>
       </c>
       <c r="C1195" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1195">
-        <v>14.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1195" t="str">
         <v/>
       </c>
       <c r="F1195" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="str">
-        <v>1256-0</v>
+        <v>1656-8</v>
       </c>
       <c r="B1196" t="str">
-        <v>PERF MAISON ALHAMBRA YEAH MAN EDP 100ML</v>
+        <v>PERF LATTAFA SUGAR PLUM THAMEEN MUSK COLLECTION EDO 100ML</v>
       </c>
       <c r="C1196" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1196">
-        <v>12.99</v>
+        <v>11.99</v>
       </c>
       <c r="E1196" t="str">
         <v/>
       </c>
       <c r="F1196" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="str">
-        <v>820-4</v>
+        <v>657-6</v>
       </c>
       <c r="B1197" t="str">
-        <v>PERF MAISON ALHAMBRA YEAH MAN PARFUM EDP 100ML</v>
+        <v>PERF LATTAFA TERIAQ EDP 100ML</v>
       </c>
       <c r="C1197" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1197">
-        <v>15.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>24.99</v>
+      </c>
+      <c r="E1197">
+        <v>25</v>
       </c>
       <c r="F1197" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="str">
-        <v>821-1</v>
+        <v>1644-5</v>
       </c>
       <c r="B1198" t="str">
-        <v>PERF MAISON ALHAMBRA YOUR TOUCH EXTRAIT EDP 100ML</v>
+        <v>PERF LATTAFA THE KINGDOM EDP MEN 100ML</v>
       </c>
       <c r="C1198" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1198">
-        <v>13.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>23.99</v>
+      </c>
+      <c r="E1198">
+        <v>24.99</v>
       </c>
       <c r="F1198" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="str">
-        <v>822-8</v>
+        <v>658-3</v>
       </c>
       <c r="B1199" t="str">
-        <v>PERF MAISON ALHAMBRA YOUR TOUCH FOR MEN EDP 30ML</v>
+        <v>PERF LATTAFA THE KINGDOM EDP WOMEN 100ML</v>
       </c>
       <c r="C1199" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1199">
-        <v>5</v>
+        <v>20.99</v>
       </c>
       <c r="E1199" t="str">
         <v/>
       </c>
       <c r="F1199" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="str">
-        <v>823-5</v>
+        <v>2277-4</v>
       </c>
       <c r="B1200" t="str">
-        <v>PERF MAISON ALHAMBRA YOUR TOUCH SANTAL EDP 100ML</v>
+        <v>PERF LATTAFA VELVET OUD 100ML</v>
       </c>
       <c r="C1200" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1200">
         <v>13.99</v>
       </c>
       <c r="E1200" t="str">
         <v/>
       </c>
       <c r="F1200" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="str">
-        <v>824-2</v>
+        <v>2278-1</v>
       </c>
       <c r="B1201" t="str">
-        <v>PERF MAISON ALHAMBRA ZENO EDP 30ML</v>
+        <v>PERF LATTAFA VELVET ROSE EDP 100ML FEM</v>
       </c>
       <c r="C1201" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1201">
-        <v>5</v>
+        <v>13.99</v>
       </c>
       <c r="E1201" t="str">
         <v/>
       </c>
       <c r="F1201" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="str">
-        <v>886-0</v>
+        <v>1834-0</v>
       </c>
       <c r="B1202" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540</v>
+        <v>PERF LATTAFA VICTORIA EDP 100ML</v>
       </c>
       <c r="C1202" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1202">
-        <v>360</v>
+        <v>29.99</v>
       </c>
       <c r="E1202" t="str">
         <v/>
       </c>
       <c r="F1202" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="str">
-        <v>605-7</v>
+        <v>1048-1</v>
       </c>
       <c r="B1203" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EDP 70ML</v>
+        <v>PERF LATTAFA YARA (ROSA) EDP 100ML</v>
       </c>
       <c r="C1203" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1203">
-        <v>310</v>
-[...2 lines deleted...]
-        <v/>
+        <v>22.99</v>
+      </c>
+      <c r="E1203">
+        <v>21.99</v>
       </c>
       <c r="F1203" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="str">
-        <v>606-4</v>
+        <v>1538-7</v>
       </c>
       <c r="B1204" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EXTRAIT PARFUM 35M</v>
+        <v>PERF LATTAFA YARA ELIXIR EDP 100ML</v>
       </c>
       <c r="C1204" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1204">
-        <v>300</v>
+        <v>28.99</v>
       </c>
       <c r="E1204" t="str">
         <v/>
       </c>
       <c r="F1204" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="str">
-        <v>888-4</v>
+        <v>659-0</v>
       </c>
       <c r="B1205" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE EXTRAIT 200ML</v>
+        <v>PERF LATTAFA YARA MOI BLANCO EDP 100ML</v>
       </c>
       <c r="C1205" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1205">
-        <v>710</v>
+        <v>19.99</v>
       </c>
       <c r="E1205" t="str">
         <v/>
       </c>
       <c r="F1205" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="str">
-        <v>887-7</v>
+        <v>597-5</v>
       </c>
       <c r="B1206" t="str">
-        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUJE 540 - CAJA ROUJE</v>
+        <v>PERF LATTAFA YARA TOUS AMARELO EDP</v>
       </c>
       <c r="C1206" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1206">
-        <v>480</v>
+        <v>19.99</v>
       </c>
       <c r="E1206" t="str">
         <v/>
       </c>
       <c r="F1206" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="str">
-        <v>782-5</v>
+        <v>660-6</v>
       </c>
       <c r="B1207" t="str">
-        <v>PERF MAISON IMPERIUM EDP 100ML</v>
+        <v>PERF LATTAFA YARA TOUS EDP 100ML</v>
       </c>
       <c r="C1207" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1207">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E1207" t="str">
         <v/>
       </c>
       <c r="F1207" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="str">
-        <v>761-0</v>
+        <v>726-9</v>
       </c>
       <c r="B1208" t="str">
-        <v>PERF MAISON L OUDH 100ML</v>
+        <v>PERF LEGACY KING COLL.001 JADORE 25ML</v>
       </c>
       <c r="C1208" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1208">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E1208" t="str">
         <v/>
       </c>
       <c r="F1208" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="str">
-        <v>892-1</v>
+        <v>1313-0</v>
       </c>
       <c r="B1209" t="str">
-        <v>PERF MAISON MARGIELA REPLICA AUTUMN VIBES EDT 100ML,</v>
+        <v>PERF LEGACY KING COLL.002 GOOD GIRL 25ML</v>
       </c>
       <c r="C1209" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1209">
-        <v>130</v>
+        <v>5</v>
       </c>
       <c r="E1209" t="str">
         <v/>
       </c>
       <c r="F1209" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="str">
-        <v>893-8</v>
+        <v>727-6</v>
       </c>
       <c r="B1210" t="str">
-        <v>PERF MAISON MARGIELA REPLICA JAZZ CLUB EDT 100ML</v>
+        <v>PERF LEGACY KING COLL.003 FANTASY 25ML</v>
       </c>
       <c r="C1210" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1210">
-        <v>135</v>
+        <v>5</v>
       </c>
       <c r="E1210" t="str">
         <v/>
       </c>
       <c r="F1210" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="str">
-        <v>894-5</v>
+        <v>728-3</v>
       </c>
       <c r="B1211" t="str">
-        <v>PERF MAISON MARGIELA REPLICA LAZY SUNDAY MORNING EDT 100ML</v>
+        <v>PERF LEGACY KING COLL.004 1MILLION 25ML</v>
       </c>
       <c r="C1211" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1211">
-        <v>115</v>
+        <v>5</v>
       </c>
       <c r="E1211" t="str">
         <v/>
       </c>
       <c r="F1211" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="str">
-        <v>895-2</v>
+        <v>729-0</v>
       </c>
       <c r="B1212" t="str">
-        <v>PERF MANCERA PARIS AMBER FEVER EDP U 2120ML</v>
+        <v>PERF LEGACY KING COLL.005 LA VIE 25 ML</v>
       </c>
       <c r="C1212" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1212">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="E1212" t="str">
         <v/>
       </c>
       <c r="F1212" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="str">
-        <v>896-9</v>
+        <v>730-6</v>
       </c>
       <c r="B1213" t="str">
-        <v>PERF MANCERA PARIS AMBERFUL EDP 120 UNISEX</v>
+        <v>PERF LEGACY KING COLL.006 212 ROSE 25 ML</v>
       </c>
       <c r="C1213" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1213">
-        <v>120</v>
+        <v>5</v>
       </c>
       <c r="E1213" t="str">
         <v/>
       </c>
       <c r="F1213" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="str">
-        <v>897-6</v>
+        <v>731-3</v>
       </c>
       <c r="B1214" t="str">
-        <v>PERF MANCERA PARIS AOUD VIOLET EDP 120ML</v>
+        <v>PERF LEGACY KING COLL.007 ANGEL FEME 25 ML</v>
       </c>
       <c r="C1214" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1214">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="E1214" t="str">
         <v/>
       </c>
       <c r="F1214" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="str">
-        <v>898-3</v>
+        <v>1314-7</v>
       </c>
       <c r="B1215" t="str">
-        <v>PERF MANCERA PARIS BLACK INTENSITIVE AOUD EDP 120ML</v>
+        <v>PERF LEGACY KING COLL.008 SCANDAL 25ML</v>
       </c>
       <c r="C1215" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1215">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="E1215" t="str">
         <v/>
       </c>
       <c r="F1215" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="str">
-        <v>899-0</v>
+        <v>732-0</v>
       </c>
       <c r="B1216" t="str">
-        <v>PERF MANCERA PARIS GOLD INTENSITIVE AOUD EDP 120ML</v>
+        <v>PERF LEGACY KING COLL.009 VICTORY 25ML</v>
       </c>
       <c r="C1216" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1216">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="E1216" t="str">
         <v/>
       </c>
       <c r="F1216" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="str">
-        <v>901-0</v>
+        <v>733-7</v>
       </c>
       <c r="B1217" t="str">
-        <v>PERF MANCERA PARIS JADRIN EXCLUSIF EDP 120ML</v>
+        <v>PERF LEGACY KING COLL.010 BAD BOY 25 ML</v>
       </c>
       <c r="C1217" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1217">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="E1217" t="str">
         <v/>
       </c>
       <c r="F1217" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="str">
-        <v>889-1</v>
+        <v>734-4</v>
       </c>
       <c r="B1218" t="str">
-        <v>PERF MASION FRANCIS KURKDJIAN OUD SATIN MOOD EXTRAIT DE PAR</v>
+        <v>PERF LEGACY KING COLL.011 HEROS FEME 25ML</v>
       </c>
       <c r="C1218" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1218">
-        <v>385</v>
+        <v>5</v>
       </c>
       <c r="E1218" t="str">
         <v/>
       </c>
       <c r="F1218" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="str">
-        <v>891-4</v>
+        <v>735-1</v>
       </c>
       <c r="B1219" t="str">
-        <v>PERF MASION FRANCIS KURKDJIAN PARIS OUD EDP 70ML</v>
+        <v>PERF LEGACY KING COLL.012 HEROS MASC 25ML</v>
       </c>
       <c r="C1219" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1219">
-        <v>360</v>
+        <v>5</v>
       </c>
       <c r="E1219" t="str">
         <v/>
       </c>
       <c r="F1219" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="str">
-        <v>1728-2</v>
+        <v>736-8</v>
       </c>
       <c r="B1220" t="str">
-        <v>PERF MONTBLANC EXPLORER EXTREME PARFUM 100ML</v>
+        <v>PERF LEGACY KING COLL.013 COCO CHANEL 25ML</v>
       </c>
       <c r="C1220" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1220">
-        <v>59.99</v>
+        <v>5</v>
       </c>
       <c r="E1220" t="str">
         <v/>
       </c>
       <c r="F1220" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="str">
-        <v>1823-4</v>
+        <v>737-5</v>
       </c>
       <c r="B1221" t="str">
-        <v>PERF MOSCHINO TOY 2 PEARL EDP 100ML UNI</v>
+        <v>PERF LEGACY KING COLL.014 MY MAY 25ML</v>
       </c>
       <c r="C1221" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1221">
-        <v>59.99</v>
+        <v>5</v>
       </c>
       <c r="E1221" t="str">
         <v/>
       </c>
       <c r="F1221" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="str">
-        <v>1824-1</v>
+        <v>738-2</v>
       </c>
       <c r="B1222" t="str">
-        <v>PERF MOSCHINO TOY BUBBLE GUM EDT 100ML FEME</v>
+        <v>PERF LEGACY KING COLL.015 SAUVAGE 25ML</v>
       </c>
       <c r="C1222" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1222">
-        <v>41.99</v>
+        <v>5</v>
       </c>
       <c r="E1222" t="str">
         <v/>
       </c>
       <c r="F1222" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="str">
-        <v>1738-1</v>
+        <v>890-7</v>
       </c>
       <c r="B1223" t="str">
-        <v>PERF MUGLER ALIEN EDP 60ML</v>
+        <v>PERF MAIOSN FRANCIS KURKDJIAN PARIS 724 EDP 70ML</v>
       </c>
       <c r="C1223" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1223">
-        <v>70</v>
+        <v>300</v>
       </c>
       <c r="E1223" t="str">
         <v/>
       </c>
       <c r="F1223" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="str">
-        <v>1741-1</v>
+        <v>661-3</v>
       </c>
       <c r="B1224" t="str">
-        <v>PERF MUGLER ANGEL EDP 25ML</v>
+        <v>PERF MAISON ALHAMBRA ALPINE HOMME SPORT EDP 100ML</v>
       </c>
       <c r="C1224" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1224">
-        <v>55</v>
+        <v>18.99</v>
       </c>
       <c r="E1224" t="str">
         <v/>
       </c>
       <c r="F1224" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="str">
-        <v>1742-8</v>
+        <v>741-2</v>
       </c>
       <c r="B1225" t="str">
-        <v>PERF MUGLER ANGEL EDP 50ML</v>
+        <v>PERF MAISON ALHAMBRA ANCHOR BLACK EDP 100ML</v>
       </c>
       <c r="C1225" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1225">
-        <v>69.99</v>
+        <v>13</v>
       </c>
       <c r="E1225" t="str">
         <v/>
       </c>
       <c r="F1225" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="str">
-        <v>1743-5</v>
+        <v>740-5</v>
       </c>
       <c r="B1226" t="str">
-        <v>PERF MUGLER ANGEL EDT 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA AVANT SILK EDP 100ML</v>
       </c>
       <c r="C1226" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1226">
-        <v>79.99</v>
+        <v>15</v>
       </c>
       <c r="E1226" t="str">
         <v/>
       </c>
       <c r="F1226" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="str">
-        <v>1744-2</v>
+        <v>2543-0</v>
       </c>
       <c r="B1227" t="str">
-        <v>PERF MUGLER ELIXIR EDP 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA B.A.D FEMME EDP 100ML</v>
       </c>
       <c r="C1227" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1227">
-        <v>114.99</v>
+        <v>13</v>
       </c>
       <c r="E1227" t="str">
         <v/>
       </c>
       <c r="F1227" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="str">
-        <v>1745-9</v>
+        <v>662-0</v>
       </c>
       <c r="B1228" t="str">
-        <v>PERF MUGLER FANTASM EDP SENSUELLE 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 100ML</v>
       </c>
       <c r="C1228" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1228">
-        <v>87.99</v>
+        <v>16.99</v>
       </c>
       <c r="E1228" t="str">
         <v/>
       </c>
       <c r="F1228" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="str">
-        <v>1739-8</v>
+        <v>1241-6</v>
       </c>
       <c r="B1229" t="str">
-        <v>PERF MUGLER GODDESS INTENSE EDP 60ML FEM</v>
+        <v>PERF MAISON ALHAMBRA BAD HOMME EDP 30ML</v>
       </c>
       <c r="C1229" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1229">
-        <v>72.99</v>
+        <v>6</v>
       </c>
       <c r="E1229" t="str">
         <v/>
       </c>
       <c r="F1229" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="str">
-        <v>1740-4</v>
+        <v>742-9</v>
       </c>
       <c r="B1230" t="str">
-        <v>PERF MUGLER HYPERSENSE EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST INTRUDE 250ML</v>
       </c>
       <c r="C1230" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1230">
-        <v>79.99</v>
+        <v>8</v>
       </c>
       <c r="E1230" t="str">
         <v/>
       </c>
       <c r="F1230" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="str">
-        <v>1749-7</v>
+        <v>744-3</v>
       </c>
       <c r="B1231" t="str">
-        <v>PERF MUGLER KIT ALIEN GODDESS EDP 60ML+50ML B/L+EDP 10ML</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST MIA DOLCEZZA 250ML</v>
       </c>
       <c r="C1231" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1231">
-        <v>79.99</v>
+        <v>8</v>
       </c>
       <c r="E1231" t="str">
         <v/>
       </c>
       <c r="F1231" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="str">
-        <v>1746-6</v>
+        <v>745-0</v>
       </c>
       <c r="B1232" t="str">
-        <v>PERF MUGLER NOVA FRITEE EDP 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST OPERA NOIR 250ML</v>
       </c>
       <c r="C1232" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1232">
-        <v>89.99</v>
+        <v>8</v>
       </c>
       <c r="E1232" t="str">
         <v/>
       </c>
       <c r="F1232" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="str">
-        <v>1747-3</v>
+        <v>1503-5</v>
       </c>
       <c r="B1233" t="str">
-        <v>PERF MUGLER STANDING STAR EDP 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST OPERA ROUGE 250ML</v>
       </c>
       <c r="C1233" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1233">
-        <v>89.99</v>
+        <v>8</v>
       </c>
       <c r="E1233" t="str">
         <v/>
       </c>
       <c r="F1233" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="str">
-        <v>1748-0</v>
+        <v>746-7</v>
       </c>
       <c r="B1234" t="str">
-        <v>PERF MUGLER STELLAR EDP 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA BODY MIST PINK SHIMMER SCARLET 250ML</v>
       </c>
       <c r="C1234" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1234">
-        <v>129.99</v>
+        <v>8</v>
       </c>
       <c r="E1234" t="str">
         <v/>
       </c>
       <c r="F1234" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="str">
-        <v>1731-2</v>
+        <v>747-4</v>
       </c>
       <c r="B1235" t="str">
-        <v>PERF NARCISO RODRIGUEZ FOR HER EDP 100ML- CJA NEGRA</v>
+        <v>PERF MAISON ALHAMBRA CASSIUS EDP 30ML</v>
       </c>
       <c r="C1235" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1235">
-        <v>79.99</v>
+        <v>5.99</v>
       </c>
       <c r="E1235" t="str">
         <v/>
       </c>
       <c r="F1235" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="str">
-        <v>608-8</v>
+        <v>1243-0</v>
       </c>
       <c r="B1236" t="str">
-        <v>PERF NISHANE FAN YOUR FLAMES EXTRIAL DE PARFUM 100ML</v>
+        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 100ML</v>
       </c>
       <c r="C1236" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1236">
-        <v>150</v>
+        <v>14.99</v>
       </c>
       <c r="E1236" t="str">
         <v/>
       </c>
       <c r="F1236" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="str">
-        <v>609-5</v>
+        <v>1242-3</v>
       </c>
       <c r="B1237" t="str">
-        <v>PERF NISHANE FAN YOUR FLAMES X EXTRAIT DE PARFUM 100ML</v>
+        <v>PERF MAISON ALHAMBRA CHANTS TENDERINA EDP 30ML</v>
       </c>
       <c r="C1237" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1237">
-        <v>180</v>
+        <v>6</v>
       </c>
       <c r="E1237" t="str">
         <v/>
       </c>
       <c r="F1237" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="str">
-        <v>954-6</v>
+        <v>2637-6</v>
       </c>
       <c r="B1238" t="str">
-        <v>PERF ORIENTICA AMBER EXTRAIT 80ML</v>
+        <v>PERF MAISON ALHAMBRA CORAL BLUSH EDP 30ML</v>
       </c>
       <c r="C1238" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1238">
-        <v>54</v>
+        <v>6</v>
       </c>
       <c r="E1238" t="str">
         <v/>
       </c>
       <c r="F1238" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="str">
-        <v>950-8</v>
+        <v>750-4</v>
       </c>
       <c r="B1239" t="str">
-        <v>PERF ORIENTICA AZURE FANTASY 80ML</v>
+        <v>PERF MAISON ALHAMBRA DARK AOUD EDP 30ML</v>
       </c>
       <c r="C1239" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1239">
-        <v>60</v>
+        <v>5.99</v>
       </c>
       <c r="E1239" t="str">
         <v/>
       </c>
       <c r="F1239" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="str">
-        <v>963-8</v>
+        <v>751-1</v>
       </c>
       <c r="B1240" t="str">
-        <v>PERF ORIENTICA DANIA PREMIUM EDP 80ML</v>
+        <v>PERF MAISON ALHAMBRA DARK DOOR SPORT EDP 100ML</v>
       </c>
       <c r="C1240" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1240">
-        <v>63</v>
+        <v>12.99</v>
       </c>
       <c r="E1240" t="str">
         <v/>
       </c>
       <c r="F1240" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="str">
-        <v>1259-1</v>
+        <v>1648-3</v>
       </c>
       <c r="B1241" t="str">
-        <v>PERF ORIENTICA DESERT DUSK EDP 80ML</v>
+        <v>PERF MAISON ALHAMBRA DELILAH BLANC EDP 100ML</v>
       </c>
       <c r="C1241" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1241">
-        <v>61.99</v>
+        <v>29.99</v>
       </c>
       <c r="E1241" t="str">
         <v/>
       </c>
       <c r="F1241" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="str">
-        <v>1417-5</v>
+        <v>1657-5</v>
       </c>
       <c r="B1242" t="str">
-        <v>PERF ORIENTICA IMPERIAL JADE 80ML</v>
+        <v>PERF MAISON ALHAMBRA DELILAH POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1242" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1242">
-        <v>60.99</v>
+        <v>24.99</v>
       </c>
       <c r="E1242" t="str">
         <v/>
       </c>
       <c r="F1242" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="str">
-        <v>825-9</v>
+        <v>769-6</v>
       </c>
       <c r="B1243" t="str">
-        <v>PERF ORIENTICA KIT LUXURY COLLECTIOIN ROYAL BLEU (4 PCS)</v>
+        <v>PERF MAISON ALHAMBRA EBENE EDP 90ML</v>
       </c>
       <c r="C1243" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1243">
-        <v>60</v>
+        <v>9.5</v>
       </c>
       <c r="E1243" t="str">
         <v/>
       </c>
       <c r="F1243" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="str">
-        <v>826-6</v>
+        <v>771-9</v>
       </c>
       <c r="B1244" t="str">
-        <v>PERF ORIENTICA KIT LUXURY COLLECTION VELVET GOLD (4 PCS)</v>
+        <v>PERF MAISON ALHAMBRA FALMINGO ELIXIR EDP 80ML</v>
       </c>
       <c r="C1244" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1244">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="E1244" t="str">
         <v/>
       </c>
       <c r="F1244" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="str">
-        <v>1257-7</v>
+        <v>772-6</v>
       </c>
       <c r="B1245" t="str">
-        <v>PERF ORIENTICA NARDO OUD EDP 80ML</v>
+        <v>PERF MAISON ALHAMBRA FLORENZA EDP 30ML</v>
       </c>
       <c r="C1245" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1245">
-        <v>79.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>5.99</v>
+      </c>
+      <c r="E1245">
+        <v>6</v>
       </c>
       <c r="F1245" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="str">
-        <v>1258-4</v>
+        <v>774-0</v>
       </c>
       <c r="B1246" t="str">
-        <v>PERF ORIENTICA ROSE ECLAT 80ML</v>
+        <v>PERF MAISON ALHAMBRA FORBIDDEN LOVE EDP 30ML</v>
       </c>
       <c r="C1246" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1246">
-        <v>61.99</v>
+        <v>5.99</v>
       </c>
       <c r="E1246" t="str">
         <v/>
       </c>
       <c r="F1246" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="str">
-        <v>947-8</v>
+        <v>775-7</v>
       </c>
       <c r="B1247" t="str">
-        <v>PERF ORIENTICA ROYAL AMBAR EDP80ML</v>
+        <v>PERF MAISON ALHAMBRA FUSION INTENSE 30ML</v>
       </c>
       <c r="C1247" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1247">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="E1247" t="str">
         <v/>
       </c>
       <c r="F1247" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="str">
-        <v>1732-9</v>
+        <v>776-4</v>
       </c>
       <c r="B1248" t="str">
-        <v>PERF PACO RABANNE 1 ONE MILLION EDT 100ML MASC</v>
+        <v>PERF MAISON ALHAMBRA GALACTIC MEN ELIXIR 100ML</v>
       </c>
       <c r="C1248" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1248">
-        <v>49.99</v>
+        <v>14</v>
       </c>
       <c r="E1248" t="str">
         <v/>
       </c>
       <c r="F1248" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="str">
-        <v>1733-6</v>
+        <v>2279-8</v>
       </c>
       <c r="B1249" t="str">
-        <v>PERF PACO RABANNE FAME EDP 80ML FEM</v>
+        <v>PERF MAISON ALHAMBRA GLACIER BELLA EDP 100ML</v>
       </c>
       <c r="C1249" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1249">
-        <v>77</v>
+        <v>13.99</v>
       </c>
       <c r="E1249" t="str">
         <v/>
       </c>
       <c r="F1249" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="str">
-        <v>1734-3</v>
+        <v>1244-7</v>
       </c>
       <c r="B1250" t="str">
-        <v>PERF PACO RABANNE INVICTUS EDT 100ML MASC</v>
+        <v>PERF MAISON ALHAMBRA GLACIER BELLA EDP 30ML</v>
       </c>
       <c r="C1250" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1250">
-        <v>49.99</v>
+        <v>6</v>
       </c>
       <c r="E1250" t="str">
         <v/>
       </c>
       <c r="F1250" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="str">
-        <v>1825-8</v>
+        <v>777-1</v>
       </c>
       <c r="B1251" t="str">
-        <v>PERF PACO RABANNE LADY MILLION EDP 80ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER BOLD EDP 100ML</v>
       </c>
       <c r="C1251" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1251">
-        <v>64.99</v>
+        <v>15.99</v>
       </c>
       <c r="E1251" t="str">
         <v/>
       </c>
       <c r="F1251" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="str">
-        <v>1737-4</v>
+        <v>779-5</v>
       </c>
       <c r="B1252" t="str">
-        <v>PERF PACO RABANNE PHANTOM ELIXIR PARFUM INTENSE 100ML MASC</v>
+        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 100ML</v>
       </c>
       <c r="C1252" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1252">
-        <v>69.99</v>
+        <v>16.99</v>
       </c>
       <c r="E1252" t="str">
         <v/>
       </c>
       <c r="F1252" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="str">
-        <v>905-8</v>
+        <v>778-8</v>
       </c>
       <c r="B1253" t="str">
-        <v>PERF PARFUMS DE MALY CASTLEY EDP 125ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER GOLD EDP 30ML</v>
       </c>
       <c r="C1253" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1253">
-        <v>290</v>
+        <v>5.99</v>
       </c>
       <c r="E1253" t="str">
         <v/>
       </c>
       <c r="F1253" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="str">
-        <v>904-1</v>
+        <v>2280-4</v>
       </c>
       <c r="B1254" t="str">
-        <v>PERF PARFUMS DE MARLY CASSILI 75ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER POUR HOMME EDP100ML</v>
       </c>
       <c r="C1254" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1254">
-        <v>260</v>
+        <v>16.99</v>
       </c>
       <c r="E1254" t="str">
         <v/>
       </c>
       <c r="F1254" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="str">
-        <v>906-5</v>
+        <v>781-8</v>
       </c>
       <c r="B1255" t="str">
-        <v>PERF PARFUMS DE MARLY DARCY EDP 75ML</v>
+        <v>PERF MAISON ALHAMBRA GLACIER ULTRA  EDP 30ML</v>
       </c>
       <c r="C1255" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1255">
-        <v>235</v>
+        <v>5.99</v>
       </c>
       <c r="E1255" t="str">
         <v/>
       </c>
       <c r="F1255" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="str">
-        <v>907-2</v>
+        <v>2281-1</v>
       </c>
       <c r="B1256" t="str">
-        <v>PERF PARFUMS DE MARLY DARLEY EDP 125</v>
+        <v>PERF MAISON ALHAMBRA GLACIER ULTRA EDP 100ML</v>
       </c>
       <c r="C1256" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1256">
-        <v>250</v>
+        <v>14.99</v>
       </c>
       <c r="E1256" t="str">
         <v/>
       </c>
       <c r="F1256" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="str">
-        <v>908-9</v>
+        <v>1649-0</v>
       </c>
       <c r="B1257" t="str">
-        <v>PERF PARFUMS DE MARLY DELINA EXCLUSIF PARFUME</v>
+        <v>PERF MAISON ALHAMBRA GLOSSY EDP 100ML</v>
       </c>
       <c r="C1257" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1257">
-        <v>255</v>
+        <v>11.99</v>
       </c>
       <c r="E1257" t="str">
         <v/>
       </c>
       <c r="F1257" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="str">
-        <v>909-6</v>
+        <v>773-3</v>
       </c>
       <c r="B1258" t="str">
-        <v>PERF PARFUMS DE MARLY DELINA LA ROSEE EDP 30ML FEM</v>
+        <v>PERF MAISON ALHAMBRA IN FLINT EDP 80ML</v>
       </c>
       <c r="C1258" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1258">
-        <v>180</v>
+        <v>14</v>
       </c>
       <c r="E1258" t="str">
         <v/>
       </c>
       <c r="F1258" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="str">
-        <v>911-9</v>
+        <v>783-2</v>
       </c>
       <c r="B1259" t="str">
-        <v>PERF PARFUMS DE MARLY GALLOWAY EDP 125ML</v>
+        <v>PERF MAISON ALHAMBRA INFINI ELIXIR EDP 100ML</v>
       </c>
       <c r="C1259" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1259">
-        <v>210</v>
+        <v>14</v>
       </c>
       <c r="E1259" t="str">
         <v/>
       </c>
       <c r="F1259" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="str">
-        <v>912-6</v>
+        <v>2557-7</v>
       </c>
       <c r="B1260" t="str">
-        <v>PERF PARFUMS DE MARLY GODOLFHIN ROYAL ESSENCE EDP 125ML</v>
+        <v>PERF MAISON ALHAMBRA JARDIN DE REVE EDP 30ML</v>
       </c>
       <c r="C1260" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1260">
-        <v>200</v>
+        <v>6</v>
       </c>
       <c r="E1260" t="str">
         <v/>
       </c>
       <c r="F1260" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="str">
-        <v>913-3</v>
+        <v>2639-0</v>
       </c>
       <c r="B1261" t="str">
-        <v>PERF PARFUMS DE MARLY HALTANE EDP 125ML</v>
+        <v>PERF MAISON ALHAMBRA JEAN LOWE IMMORTAL 30ML</v>
       </c>
       <c r="C1261" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1261">
-        <v>220</v>
+        <v>6</v>
       </c>
       <c r="E1261" t="str">
         <v/>
       </c>
       <c r="F1261" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="str">
-        <v>914-0</v>
+        <v>2638-3</v>
       </c>
       <c r="B1262" t="str">
-        <v>PERF PARFUMS DE MARLY KALAN EDP 125ML</v>
+        <v>PERF MAISON ALHAMBRA JEAN LOWE NOIR EDP 30ML</v>
       </c>
       <c r="C1262" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1262">
-        <v>250</v>
+        <v>6</v>
       </c>
       <c r="E1262" t="str">
         <v/>
       </c>
       <c r="F1262" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="str">
-        <v>915-7</v>
+        <v>787-0</v>
       </c>
       <c r="B1263" t="str">
-        <v>PERF PARFUMS DE MARLY MELIORA EDP 75ML</v>
+        <v>PERF MAISON ALHAMBRA JORGE DI PROFUMO DEEP BLUE EDP 100ML</v>
       </c>
       <c r="C1263" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1263">
-        <v>285</v>
+        <v>17.99</v>
       </c>
       <c r="E1263" t="str">
         <v/>
       </c>
       <c r="F1263" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="str">
-        <v>916-4</v>
+        <v>2552-2</v>
       </c>
       <c r="B1264" t="str">
-        <v>PERF PARFUMS DE MARLY PALATINE EDP 75ML</v>
+        <v>PERF MAISON ALHAMBRA JORGE DI PROFUMO EDP 30ML</v>
       </c>
       <c r="C1264" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1264">
-        <v>230</v>
+        <v>5.99</v>
       </c>
       <c r="E1264" t="str">
         <v/>
       </c>
       <c r="F1264" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="str">
-        <v>917-1</v>
+        <v>786-3</v>
       </c>
       <c r="B1265" t="str">
-        <v>PERF PARFUMS DE MARLY PEGASUS EXCLUSIF EDP 125ML MASCH</v>
+        <v>PERF MAISON ALHAMBRA JORHE DI PROFUMO AQUA EDP 100ML</v>
       </c>
       <c r="C1265" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1265">
-        <v>235</v>
+        <v>14</v>
       </c>
       <c r="E1265" t="str">
         <v/>
       </c>
       <c r="F1265" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="str">
-        <v>918-8</v>
+        <v>752-8</v>
       </c>
       <c r="B1266" t="str">
-        <v>PERF PARFUMS DE MARLY PERCIVAL EDP 75ML</v>
+        <v>PERF MAISON ALHAMBRA JUBILANT VITALITY EDP 100ML</v>
       </c>
       <c r="C1266" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1266">
-        <v>225</v>
+        <v>12</v>
       </c>
       <c r="E1266" t="str">
         <v/>
       </c>
       <c r="F1266" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="str">
-        <v>919-5</v>
+        <v>759-7</v>
       </c>
       <c r="B1267" t="str">
-        <v>PERF PARFUMS DE MARLY PERSEUS EDP 125 ML MASC</v>
+        <v>PERF MAISON ALHAMBRA L INTRUDE EDP 100ML</v>
       </c>
       <c r="C1267" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1267">
-        <v>203</v>
+        <v>15.99</v>
       </c>
       <c r="E1267" t="str">
         <v/>
       </c>
       <c r="F1267" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="str">
-        <v>920-1</v>
+        <v>1245-4</v>
       </c>
       <c r="B1268" t="str">
-        <v>PERF PARFUMS DE MARLY PERSEUS EDP 75ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE 30ML</v>
       </c>
       <c r="C1268" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1268">
-        <v>185</v>
+        <v>6</v>
       </c>
       <c r="E1268" t="str">
         <v/>
       </c>
       <c r="F1268" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="str">
-        <v>828-0</v>
+        <v>663-7</v>
       </c>
       <c r="B1269" t="str">
-        <v>PERF PARIS CORNER FAYORA OSHINO 100ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EDP 100ML</v>
       </c>
       <c r="C1269" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1269">
-        <v>30</v>
+        <v>13.99</v>
       </c>
       <c r="E1269" t="str">
         <v/>
       </c>
       <c r="F1269" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="str">
-        <v>829-7</v>
+        <v>664-4</v>
       </c>
       <c r="B1270" t="str">
-        <v>PERF PARIS CORNER MARSHMALLOW BLUSH EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 100ML</v>
       </c>
       <c r="C1270" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1270">
-        <v>35</v>
+        <v>14.99</v>
       </c>
       <c r="E1270" t="str">
         <v/>
       </c>
       <c r="F1270" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="str">
-        <v>830-3</v>
+        <v>1246-1</v>
       </c>
       <c r="B1271" t="str">
-        <v>PERF PARIS CORNER MAWJ APPLETINI 100ML</v>
+        <v>PERF MAISON ALHAMBRA LA ROUGE BAROQUE EXTREME EDP 30ML</v>
       </c>
       <c r="C1271" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1271">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E1271" t="str">
         <v/>
       </c>
       <c r="F1271" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="str">
-        <v>831-0</v>
+        <v>665-1</v>
       </c>
       <c r="B1272" t="str">
-        <v>PERF PARIS CORNER MAWJ MOSCOW MLE 100ML</v>
+        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 100ML</v>
       </c>
       <c r="C1272" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1272">
-        <v>30</v>
+        <v>15.99</v>
       </c>
       <c r="E1272" t="str">
         <v/>
       </c>
       <c r="F1272" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="str">
-        <v>832-7</v>
+        <v>1247-8</v>
       </c>
       <c r="B1273" t="str">
-        <v>PERF PARIS CORNER OPHIDIAN MANGO BLISS 100ML</v>
+        <v>PERF MAISON ALHAMBRA LA VIVACITE EDP 30ML</v>
       </c>
       <c r="C1273" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1273">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E1273" t="str">
         <v/>
       </c>
       <c r="F1273" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="str">
-        <v>833-4</v>
+        <v>1248-5</v>
       </c>
       <c r="B1274" t="str">
-        <v>PERF PARIS CORNER VOUX ELEGANTE 100ML</v>
+        <v>PERF MAISON ALHAMBRA LA VIVACITE INTESA EDP 100ML</v>
       </c>
       <c r="C1274" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1274">
-        <v>30</v>
+        <v>15.99</v>
       </c>
       <c r="E1274" t="str">
         <v/>
       </c>
       <c r="F1274" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="str">
-        <v>834-1</v>
+        <v>758-0</v>
       </c>
       <c r="B1275" t="str">
-        <v>PERF PARIS CORNER VOUX TURQOISE 100ML</v>
+        <v>PERF MAISON ALHAMBRA LAVA EDP 100ML</v>
       </c>
       <c r="C1275" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1275">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E1275" t="str">
         <v/>
       </c>
       <c r="F1275" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="str">
-        <v>1736-7</v>
+        <v>762-7</v>
       </c>
       <c r="B1276" t="str">
-        <v>PERF PRADA LUNA ROSSA CARBON EDT 100ML</v>
+        <v>PERF MAISON ALHAMBRA LUMINOUS VIVID 100ML</v>
       </c>
       <c r="C1276" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1276">
-        <v>84.99</v>
+        <v>13</v>
       </c>
       <c r="E1276" t="str">
         <v/>
       </c>
       <c r="F1276" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="str">
-        <v>1735-0</v>
+        <v>763-4</v>
       </c>
       <c r="B1277" t="str">
-        <v>PERF PRADA PARADOXE INTENSE EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA LUXE EMERALD EDP 100ML</v>
       </c>
       <c r="C1277" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1277">
-        <v>109.99</v>
+        <v>15</v>
       </c>
       <c r="E1277" t="str">
         <v/>
       </c>
       <c r="F1277" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="str">
-        <v>478-7</v>
+        <v>764-1</v>
       </c>
       <c r="B1278" t="str">
-        <v>PERF RASASI AL WISAM-DAY WHITE 100ML</v>
+        <v>PERF MAISON ALHAMBRA LUXE GOLD EDP 100ML</v>
       </c>
       <c r="C1278" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1278">
-        <v>36</v>
+        <v>15.5</v>
       </c>
       <c r="E1278" t="str">
         <v/>
       </c>
       <c r="F1278" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="str">
-        <v>479-4</v>
+        <v>765-8</v>
       </c>
       <c r="B1279" t="str">
-        <v>PERF RASASI DAAREJ MEN 100ML</v>
+        <v>PERF MAISON ALHAMBRA LUXE NIGHTLIFE EDP 100ML</v>
       </c>
       <c r="C1279" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1279">
-        <v>21</v>
+        <v>15.14</v>
       </c>
       <c r="E1279" t="str">
         <v/>
       </c>
       <c r="F1279" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="str">
-        <v>480-0</v>
+        <v>767-2</v>
       </c>
       <c r="B1280" t="str">
-        <v>PERF RASASI DAAREJ WOMEN 100ML</v>
+        <v>PERF MAISON ALHAMBRA MAITRE DE BLUE EDP 100ML</v>
       </c>
       <c r="C1280" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1280">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E1280" t="str">
         <v/>
       </c>
       <c r="F1280" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="str">
-        <v>481-7</v>
+        <v>768-9</v>
       </c>
       <c r="B1281" t="str">
-        <v>PERF RASASI ENTEASH EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA MAN BLACK EDITION 30ML</v>
       </c>
       <c r="C1281" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1281">
-        <v>19</v>
+        <v>5.99</v>
       </c>
       <c r="E1281" t="str">
         <v/>
       </c>
       <c r="F1281" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="str">
-        <v>483-1</v>
+        <v>788-7</v>
       </c>
       <c r="B1282" t="str">
-        <v>PERF RASASI HAMSAAT EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA NARISSA ROSE MUSC FOR HER 100ML</v>
       </c>
       <c r="C1282" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1282">
-        <v>51</v>
+        <v>12.5</v>
       </c>
       <c r="E1282" t="str">
         <v/>
       </c>
       <c r="F1282" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="str">
-        <v>484-8</v>
+        <v>789-4</v>
       </c>
       <c r="B1283" t="str">
-        <v>PERF RASASI HATEM MEN EDP 75ML</v>
+        <v>PERF MAISON ALHAMBRA NEBULA I 100ML</v>
       </c>
       <c r="C1283" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1283">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E1283" t="str">
         <v/>
       </c>
       <c r="F1283" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="str">
-        <v>477-0</v>
+        <v>790-0</v>
       </c>
       <c r="B1284" t="str">
-        <v>PERF RASASI HAWAS BLACK MAN 100ML</v>
+        <v>PERF MAISON ALHAMBRA NEBULA II 100ML</v>
       </c>
       <c r="C1284" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1284">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E1284" t="str">
         <v/>
       </c>
       <c r="F1284" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="str">
-        <v>1473-1</v>
+        <v>791-7</v>
       </c>
       <c r="B1285" t="str">
-        <v>PERF RASASI HAWAS ELIXIR 100ML</v>
+        <v>PERF MAISON ALHAMBRA NO.2 MEN 80ML</v>
       </c>
       <c r="C1285" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1285">
-        <v>25.99</v>
+        <v>20</v>
       </c>
       <c r="E1285" t="str">
         <v/>
       </c>
       <c r="F1285" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="str">
-        <v>474-9</v>
+        <v>792-4</v>
       </c>
       <c r="B1286" t="str">
-        <v>PERF RASASI HAWAS FOR HER 100ML</v>
+        <v>PERF MAISON ALHAMBRA OASIS EDP 100ML</v>
       </c>
       <c r="C1286" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1286">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E1286" t="str">
         <v/>
       </c>
       <c r="F1286" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="str">
-        <v>475-6</v>
+        <v>793-1</v>
       </c>
       <c r="B1287" t="str">
-        <v>PERF RASASI HAWAS HIM 100ML</v>
+        <v>PERF MAISON ALHAMBRA OPERA ROUGA EDP 100ML</v>
       </c>
       <c r="C1287" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1287">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E1287" t="str">
         <v/>
       </c>
       <c r="F1287" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="str">
-        <v>476-3</v>
+        <v>2538-6</v>
       </c>
       <c r="B1288" t="str">
-        <v>PERF RASASI HAWAS ICE MEN 100ML</v>
+        <v>PERF MAISON ALHAMBRA PANTHER POUR HOMME EDP 100ML</v>
       </c>
       <c r="C1288" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1288">
-        <v>35.99</v>
+        <v>19.99</v>
       </c>
       <c r="E1288" t="str">
         <v/>
       </c>
       <c r="F1288" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="str">
-        <v>1550-9</v>
+        <v>2420-4</v>
       </c>
       <c r="B1289" t="str">
-        <v>PERF RASASI HAWAS KOBRA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PANTHER POUR HOMME EDP 30ML</v>
       </c>
       <c r="C1289" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1289">
-        <v>39.99</v>
+        <v>5.99</v>
       </c>
       <c r="E1289" t="str">
         <v/>
       </c>
       <c r="F1289" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="str">
-        <v>1833-3</v>
+        <v>2411-2</v>
       </c>
       <c r="B1290" t="str">
-        <v>PERF RASASI HAWAS LONDON 100ML</v>
+        <v>PERF MAISON ALHAMBRA PAPILLON DOR POUR FEME EDP 100ML</v>
       </c>
       <c r="C1290" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1290">
-        <v>38.99</v>
+        <v>36.99</v>
       </c>
       <c r="E1290" t="str">
         <v/>
       </c>
       <c r="F1290" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="str">
-        <v>1155-6</v>
+        <v>794-8</v>
       </c>
       <c r="B1291" t="str">
-        <v>PERF RASASI HAWAS MALIBU 100ML</v>
+        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 100ML</v>
       </c>
       <c r="C1291" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1291">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="E1291" t="str">
         <v/>
       </c>
       <c r="F1291" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="str">
-        <v>1539-4</v>
+        <v>795-5</v>
       </c>
       <c r="B1292" t="str">
-        <v>PERF RASASI HAWAS TROPICAL EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PERSEUS EXCLUSIF EDP 30ML</v>
       </c>
       <c r="C1292" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1292">
-        <v>38.99</v>
+        <v>5</v>
       </c>
       <c r="E1292" t="str">
         <v/>
       </c>
       <c r="F1292" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="str">
-        <v>1540-0</v>
+        <v>796-2</v>
       </c>
       <c r="B1293" t="str">
-        <v>PERF RASASI HAWAS VERDE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS CENTRO EDP 100ML</v>
       </c>
       <c r="C1293" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1293">
-        <v>35.99</v>
+        <v>13</v>
       </c>
       <c r="E1293" t="str">
         <v/>
       </c>
       <c r="F1293" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="str">
-        <v>485-5</v>
+        <v>798-6</v>
       </c>
       <c r="B1294" t="str">
-        <v>PERF RASASI IBREEZ POUR FEMME EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS OPUS NOIR EDP 100ML</v>
       </c>
       <c r="C1294" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1294">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E1294" t="str">
         <v/>
       </c>
       <c r="F1294" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="str">
-        <v>486-2</v>
+        <v>799-3</v>
       </c>
       <c r="B1295" t="str">
-        <v>PERF RASASI IBREEZ POUR HOMME EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS PURA EDP 100ML</v>
       </c>
       <c r="C1295" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1295">
-        <v>17</v>
+        <v>25.99</v>
       </c>
       <c r="E1295" t="str">
         <v/>
       </c>
       <c r="F1295" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="str">
-        <v>487-9</v>
+        <v>1250-8</v>
       </c>
       <c r="B1296" t="str">
-        <v>PERF RASASI L.Y AMBERGRIS SHOWERS 75ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS ROSSO EDP 100ML</v>
       </c>
       <c r="C1296" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1296">
-        <v>50</v>
+        <v>13.99</v>
       </c>
       <c r="E1296" t="str">
         <v/>
       </c>
       <c r="F1296" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="str">
-        <v>488-6</v>
+        <v>800-6</v>
       </c>
       <c r="B1297" t="str">
-        <v>PERF RASASI L.Y ORCHID PRAIRIE 75ML</v>
+        <v>PERF MAISON ALHAMBRA PHILOS SHINE EDP 100ML</v>
       </c>
       <c r="C1297" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1297">
-        <v>51</v>
+        <v>14.99</v>
       </c>
       <c r="E1297" t="str">
         <v/>
       </c>
       <c r="F1297" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="str">
-        <v>489-3</v>
+        <v>1251-5</v>
       </c>
       <c r="B1298" t="str">
-        <v>PERF RASASI L.Y TOBACCO BLAZE 75ML</v>
+        <v>PERF MAISON ALHAMBRA PINK SHIMMER SECRET EDP 100ML (ROSA</v>
       </c>
       <c r="C1298" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1298">
-        <v>51</v>
+        <v>13.99</v>
       </c>
       <c r="E1298" t="str">
         <v/>
       </c>
       <c r="F1298" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="str">
-        <v>490-9</v>
+        <v>2434-1</v>
       </c>
       <c r="B1299" t="str">
-        <v>PERF RASASI L.YUQAWAM MEN 75ML</v>
+        <v>PERF MAISON ALHAMBRA PINK SHIMMER SECRET INTENSE EDP 100ML ROJO</v>
       </c>
       <c r="C1299" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1299">
-        <v>73</v>
+        <v>13.99</v>
       </c>
       <c r="E1299" t="str">
         <v/>
       </c>
       <c r="F1299" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="str">
-        <v>492-3</v>
+        <v>1252-2</v>
       </c>
       <c r="B1300" t="str">
-        <v>PERF RASASI MARHA MEN EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PINK VELVAT EDP30ML</v>
       </c>
       <c r="C1300" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1300">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="E1300" t="str">
         <v/>
       </c>
       <c r="F1300" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="str">
-        <v>493-0</v>
+        <v>2435-8</v>
       </c>
       <c r="B1301" t="str">
-        <v>PERF RASASI MARHA WOMEN EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA PINK VELVAT EDP80ML</v>
       </c>
       <c r="C1301" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1301">
-        <v>20</v>
+        <v>14.99</v>
       </c>
       <c r="E1301" t="str">
         <v/>
       </c>
       <c r="F1301" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="str">
-        <v>494-7</v>
+        <v>801-3</v>
       </c>
       <c r="B1302" t="str">
-        <v>PERF RASASI NAFAEIS ALSHAGAF FEMME 100ML</v>
+        <v>PERF MAISON ALHAMBRA REYNA POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1302" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1302">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E1302" t="str">
         <v/>
       </c>
       <c r="F1302" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="str">
-        <v>495-4</v>
+        <v>2539-3</v>
       </c>
       <c r="B1303" t="str">
-        <v>PERF RASASI NAFAEIS ALSHAGAF HOMME 100ML</v>
+        <v>PERF MAISON ALHAMBRA ROSE ORIGAMI EDP 100ML</v>
       </c>
       <c r="C1303" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1303">
-        <v>30</v>
+        <v>14.99</v>
       </c>
       <c r="E1303" t="str">
         <v/>
       </c>
       <c r="F1303" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="str">
-        <v>496-1</v>
+        <v>1253-9</v>
       </c>
       <c r="B1304" t="str">
-        <v>PERF RASASI RADI EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA ROSE SEDUCTION VIP POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1304" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1304">
-        <v>21</v>
+        <v>21.99</v>
       </c>
       <c r="E1304" t="str">
         <v/>
       </c>
       <c r="F1304" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="str">
-        <v>497-8</v>
+        <v>802-0</v>
       </c>
       <c r="B1305" t="str">
-        <v>PERF RASASI RUMZ 9325 POUR ELLE 50ML</v>
+        <v>PERF MAISON ALHAMBRA SALVO EDP 100ML</v>
       </c>
       <c r="C1305" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1305">
-        <v>30</v>
-[...2 lines deleted...]
-        <v/>
+        <v>14.99</v>
+      </c>
+      <c r="E1305">
+        <v>17.99</v>
       </c>
       <c r="F1305" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="str">
-        <v>498-5</v>
+        <v>803-7</v>
       </c>
       <c r="B1306" t="str">
-        <v>PERF RASASI RUMZ 9325 POUR LUI 50ML</v>
+        <v>PERF MAISON ALHAMBRA SALVO ELIXIR EDP 60ML</v>
       </c>
       <c r="C1306" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1306">
-        <v>30</v>
+        <v>14.99</v>
       </c>
       <c r="E1306" t="str">
         <v/>
       </c>
       <c r="F1306" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="str">
-        <v>499-2</v>
+        <v>805-1</v>
       </c>
       <c r="B1307" t="str">
-        <v>PERF RASASI S. LAMAAN LAVENDER OUD 100ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE AMAZONTE 100ML</v>
       </c>
       <c r="C1307" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1307">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E1307" t="str">
         <v/>
       </c>
       <c r="F1307" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="str">
-        <v>555-5</v>
+        <v>806-8</v>
       </c>
       <c r="B1308" t="str">
-        <v>PERF RASASI S. LAMAAN MUSK OUD 100ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE BRONZITE 100ML</v>
       </c>
       <c r="C1308" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1308">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="E1308" t="str">
         <v/>
       </c>
       <c r="F1308" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="str">
-        <v>501-2</v>
+        <v>807-5</v>
       </c>
       <c r="B1309" t="str">
-        <v>PERF RASASI S. LAMAAN OUD OMBRE 100ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE DESERT 100ML</v>
       </c>
       <c r="C1309" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1309">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E1309" t="str">
         <v/>
       </c>
       <c r="F1309" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="str">
-        <v>502-9</v>
+        <v>1238-6</v>
       </c>
       <c r="B1310" t="str">
-        <v>PERF RASASI S. LAMAAN OUD RODE 100ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE MALACHITE 100ML</v>
       </c>
       <c r="C1310" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1310">
-        <v>59</v>
+        <v>21.99</v>
       </c>
       <c r="E1310" t="str">
         <v/>
       </c>
       <c r="F1310" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="str">
-        <v>503-6</v>
+        <v>808-2</v>
       </c>
       <c r="B1311" t="str">
-        <v>PERF RASASI SHUHRAH MEN EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA SCEPTRE OCEAN EDP 100ML</v>
       </c>
       <c r="C1311" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1311">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1311" t="str">
         <v/>
       </c>
       <c r="F1311" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="str">
-        <v>504-3</v>
+        <v>809-9</v>
       </c>
       <c r="B1312" t="str">
-        <v>PERF RASASI SHUHRAH WOMEN EDP 90ML</v>
+        <v>PERF MAISON ALHAMBRA SMOKY TOUCH EDP 30ML</v>
       </c>
       <c r="C1312" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1312">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E1312" t="str">
         <v/>
       </c>
       <c r="F1312" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="str">
-        <v>505-0</v>
+        <v>810-5</v>
       </c>
       <c r="B1313" t="str">
-        <v>PERF RASASI SOMOW ALRAS MAALI EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SO CANDID POUR FEMME 100ML</v>
       </c>
       <c r="C1313" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1313">
-        <v>56</v>
-[...2 lines deleted...]
-        <v/>
+        <v>14.99</v>
+      </c>
+      <c r="E1313">
+        <v>16.99</v>
       </c>
       <c r="F1313" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="str">
-        <v>506-7</v>
+        <v>811-2</v>
       </c>
       <c r="B1314" t="str">
-        <v>PERF RASASI SOMOW ALRAS WAJAHA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SO CANDID POUR FEMME 30ML</v>
       </c>
       <c r="C1314" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1314">
-        <v>57</v>
-[...2 lines deleted...]
-        <v/>
+        <v>5.99</v>
+      </c>
+      <c r="E1314">
+        <v>6</v>
       </c>
       <c r="F1314" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="str">
-        <v>507-4</v>
+        <v>1578-3</v>
       </c>
       <c r="B1315" t="str">
-        <v>PERF RASASI T.COLLECTION AL GHALIA 100ML</v>
+        <v>PERF MAISON ALHAMBRA SO CANDID ROUGE EDP 85ML</v>
       </c>
       <c r="C1315" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1315">
-        <v>41</v>
+        <v>16.99</v>
       </c>
       <c r="E1315" t="str">
         <v/>
       </c>
       <c r="F1315" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="str">
-        <v>508-1</v>
+        <v>812-9</v>
       </c>
       <c r="B1316" t="str">
-        <v>PERF RASASI T.COLLECTION DORAR 100ML</v>
+        <v>PERF MAISON ALHAMBRA SUGAR ME CANDY FLOSS 100ML</v>
       </c>
       <c r="C1316" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1316">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="E1316" t="str">
         <v/>
       </c>
       <c r="F1316" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="str">
-        <v>509-8</v>
+        <v>2282-8</v>
       </c>
       <c r="B1317" t="str">
-        <v>PERF RASASI YUMN POUR FEMME EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SUGAR ME DULCE DE LECHE 100ML</v>
       </c>
       <c r="C1317" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1317">
-        <v>22</v>
+        <v>15.99</v>
       </c>
       <c r="E1317" t="str">
         <v/>
       </c>
       <c r="F1317" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="str">
-        <v>510-4</v>
+        <v>813-6</v>
       </c>
       <c r="B1318" t="str">
-        <v>PERF RASASI YUMN POUR HOMME EDP 100MLP</v>
+        <v>PERF MAISON ALHAMBRA SUGAR ME MARHMALLOW DREAM 100ML</v>
       </c>
       <c r="C1318" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1318">
-        <v>22</v>
+        <v>15.99</v>
       </c>
       <c r="E1318" t="str">
         <v/>
       </c>
       <c r="F1318" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="str">
-        <v>835-8</v>
+        <v>814-3</v>
       </c>
       <c r="B1319" t="str">
-        <v>PERF RAYHAAN AYKA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SUGAR ME PISTACHIO CHOCOLATE 100ML</v>
       </c>
       <c r="C1319" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1319">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E1319" t="str">
         <v/>
       </c>
       <c r="F1319" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="str">
-        <v>837-2</v>
+        <v>2283-5</v>
       </c>
       <c r="B1320" t="str">
-        <v>PERF RAYHAAN DAHLIYA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA SUMMER FOREVER EDP 30ML</v>
       </c>
       <c r="C1320" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1320">
-        <v>21.5</v>
+        <v>5.99</v>
       </c>
       <c r="E1320" t="str">
         <v/>
       </c>
       <c r="F1320" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="str">
-        <v>838-9</v>
+        <v>815-0</v>
       </c>
       <c r="B1321" t="str">
-        <v>PERF RAYHAAN ELIXIR EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA TONIC MALI EDP 100ML</v>
       </c>
       <c r="C1321" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1321">
-        <v>29.99</v>
+        <v>12</v>
       </c>
       <c r="E1321" t="str">
         <v/>
       </c>
       <c r="F1321" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="str">
-        <v>839-6</v>
+        <v>2540-9</v>
       </c>
       <c r="B1322" t="str">
-        <v>PERF RAYHAAN FLORTIANA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIA FLOWER ROSA LILIUM EDP100ML</v>
       </c>
       <c r="C1322" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1322">
-        <v>22</v>
-[...2 lines deleted...]
-        <v/>
+        <v>11.99</v>
+      </c>
+      <c r="E1322">
+        <v>14.99</v>
       </c>
       <c r="F1322" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="str">
-        <v>840-2</v>
+        <v>816-7</v>
       </c>
       <c r="B1323" t="str">
-        <v>PERF RAYHAAN IMPERIA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO EDP 100ML</v>
       </c>
       <c r="C1323" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1323">
-        <v>22</v>
+        <v>15.99</v>
       </c>
       <c r="E1323" t="str">
         <v/>
       </c>
       <c r="F1323" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="str">
-        <v>844-0</v>
+        <v>817-4</v>
       </c>
       <c r="B1324" t="str">
-        <v>PERF RAYHAAN IN PINK EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO FEARLESS EDP 100ML</v>
       </c>
       <c r="C1324" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1324">
-        <v>22</v>
+        <v>15.99</v>
       </c>
       <c r="E1324" t="str">
         <v/>
       </c>
       <c r="F1324" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="str">
-        <v>841-9</v>
+        <v>2254-5</v>
       </c>
       <c r="B1325" t="str">
-        <v>PERF RAYHAAN LION EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO HEROIC EDP 100ML</v>
       </c>
       <c r="C1325" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1325">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E1325" t="str">
         <v/>
       </c>
       <c r="F1325" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="str">
-        <v>842-6</v>
+        <v>2255-2</v>
       </c>
       <c r="B1326" t="str">
-        <v>PERF RAYHAAN NOCTURNO EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO LEGACY EDP 100ML</v>
       </c>
       <c r="C1326" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1326">
-        <v>22</v>
+        <v>12.99</v>
       </c>
       <c r="E1326" t="str">
         <v/>
       </c>
       <c r="F1326" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="str">
-        <v>670-5</v>
+        <v>2256-9</v>
       </c>
       <c r="B1327" t="str">
-        <v>PERF RAYHAAN OCEAN RUSH EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO MYTH EDP 100ML</v>
       </c>
       <c r="C1327" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1327">
-        <v>20</v>
+        <v>15.99</v>
       </c>
       <c r="E1327" t="str">
         <v/>
       </c>
       <c r="F1327" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="str">
-        <v>921-8</v>
+        <v>1254-6</v>
       </c>
       <c r="B1328" t="str">
-        <v>PERF TOM FORD CAFE ROSE EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO 30ML</v>
       </c>
       <c r="C1328" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1328">
-        <v>177</v>
+        <v>6</v>
       </c>
       <c r="E1328" t="str">
         <v/>
       </c>
       <c r="F1328" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="str">
-        <v>922-5</v>
+        <v>1579-0</v>
       </c>
       <c r="B1329" t="str">
-        <v>PERF TOM FORD COSTA AZZURRA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA VICTORIOSO NERO EDP 100ML (BLACK)</v>
       </c>
       <c r="C1329" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1329">
-        <v>205</v>
+        <v>16.99</v>
       </c>
       <c r="E1329" t="str">
         <v/>
       </c>
       <c r="F1329" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="str">
-        <v>923-2</v>
+        <v>1255-3</v>
       </c>
       <c r="B1330" t="str">
-        <v>PERF TOM FORD FOR MEN EDT  100ML</v>
+        <v>PERF MAISON ALHAMBRA VOUGE NIGHT EDP 100ML</v>
       </c>
       <c r="C1330" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1330">
-        <v>155</v>
+        <v>14.99</v>
       </c>
       <c r="E1330" t="str">
         <v/>
       </c>
       <c r="F1330" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="str">
-        <v>924-9</v>
+        <v>818-1</v>
       </c>
       <c r="B1331" t="str">
-        <v>PERF TOM FORD JASMIN ROUGE EDP 100ML FEM</v>
+        <v>PERF MAISON ALHAMBRA VOUGE PARTY EDP 100ML</v>
       </c>
       <c r="C1331" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1331">
-        <v>295</v>
+        <v>16</v>
       </c>
       <c r="E1331" t="str">
         <v/>
       </c>
       <c r="F1331" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="str">
-        <v>925-6</v>
+        <v>819-8</v>
       </c>
       <c r="B1332" t="str">
-        <v>PERF TOM FORD NOIR EDP 50ML</v>
+        <v>PERF MAISON ALHAMBRA VOUGE ROUGE EDP100ML</v>
       </c>
       <c r="C1332" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1332">
-        <v>140</v>
+        <v>14.99</v>
       </c>
       <c r="E1332" t="str">
         <v/>
       </c>
       <c r="F1332" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="str">
-        <v>926-3</v>
+        <v>1256-0</v>
       </c>
       <c r="B1333" t="str">
-        <v>PERF TOM FORD NOIR EXTREME PARFUME 100ML MASC</v>
+        <v>PERF MAISON ALHAMBRA YEAH MAN EDP 100ML</v>
       </c>
       <c r="C1333" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1333">
-        <v>230</v>
+        <v>12.99</v>
       </c>
       <c r="E1333" t="str">
         <v/>
       </c>
       <c r="F1333" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="str">
-        <v>927-0</v>
+        <v>820-4</v>
       </c>
       <c r="B1334" t="str">
-        <v>PERF TOM FORD OUD WOOD PARFUM 50ML MASC</v>
+        <v>PERF MAISON ALHAMBRA YEAH MAN PARFUM EDP 100ML</v>
       </c>
       <c r="C1334" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1334">
-        <v>312</v>
+        <v>15.99</v>
       </c>
       <c r="E1334" t="str">
         <v/>
       </c>
       <c r="F1334" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="str">
-        <v>928-7</v>
+        <v>2284-2</v>
       </c>
       <c r="B1335" t="str">
-        <v>PERF TOM FORD ROSE PRICK EDP 50ML</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH AMBER 100ML</v>
       </c>
       <c r="C1335" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1335">
-        <v>260</v>
+        <v>13.99</v>
       </c>
       <c r="E1335" t="str">
         <v/>
       </c>
       <c r="F1335" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="str">
-        <v>1650-6</v>
+        <v>821-1</v>
       </c>
       <c r="B1336" t="str">
-        <v>PERF TOMMY HILFIGER EDP 100ML FEME</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH EXTRAIT EDP 100ML</v>
       </c>
       <c r="C1336" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1336">
-        <v>29.99</v>
+        <v>13.99</v>
       </c>
       <c r="E1336" t="str">
         <v/>
       </c>
       <c r="F1336" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="str">
-        <v>1651-3</v>
+        <v>822-8</v>
       </c>
       <c r="B1337" t="str">
-        <v>PERF TOMMY HILFIGER EDP 100ML MASCULINO</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH FOR MEN EDP 30ML</v>
       </c>
       <c r="C1337" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1337">
-        <v>26.99</v>
+        <v>5.99</v>
       </c>
       <c r="E1337" t="str">
         <v/>
       </c>
       <c r="F1337" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="str">
-        <v>1542-4</v>
+        <v>2285-9</v>
       </c>
       <c r="B1338" t="str">
-        <v>PERF VALENTINO BORN IN ROMA EXTRADOSE UOMO PARFUM 100ML  MASCULINO</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH LEATHEAR 100ML</v>
       </c>
       <c r="C1338" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1338">
-        <v>119.99</v>
+        <v>12.99</v>
       </c>
       <c r="E1338" t="str">
         <v/>
       </c>
       <c r="F1338" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="str">
-        <v>1543-1</v>
+        <v>823-5</v>
       </c>
       <c r="B1339" t="str">
-        <v>PERF VALENTINO BORN IN ROMA GREEM EXTRAVAGANZA EDP 100ML</v>
+        <v>PERF MAISON ALHAMBRA YOUR TOUCH SANTAL EDP 100ML</v>
       </c>
       <c r="C1339" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1339">
-        <v>129.99</v>
+        <v>13.99</v>
       </c>
       <c r="E1339" t="str">
         <v/>
       </c>
       <c r="F1339" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="str">
-        <v>1751-0</v>
+        <v>824-2</v>
       </c>
       <c r="B1340" t="str">
-        <v>PERF VALENTINO BORN IN ROMA THE GOLD EDT 100ML</v>
+        <v>PERF MAISON ALHAMBRA ZENO EDP 30ML</v>
       </c>
       <c r="C1340" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1340">
-        <v>119.99</v>
+        <v>5.99</v>
       </c>
       <c r="E1340" t="str">
         <v/>
       </c>
       <c r="F1340" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="str">
-        <v>1750-3</v>
+        <v>886-0</v>
       </c>
       <c r="B1341" t="str">
-        <v>PERF VALENTINO BORN IN ROMA YELLOW DREAM EDP 100ML</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540</v>
       </c>
       <c r="C1341" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1341">
-        <v>99.99</v>
+        <v>360</v>
       </c>
       <c r="E1341" t="str">
         <v/>
       </c>
       <c r="F1341" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="str">
-        <v>1752-7</v>
+        <v>605-7</v>
       </c>
       <c r="B1342" t="str">
-        <v>PERF VERSACE EROS EDP 100ML MASC</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EDP 70ML</v>
       </c>
       <c r="C1342" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1342">
-        <v>60</v>
+        <v>390</v>
       </c>
       <c r="E1342" t="str">
         <v/>
       </c>
       <c r="F1342" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="str">
-        <v>1753-4</v>
+        <v>606-4</v>
       </c>
       <c r="B1343" t="str">
-        <v>PERF VERSACE EROS NAJIM POUR HOMME PARFUM 100ML</v>
+        <v>PERF MAISON FRANCIS KURKDJIAN BACCARAT ROUGE 540 EXTRAIT PARFUM 35M</v>
       </c>
       <c r="C1343" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1343">
-        <v>79.99</v>
+        <v>300</v>
       </c>
       <c r="E1343" t="str">
         <v/>
       </c>
       <c r="F1343" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="str">
-        <v>1754-1</v>
+        <v>782-5</v>
       </c>
       <c r="B1344" t="str">
-        <v>PERF VERSACE EROS POUR HOMME PARFUM 100ML MASC</v>
+        <v>PERF MAISON IMPERIUM EDP 100ML</v>
       </c>
       <c r="C1344" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1344">
-        <v>79.99</v>
+        <v>15</v>
       </c>
       <c r="E1344" t="str">
         <v/>
       </c>
       <c r="F1344" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="str">
-        <v>1755-8</v>
+        <v>761-0</v>
       </c>
       <c r="B1345" t="str">
-        <v>PERF VIKTOR/ROLF FLOWERBOMB EDP 100ML MASC</v>
+        <v>PERF MAISON L OUDH 100ML</v>
       </c>
       <c r="C1345" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1345">
-        <v>69.99</v>
+        <v>10</v>
       </c>
       <c r="E1345" t="str">
         <v/>
       </c>
       <c r="F1345" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="str">
-        <v>1606-3</v>
+        <v>894-5</v>
       </c>
       <c r="B1346" t="str">
-        <v>PERF XERJOFF CORO EDP 100ML</v>
+        <v>PERF MAISON MARGIELA REPLICA LAZY SUNDAY MORNING EDT 100ML</v>
       </c>
       <c r="C1346" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1346">
-        <v>151.99</v>
+        <v>115</v>
       </c>
       <c r="E1346" t="str">
         <v/>
       </c>
       <c r="F1346" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="str">
-        <v>613-2</v>
+        <v>2553-9</v>
       </c>
       <c r="B1347" t="str">
-        <v>PERF XERJOFF ERBA PURA EDP 100ML</v>
+        <v>PERF MAISON PACIFIC BLUE EDP 30ML</v>
       </c>
       <c r="C1347" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1347">
-        <v>175</v>
+        <v>5.99</v>
       </c>
       <c r="E1347" t="str">
         <v/>
       </c>
       <c r="F1347" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="str">
-        <v>1604-9</v>
+        <v>895-2</v>
       </c>
       <c r="B1348" t="str">
-        <v>PERF XERJOFF OPERA EDP 100ML</v>
+        <v>PERF MANCERA PARIS AMBER FEVER EDP U 2120ML</v>
       </c>
       <c r="C1348" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1348">
-        <v>151.99</v>
+        <v>90</v>
       </c>
       <c r="E1348" t="str">
         <v/>
       </c>
       <c r="F1348" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="str">
-        <v>1605-6</v>
+        <v>896-9</v>
       </c>
       <c r="B1349" t="str">
-        <v>PERF XERJOFF SOPRANO EDP 100ML</v>
+        <v>PERF MANCERA PARIS AMBERFUL EDP 120 UNISEX</v>
       </c>
       <c r="C1349" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1349">
-        <v>151.99</v>
+        <v>120</v>
       </c>
       <c r="E1349" t="str">
         <v/>
       </c>
       <c r="F1349" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="str">
-        <v>1544-8</v>
+        <v>2330-6</v>
       </c>
       <c r="B1350" t="str">
-        <v>PERF XERJOFF TORINO 21 EDP 100ML</v>
+        <v>PERF MARINA DE BOURBON CLASSIQUE EDP 100ML</v>
       </c>
       <c r="C1350" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1350">
-        <v>230.99</v>
+        <v>21.99</v>
       </c>
       <c r="E1350" t="str">
         <v/>
       </c>
       <c r="F1350" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="str">
-        <v>614-9</v>
+        <v>891-4</v>
       </c>
       <c r="B1351" t="str">
-        <v>PERF XREJOFF ERBA PURA EDP 50ML</v>
+        <v>PERF MASION FRANCIS KURKDJIAN PARIS OUD EDP 70ML</v>
       </c>
       <c r="C1351" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1351">
-        <v>135</v>
+        <v>360</v>
       </c>
       <c r="E1351" t="str">
         <v/>
       </c>
       <c r="F1351" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="str">
-        <v>1652-0</v>
+        <v>2370-2</v>
       </c>
       <c r="B1352" t="str">
-        <v>PERF YSL LIBRE ABSOLU PLATINE 90ML</v>
+        <v>PERF MODYAFA ASRAR AL OUD 100ML MASC</v>
       </c>
       <c r="C1352" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1352">
-        <v>109.99</v>
+        <v>22.99</v>
       </c>
       <c r="E1352" t="str">
         <v/>
       </c>
       <c r="F1352" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="str">
-        <v>1689-6</v>
+        <v>2371-9</v>
       </c>
       <c r="B1353" t="str">
-        <v>PERF YSL LIBRE FLOWER FLAMES EDP 90ML FEME</v>
+        <v>PERF MODYAFA AZRAQ 100ML MASC</v>
       </c>
       <c r="C1353" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1353">
-        <v>149.99</v>
+        <v>22.99</v>
       </c>
       <c r="E1353" t="str">
         <v/>
       </c>
       <c r="F1353" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="str">
-        <v>1653-7</v>
+        <v>2372-6</v>
       </c>
       <c r="B1354" t="str">
-        <v>PERF YSL LIBRE L EAU NUE EDP 90ML FEME</v>
+        <v>PERF MODYAFA DAHAB 100ML</v>
       </c>
       <c r="C1354" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1354">
-        <v>99.99</v>
+        <v>25.99</v>
       </c>
       <c r="E1354" t="str">
         <v/>
       </c>
       <c r="F1354" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="str">
-        <v>1691-9</v>
+        <v>2373-3</v>
       </c>
       <c r="B1355" t="str">
-        <v>PERF YSL MYSLF EDP 100ML BLANCO MASCULINO</v>
+        <v>PERF MODYAFA JINAN 100ML</v>
       </c>
       <c r="C1355" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1355">
-        <v>109.99</v>
+        <v>25.99</v>
       </c>
       <c r="E1355" t="str">
         <v/>
       </c>
       <c r="F1355" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="str">
-        <v>1690-2</v>
+        <v>2374-0</v>
       </c>
       <c r="B1356" t="str">
-        <v>PERF YSL MYSLF LE PARFUM 100ML (NEGRO</v>
+        <v>PERF MODYAFA KUMARI 100ML</v>
       </c>
       <c r="C1356" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1356">
-        <v>125</v>
+        <v>22.99</v>
       </c>
       <c r="E1356" t="str">
         <v/>
       </c>
       <c r="F1356" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="str">
-        <v>1692-6</v>
+        <v>2375-7</v>
       </c>
       <c r="B1357" t="str">
-        <v>PERF YSL Y LE PARFUM 100ML</v>
+        <v>PERF MODYAFA MALIKA 100ML</v>
       </c>
       <c r="C1357" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1357">
-        <v>139.99</v>
+        <v>22.99</v>
       </c>
       <c r="E1357" t="str">
         <v/>
       </c>
       <c r="F1357" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="str">
-        <v>1658-2</v>
+        <v>2376-4</v>
       </c>
       <c r="B1358" t="str">
-        <v>PERF ZAKAT TURBO FAST-FURIOUS EDP 100ML</v>
+        <v>PERF MODYAFA SAMAA 100ML</v>
       </c>
       <c r="C1358" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1358">
-        <v>26.99</v>
+        <v>25.99</v>
       </c>
       <c r="E1358" t="str">
         <v/>
       </c>
       <c r="F1358" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="str">
-        <v>1659-9</v>
+        <v>2377-1</v>
       </c>
       <c r="B1359" t="str">
-        <v>PERF ZAKAT TURBO FINAL LAP EDP 100ML</v>
+        <v>PERF MODYAFA WARDAT AL SABAH 100ML</v>
       </c>
       <c r="C1359" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1359">
-        <v>26.99</v>
+        <v>22.99</v>
       </c>
       <c r="E1359" t="str">
         <v/>
       </c>
       <c r="F1359" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="str">
-        <v>1660-5</v>
+        <v>2378-8</v>
       </c>
       <c r="B1360" t="str">
-        <v>PERF ZAKAT TURBO SUPER CHARGE EDP 100ML</v>
+        <v>PERF MODYAFA WUJDAN 100ML MASC</v>
       </c>
       <c r="C1360" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1360">
-        <v>26.99</v>
+        <v>22.99</v>
       </c>
       <c r="E1360" t="str">
         <v/>
       </c>
       <c r="F1360" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="str">
-        <v>1312-3</v>
+        <v>1728-2</v>
       </c>
       <c r="B1361" t="str">
-        <v>PERF ZAKAT WORLD CUP EDP 80ML</v>
+        <v>PERF MONTBLANC EXPLORER EXTREME PARFUM 100ML</v>
       </c>
       <c r="C1361" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1361">
-        <v>79.99</v>
+        <v>59.99</v>
       </c>
       <c r="E1361" t="str">
         <v/>
       </c>
       <c r="F1361" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="str">
-        <v>1510-3</v>
+        <v>2332-0</v>
       </c>
       <c r="B1362" t="str">
-        <v>PERF ZAKAT WORLD CUP VIP EDP 80ML</v>
+        <v>PERF MOSCHINO I LOVE LOVE EDT 100ML</v>
       </c>
       <c r="C1362" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1362">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="E1362" t="str">
         <v/>
       </c>
       <c r="F1362" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="str">
-        <v>725-2</v>
+        <v>1823-4</v>
       </c>
       <c r="B1363" t="str">
-        <v>PERFUME FRECH AVENUE VULCAN SABLE EDP 100ML</v>
+        <v>PERF MOSCHINO TOY 2 PEARL EDP 100ML UNI</v>
       </c>
       <c r="C1363" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1363">
-        <v>23.99</v>
+        <v>59.99</v>
       </c>
       <c r="E1363" t="str">
         <v/>
       </c>
       <c r="F1363" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="str">
-        <v>637-8</v>
+        <v>1859-3</v>
       </c>
       <c r="B1364" t="str">
-        <v>PERFUME FRENCH AVENUE SPECTRE GHOST EDP 80ML</v>
+        <v>PERF MOSCHINO TOY BOY 100ML EDP</v>
       </c>
       <c r="C1364" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1364">
-        <v>35</v>
+        <v>49.99</v>
       </c>
       <c r="E1364" t="str">
         <v/>
       </c>
       <c r="F1364" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="str">
-        <v>636-1</v>
+        <v>1824-1</v>
       </c>
       <c r="B1365" t="str">
-        <v>PERFUME FRENCH AVENUE VENENO SPECTRE GHOST EDP 80ML</v>
+        <v>PERF MOSCHINO TOY BUBBLE GUM EDT 100ML FEME</v>
       </c>
       <c r="C1365" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1365">
-        <v>29</v>
+        <v>41.99</v>
       </c>
       <c r="E1365" t="str">
         <v/>
       </c>
       <c r="F1365" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="str">
-        <v>1471-7</v>
+        <v>1738-1</v>
       </c>
       <c r="B1366" t="str">
-        <v>PERFUME FRENCH AVENUE VULCAN BLACK FRIDAY EXTRAIT DE PARFUM 100ML</v>
+        <v>PERF MUGLER ALIEN EDP 60ML</v>
       </c>
       <c r="C1366" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1366">
-        <v>35.99</v>
+        <v>70</v>
       </c>
       <c r="E1366" t="str">
         <v/>
       </c>
       <c r="F1366" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="str">
-        <v>1725-1</v>
+        <v>1741-1</v>
       </c>
       <c r="B1367" t="str">
-        <v>PERFUME LANCOME IDOLE L EDT 100ML</v>
+        <v>PERF MUGLER ANGEL EDP 25ML</v>
       </c>
       <c r="C1367" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1367">
-        <v>79.99</v>
+        <v>55</v>
       </c>
       <c r="E1367" t="str">
         <v/>
       </c>
       <c r="F1367" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="str">
-        <v>640-8</v>
+        <v>1742-8</v>
       </c>
       <c r="B1368" t="str">
-        <v>PERFUME LATTAFA BADEE AL OUD AMETHYST EDP 100ML</v>
+        <v>PERF MUGLER ANGEL EDP 50ML</v>
       </c>
       <c r="C1368" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1368">
-        <v>18</v>
+        <v>69.99</v>
       </c>
       <c r="E1368" t="str">
         <v/>
       </c>
       <c r="F1368" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="str">
-        <v>642-2</v>
+        <v>1743-5</v>
       </c>
       <c r="B1369" t="str">
-        <v>PERFUME LATTAFA FAKHAR MAN SILVER EDP 100ML</v>
+        <v>PERF MUGLER ANGEL EDT 100ML FEM</v>
       </c>
       <c r="C1369" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1369">
-        <v>24.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1369" t="str">
         <v/>
       </c>
       <c r="F1369" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="str">
-        <v>643-9</v>
+        <v>1744-2</v>
       </c>
       <c r="B1370" t="str">
-        <v>PERFUME LATTAFA FAKHAR ROSE EDP 100ML</v>
+        <v>PERF MUGLER ELIXIR EDP 100ML FEM</v>
       </c>
       <c r="C1370" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1370">
-        <v>29.99</v>
+        <v>114.99</v>
       </c>
       <c r="E1370" t="str">
         <v/>
       </c>
       <c r="F1370" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="str">
-        <v>754-2</v>
+        <v>1745-9</v>
       </c>
       <c r="B1371" t="str">
-        <v>PERFUME MAISON ALHAMBRA KISMET FOR WOMEN EDP 100ML FEM</v>
+        <v>PERF MUGLER FANTASM EDP SENSUELLE 100ML FEM</v>
       </c>
       <c r="C1371" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1371">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="E1371" t="str">
         <v/>
       </c>
       <c r="F1371" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="str">
-        <v>755-9</v>
+        <v>1739-8</v>
       </c>
       <c r="B1372" t="str">
-        <v>PERFUME MAISON ALHAMBRA LA CHARMANTE 100ML (VERDE)</v>
+        <v>PERF MUGLER GODDESS INTENSE EDP 60ML FEM</v>
       </c>
       <c r="C1372" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1372">
-        <v>15</v>
+        <v>72.99</v>
       </c>
       <c r="E1372" t="str">
         <v/>
       </c>
       <c r="F1372" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="str">
-        <v>252-3</v>
+        <v>1740-4</v>
       </c>
       <c r="B1373" t="str">
-        <v>PERFUME ORIENTICA LUXU .ROSE ECLAT EDP</v>
+        <v>PERF MUGLER HYPERSENSE EDP 90ML</v>
       </c>
       <c r="C1373" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1373">
-        <v>2592</v>
+        <v>79.99</v>
       </c>
       <c r="E1373" t="str">
         <v/>
       </c>
       <c r="F1373" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="str">
-        <v>258-5</v>
+        <v>1749-7</v>
       </c>
       <c r="B1374" t="str">
-        <v>PERFUME ORIENTICA NARDO OUD 80ML</v>
+        <v>PERF MUGLER KIT ALIEN GODDESS EDP 60ML+50ML B/L+EDP 10ML</v>
       </c>
       <c r="C1374" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1374">
-        <v>31127.04</v>
+        <v>79.99</v>
       </c>
       <c r="E1374" t="str">
         <v/>
       </c>
       <c r="F1374" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="str">
-        <v>239-4</v>
+        <v>1746-6</v>
       </c>
       <c r="B1375" t="str">
-        <v>PERFUME ORIENTICA ROYAL AMBER EDP 80ML</v>
+        <v>PERF MUGLER NOVA FRITEE EDP 100ML FEM</v>
       </c>
       <c r="C1375" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1375">
-        <v>53424</v>
+        <v>89.99</v>
       </c>
       <c r="E1375" t="str">
         <v/>
       </c>
       <c r="F1375" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="str">
-        <v>491-6</v>
+        <v>1747-3</v>
       </c>
       <c r="B1376" t="str">
-        <v>PERFUME RASASI L.YQAWAM WOMEN 75ML</v>
+        <v>PERF MUGLER STANDING STAR EDP 100ML FEM</v>
       </c>
       <c r="C1376" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1376">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>89.99</v>
+      </c>
+      <c r="E1376" t="str">
+        <v/>
       </c>
       <c r="F1376" t="str">
-        <v>SÍ</v>
+        <v>NO</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="str">
-        <v>444-2</v>
+        <v>1748-0</v>
       </c>
       <c r="B1377" t="str">
-        <v>PH16 ASPIRADOR P/ AUTO</v>
+        <v>PERF MUGLER STELLAR EDP 100ML FEM</v>
       </c>
       <c r="C1377" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1377">
-        <v>33</v>
+        <v>129.99</v>
       </c>
       <c r="E1377" t="str">
         <v/>
       </c>
       <c r="F1377" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="str">
-        <v>1541-7</v>
+        <v>1731-2</v>
       </c>
       <c r="B1378" t="str">
-        <v>Perfume Valentino Uomo Born In Roma Coral Fantasy Eau de Toilette Masculino 100ML</v>
+        <v>PERF NARCISO RODRIGUEZ FOR HER EDP 100ML- CJA NEGRA</v>
       </c>
       <c r="C1378" t="str">
-        <v>PERFUME</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1378">
-        <v>99.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1378" t="str">
         <v/>
       </c>
       <c r="F1378" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="str">
-        <v>60-4</v>
+        <v>2136-4</v>
       </c>
       <c r="B1379" t="str">
-        <v>Q31 CARADOR PORTATIL NEGRO</v>
+        <v>PERF NISHANE KREDO EXTRAIT DE PARFUM 100ML</v>
       </c>
       <c r="C1379" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1379">
-        <v>20</v>
+        <v>180.99</v>
       </c>
       <c r="E1379" t="str">
         <v/>
       </c>
       <c r="F1379" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="str">
-        <v>61-1</v>
+        <v>954-6</v>
       </c>
       <c r="B1380" t="str">
-        <v>Q33 CARGAADOR PORTATIL+CABLE BLANCO</v>
+        <v>PERF ORIENTICA AMBER EXTRAIT 80ML</v>
       </c>
       <c r="C1380" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1380">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E1380" t="str">
         <v/>
       </c>
       <c r="F1380" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="str">
-        <v>66-6</v>
+        <v>950-8</v>
       </c>
       <c r="B1381" t="str">
-        <v>Q35 CARGADOR PORTATIL+CABLE NEGRO</v>
+        <v>PERF ORIENTICA AZURE FANTASY 80ML</v>
       </c>
       <c r="C1381" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1381">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="E1381" t="str">
         <v/>
       </c>
       <c r="F1381" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="str">
-        <v>31-4</v>
+        <v>963-8</v>
       </c>
       <c r="B1382" t="str">
-        <v>RED ACNE SUCCINIC ACID PEEL 40M MEDICUBE</v>
+        <v>PERF ORIENTICA DANIA PREMIUM EDP 80ML</v>
       </c>
       <c r="C1382" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1382">
-        <v>29.99</v>
+        <v>63</v>
       </c>
       <c r="E1382" t="str">
         <v/>
       </c>
       <c r="F1382" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="str">
-        <v>228-8</v>
+        <v>1259-1</v>
       </c>
       <c r="B1383" t="str">
-        <v>RELOJ INTELGENTE SPORT SILVER Y24 HOCO</v>
+        <v>PERF ORIENTICA DESERT DUSK EDP 80ML</v>
       </c>
       <c r="C1383" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1383">
-        <v>48</v>
+        <v>61.99</v>
       </c>
       <c r="E1383" t="str">
         <v/>
       </c>
       <c r="F1383" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="str">
-        <v>214-1</v>
+        <v>1417-5</v>
       </c>
       <c r="B1384" t="str">
-        <v>RELOJ INTELIGENTE P/NINOS ROSA Y104 HOCO</v>
+        <v>PERF ORIENTICA IMPERIAL JADE 80ML</v>
       </c>
       <c r="C1384" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1384">
-        <v>49</v>
+        <v>60.99</v>
       </c>
       <c r="E1384" t="str">
         <v/>
       </c>
       <c r="F1384" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="str">
-        <v>227-1</v>
+        <v>825-9</v>
       </c>
       <c r="B1385" t="str">
-        <v>RELOJ INTELIGENTE SPORT NEGRO Y24 HOCO</v>
+        <v>PERF ORIENTICA KIT LUXURY COLLECTIOIN ROYAL BLEU (4 PCS)</v>
       </c>
       <c r="C1385" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1385">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="E1385" t="str">
         <v/>
       </c>
       <c r="F1385" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="str">
-        <v>230-1</v>
+        <v>826-6</v>
       </c>
       <c r="B1386" t="str">
-        <v>RELOJ INTELIGENTE SPORT NEGRO Y25 HOCO</v>
+        <v>PERF ORIENTICA KIT LUXURY COLLECTION VELVET GOLD (4 PCS)</v>
       </c>
       <c r="C1386" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1386">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="E1386" t="str">
         <v/>
       </c>
       <c r="F1386" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="str">
-        <v>213-4</v>
+        <v>827-3</v>
       </c>
       <c r="B1387" t="str">
-        <v>RELOJ INTELIHENTE P/NINOS NEGRO Y104 HOCO</v>
+        <v>PERF ORIENTICA MINI SET 5PCS 7.5ML</v>
       </c>
       <c r="C1387" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1387">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="E1387" t="str">
         <v/>
       </c>
       <c r="F1387" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="str">
-        <v>244-8</v>
+        <v>1257-7</v>
       </c>
       <c r="B1388" t="str">
-        <v>RELOJ SMART SPORT NEGRO Y30 HOCO</v>
+        <v>PERF ORIENTICA NARDO OUD EDP 80ML</v>
       </c>
       <c r="C1388" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1388">
-        <v>27</v>
+        <v>79.99</v>
       </c>
       <c r="E1388" t="str">
         <v/>
       </c>
       <c r="F1388" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="str">
-        <v>382-7</v>
+        <v>1258-4</v>
       </c>
       <c r="B1389" t="str">
-        <v>ROUTER WIFI4 BLANCO HI30 HOCO</v>
+        <v>PERF ORIENTICA ROSE ECLAT 80ML</v>
       </c>
       <c r="C1389" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1389">
-        <v>23</v>
+        <v>61.99</v>
       </c>
       <c r="E1389" t="str">
         <v/>
       </c>
       <c r="F1389" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="str">
-        <v>426-8</v>
+        <v>947-8</v>
       </c>
       <c r="B1390" t="str">
-        <v>Receptor Bluetooth HOCO E58 Magic Music para auto</v>
+        <v>PERF ORIENTICA ROYAL AMBAR EDP80ML</v>
       </c>
       <c r="C1390" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1390">
-        <v>9.5</v>
+        <v>50</v>
       </c>
       <c r="E1390" t="str">
         <v/>
       </c>
       <c r="F1390" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="str">
-        <v>445-9</v>
+        <v>2630-7</v>
       </c>
       <c r="B1391" t="str">
-        <v>S53 CAOMPRESOR PORTATIL P/AUTO</v>
+        <v>PERF PACO RABANNE 1 ONE MILLION EDT 200ML</v>
       </c>
       <c r="C1391" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1391">
-        <v>54</v>
+        <v>79.99</v>
       </c>
       <c r="E1391" t="str">
         <v/>
       </c>
       <c r="F1391" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="str">
-        <v>1046-7</v>
+        <v>1985-9</v>
       </c>
       <c r="B1392" t="str">
-        <v>SERUM FACIAL CELIMAX VITA-A RETINOL SHOT TIGHT</v>
+        <v>PERF PACO RABANNE 1 ONE MILLION PARFUM 100ML MASC</v>
       </c>
       <c r="C1392" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1392">
-        <v>27.99</v>
+        <v>70.99</v>
       </c>
       <c r="E1392" t="str">
         <v/>
       </c>
       <c r="F1392" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="str">
-        <v>80-2</v>
+        <v>1986-6</v>
       </c>
       <c r="B1393" t="str">
-        <v>SET CARGADO+CABLE MICRO BLANCO CS51A HOCO</v>
+        <v>PERF PACO RABANNE 1 ONE MILLION PARFUM 200ML MASC</v>
       </c>
       <c r="C1393" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1393">
-        <v>5</v>
+        <v>120.99</v>
       </c>
       <c r="E1393" t="str">
         <v/>
       </c>
       <c r="F1393" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="str">
-        <v>81-9</v>
+        <v>2333-7</v>
       </c>
       <c r="B1394" t="str">
-        <v>SET CARGADO+CABLE T-C BLANCO CS51A HOCO</v>
+        <v>PERF PACO RABANNE 1 ONE MILLION ROYAL PARFUM 100ML</v>
       </c>
       <c r="C1394" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1394">
-        <v>5</v>
+        <v>70.99</v>
       </c>
       <c r="E1394" t="str">
         <v/>
       </c>
       <c r="F1394" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="str">
-        <v>1203-4</v>
+        <v>2536-2</v>
       </c>
       <c r="B1395" t="str">
-        <v>SKIN 1004 M.CENTELLA AIR-FIT SUNCREAM LIGHT 50ML</v>
+        <v>PERF PACO RABANNE BLACK XS EDT 100ML MASC</v>
       </c>
       <c r="C1395" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1395">
-        <v>21.99</v>
+        <v>69.99</v>
       </c>
       <c r="E1395" t="str">
         <v/>
       </c>
       <c r="F1395" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="str">
-        <v>1230-0</v>
+        <v>2537-9</v>
       </c>
       <c r="B1396" t="str">
-        <v>SKIN 1004 M.CENTELLA AMPOULE FOAM 125ML</v>
+        <v>PERF PACO RABANNE BLACK XS EDT 80ML FEME</v>
       </c>
       <c r="C1396" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1396">
-        <v>19.99</v>
+        <v>69.99</v>
       </c>
       <c r="E1396" t="str">
         <v/>
       </c>
       <c r="F1396" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="str">
-        <v>1202-7</v>
+        <v>1733-6</v>
       </c>
       <c r="B1397" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA FIRST AMPOULE</v>
+        <v>PERF PACO RABANNE FAME EDP 80ML FEM</v>
       </c>
       <c r="C1397" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1397">
-        <v>21.99</v>
+        <v>77</v>
       </c>
       <c r="E1397" t="str">
         <v/>
       </c>
       <c r="F1397" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="str">
-        <v>1231-7</v>
+        <v>2454-9</v>
       </c>
       <c r="B1398" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA MOISTURE CREAM 75ML</v>
+        <v>PERF PACO RABANNE FAME IN LOVE PARFUM ELIXIR 80ML</v>
       </c>
       <c r="C1398" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1398">
-        <v>22.99</v>
+        <v>85.99</v>
       </c>
       <c r="E1398" t="str">
         <v/>
       </c>
       <c r="F1398" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="str">
-        <v>1210-2</v>
+        <v>2334-4</v>
       </c>
       <c r="B1399" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT 15ML SPF50+</v>
+        <v>PERF PACO RABANNE FAME INTENSE 80ML FEM</v>
       </c>
       <c r="C1399" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1399">
-        <v>21.99</v>
+        <v>79.99</v>
       </c>
       <c r="E1399" t="str">
         <v/>
       </c>
       <c r="F1399" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="str">
-        <v>1209-6</v>
+        <v>2335-1</v>
       </c>
       <c r="B1400" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN SERUM 50ML SPF50+</v>
+        <v>PERF PACO RABANNE FAME PARFUM 80ML FEM</v>
       </c>
       <c r="C1400" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1400">
-        <v>21.99</v>
+        <v>89.99</v>
       </c>
       <c r="E1400" t="str">
         <v/>
       </c>
       <c r="F1400" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="str">
-        <v>1232-4</v>
+        <v>2455-6</v>
       </c>
       <c r="B1401" t="str">
-        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN STICK 20G PF50+</v>
+        <v>PERF PACO RABANNE INVICTUS AQUA EDT 100ML MASC</v>
       </c>
       <c r="C1401" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1401">
-        <v>12.99</v>
+        <v>95.99</v>
       </c>
       <c r="E1401" t="str">
         <v/>
       </c>
       <c r="F1401" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="str">
-        <v>1214-0</v>
+        <v>1734-3</v>
       </c>
       <c r="B1402" t="str">
-        <v>SKIN 1004 M.CENTELLA LIGHT CLEANSING OIL 30MLL</v>
+        <v>PERF PACO RABANNE INVICTUS EDT 100ML MASC</v>
       </c>
       <c r="C1402" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1402">
-        <v>12.99</v>
+        <v>59.99</v>
       </c>
       <c r="E1402" t="str">
         <v/>
       </c>
       <c r="F1402" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="str">
-        <v>1215-7</v>
+        <v>2336-8</v>
       </c>
       <c r="B1403" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING CLEAR TONER 210ML</v>
+        <v>PERF PACO RABANNE INVICTUS EDT 200ML</v>
       </c>
       <c r="C1403" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1403">
-        <v>21.99</v>
+        <v>90</v>
       </c>
       <c r="E1403" t="str">
         <v/>
       </c>
       <c r="F1403" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="str">
-        <v>1233-1</v>
+        <v>2631-4</v>
       </c>
       <c r="B1404" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING DEEP CLEANSING FOAM 125ML</v>
+        <v>PERF PACO RABANNE INVICTUS ELIXIR PARFUM 100ML</v>
       </c>
       <c r="C1404" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1404">
-        <v>19.99</v>
+        <v>84.99</v>
       </c>
       <c r="E1404" t="str">
         <v/>
       </c>
       <c r="F1404" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="str">
-        <v>1216-4</v>
+        <v>2337-5</v>
       </c>
       <c r="B1405" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING FRESH AMPOULA 50ML</v>
+        <v>PERF PACO RABANNE INVICTUS PARFUM 100ML</v>
       </c>
       <c r="C1405" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1405">
-        <v>19.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>75.99</v>
+      </c>
+      <c r="E1405">
+        <v>79</v>
       </c>
       <c r="F1405" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="str">
-        <v>1234-8</v>
+        <v>2338-2</v>
       </c>
       <c r="B1406" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING LIGHT GEL CREAM 75ML</v>
+        <v>PERF PACO RABANNE INVICTUS PLTINUM EDP 100ML</v>
       </c>
       <c r="C1406" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1406">
-        <v>22.99</v>
+        <v>90</v>
       </c>
       <c r="E1406" t="str">
         <v/>
       </c>
       <c r="F1406" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="str">
-        <v>1217-1</v>
+        <v>1930-9</v>
       </c>
       <c r="B1407" t="str">
-        <v>SKIN 1004 M.CENTELLA POREMIZING QUICK CLAY STICK MASK 27G</v>
+        <v>PERF PACO RABANNE INVICTUS VICTORY ABSOLU INTENSE PARFUM 100ML</v>
       </c>
       <c r="C1407" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1407">
-        <v>23.99</v>
+        <v>89.99</v>
       </c>
       <c r="E1407" t="str">
         <v/>
       </c>
       <c r="F1407" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="str">
-        <v>1235-5</v>
+        <v>2339-9</v>
       </c>
       <c r="B1408" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML</v>
+        <v>PERF PACO RABANNE INVICTUS VICTORY ELIXIR PARFUM INTENSE 100ML</v>
       </c>
       <c r="C1408" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1408">
-        <v>19.99</v>
+        <v>94.99</v>
       </c>
       <c r="E1408" t="str">
         <v/>
       </c>
       <c r="F1408" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="str">
-        <v>1218-8</v>
+        <v>2340-5</v>
       </c>
       <c r="B1409" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML X2 TWIN PACK</v>
+        <v>PERF PACO RABANNE INVICTUS VICTORY EXTREME EDP 200ML</v>
       </c>
       <c r="C1409" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1409">
-        <v>43.99</v>
+        <v>129.99</v>
       </c>
       <c r="E1409" t="str">
         <v/>
       </c>
       <c r="F1409" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="str">
-        <v>1219-5</v>
+        <v>1825-8</v>
       </c>
       <c r="B1410" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA ENRICH CREAM 50ML</v>
+        <v>PERF PACO RABANNE LADY MILLION EDP 80ML</v>
       </c>
       <c r="C1410" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1410">
-        <v>24.99</v>
+        <v>64.99</v>
       </c>
       <c r="E1410" t="str">
         <v/>
       </c>
       <c r="F1410" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="str">
-        <v>1220-1</v>
+        <v>2341-2</v>
       </c>
       <c r="B1411" t="str">
-        <v>SKIN 1004 M.CENTELLA PROBIO-CICA INTENSIVE AMPOULE 50ML</v>
+        <v>PERF PACO RABANNE MILLION GOLD INTENSE EDP 100ML MASC</v>
       </c>
       <c r="C1411" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1411">
-        <v>24.99</v>
+        <v>64.99</v>
       </c>
       <c r="E1411" t="str">
         <v/>
       </c>
       <c r="F1411" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="str">
-        <v>1221-8</v>
+        <v>2342-9</v>
       </c>
       <c r="B1412" t="str">
-        <v>SKIN 1004 M.CENTELLA SOOTHING CREAM 75ML</v>
+        <v>PERF PACO RABANNE MILLION GOLD PURE DIAMONDS EDP 90ML FEM</v>
       </c>
       <c r="C1412" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1412">
-        <v>24.99</v>
+        <v>115.99</v>
       </c>
       <c r="E1412" t="str">
         <v/>
       </c>
       <c r="F1412" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="str">
-        <v>1236-2</v>
+        <v>2632-1</v>
       </c>
       <c r="B1413" t="str">
-        <v>SKIN 1004 M.CENTELLA TEA-TRICA  RELIEF AMPOULE 100ML</v>
+        <v>PERF PACO RABANNE PHANTOM EDP INTENSE 100ML</v>
       </c>
       <c r="C1413" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1413">
-        <v>19.99</v>
+        <v>74.99</v>
       </c>
       <c r="E1413" t="str">
         <v/>
       </c>
       <c r="F1413" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="str">
-        <v>1222-5</v>
+        <v>1931-6</v>
       </c>
       <c r="B1414" t="str">
-        <v>SKIN 1004 M.CENTELLA TEA-TRICA B5 CREAM 75ML</v>
+        <v>PERF PACO RABANNE PHANTOM EDT 100ML MASC</v>
       </c>
       <c r="C1414" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1414">
-        <v>23.99</v>
+        <v>70.99</v>
       </c>
       <c r="E1414" t="str">
         <v/>
       </c>
       <c r="F1414" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="str">
-        <v>1223-2</v>
+        <v>1737-4</v>
       </c>
       <c r="B1415" t="str">
-        <v>SKIN 1004 M.CENTELLA TEA-TRICA BHA FOAM 125ML</v>
+        <v>PERF PACO RABANNE PHANTOM ELIXIR PARFUM INTENSE 100ML MASC</v>
       </c>
       <c r="C1415" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1415">
-        <v>19.99</v>
+        <v>69.99</v>
       </c>
       <c r="E1415" t="str">
         <v/>
       </c>
       <c r="F1415" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="str">
-        <v>1237-9</v>
+        <v>2421-1</v>
       </c>
       <c r="B1416" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENING CAPSULE CREAM 75ML</v>
+        <v>PERF PACO RABANNE PHANTOM IN RED PARFUM ELIXIR 100ML MASC</v>
       </c>
       <c r="C1416" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1416">
-        <v>24.99</v>
+        <v>75.99</v>
       </c>
       <c r="E1416" t="str">
         <v/>
       </c>
       <c r="F1416" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="str">
-        <v>1225-6</v>
+        <v>905-8</v>
       </c>
       <c r="B1417" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENTING CLEANING GEL FOAM 125ML</v>
+        <v>PERF PARFUMS DE MALY CASTLEY EDP 125ML</v>
       </c>
       <c r="C1417" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1417">
-        <v>19.99</v>
+        <v>290</v>
       </c>
       <c r="E1417" t="str">
         <v/>
       </c>
       <c r="F1417" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="str">
-        <v>1226-3</v>
+        <v>906-5</v>
       </c>
       <c r="B1418" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 210ML</v>
+        <v>PERF PARFUMS DE MARLY DARCY EDP 75ML</v>
       </c>
       <c r="C1418" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1418">
-        <v>21.99</v>
+        <v>235</v>
       </c>
       <c r="E1418" t="str">
         <v/>
       </c>
       <c r="F1418" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="str">
-        <v>1227-0</v>
+        <v>907-2</v>
       </c>
       <c r="B1419" t="str">
-        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 30ML</v>
+        <v>PERF PARFUMS DE MARLY DARLEY EDP 125</v>
       </c>
       <c r="C1419" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1419">
-        <v>10.99</v>
+        <v>250</v>
       </c>
       <c r="E1419" t="str">
         <v/>
       </c>
       <c r="F1419" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="str">
-        <v>1229-4</v>
+        <v>611-8</v>
       </c>
       <c r="B1420" t="str">
-        <v>SKIN 1004 M.CENTELLA WATERGEL SHEET AMPOULE MASK 25ML 1PIEZA</v>
+        <v>PERF PARFUMS DE MARLY DELINA EDP 75ML</v>
       </c>
       <c r="C1420" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1420">
-        <v>4.99</v>
+        <v>259.99</v>
       </c>
       <c r="E1420" t="str">
         <v/>
       </c>
       <c r="F1420" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="str">
-        <v>1813-5</v>
+        <v>908-9</v>
       </c>
       <c r="B1421" t="str">
-        <v>SNIPER MOTO 500W BLACK A-1</v>
+        <v>PERF PARFUMS DE MARLY DELINA EXCLUSIF PARFUME</v>
       </c>
       <c r="C1421" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1421">
-        <v>410</v>
+        <v>255</v>
       </c>
       <c r="E1421" t="str">
         <v/>
       </c>
       <c r="F1421" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="str">
-        <v>1680-3</v>
+        <v>909-6</v>
       </c>
       <c r="B1422" t="str">
-        <v>SNIPER MOTO-PATINETE ELECT 10 HBS044</v>
+        <v>PERF PARFUMS DE MARLY DELINA LA ROSEE EDP 30ML FEM</v>
       </c>
       <c r="C1422" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1422">
-        <v>409.99</v>
+        <v>180</v>
       </c>
       <c r="E1422" t="str">
         <v/>
       </c>
       <c r="F1422" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="str">
-        <v>1153-2</v>
+        <v>910-2</v>
       </c>
       <c r="B1423" t="str">
-        <v>SOPORTE 360GRADO P/ CELULAR GH3 NEGRO HOCO</v>
+        <v>PERF PARFUMS DE MARLY DELINA LA ROSEE EDP 75ML FEM</v>
       </c>
       <c r="C1423" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1423">
-        <v>9.99</v>
+        <v>259.99</v>
       </c>
       <c r="E1423" t="str">
         <v/>
       </c>
       <c r="F1423" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="str">
-        <v>368-1</v>
+        <v>912-6</v>
       </c>
       <c r="B1424" t="str">
-        <v>SOPORTE C/ ESTABILIZADOR INTERLGENTE K24 HOCO</v>
+        <v>PERF PARFUMS DE MARLY GODOLFHIN ROYAL ESSENCE EDP 125ML</v>
       </c>
       <c r="C1424" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1424">
-        <v>85</v>
+        <v>200</v>
       </c>
       <c r="E1424" t="str">
         <v/>
       </c>
       <c r="F1424" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="str">
-        <v>1152-5</v>
+        <v>914-0</v>
       </c>
       <c r="B1425" t="str">
-        <v>SOPORTE P/ CELULAR GH1 NEGRO HOCO</v>
+        <v>PERF PARFUMS DE MARLY KALAN EDP 125ML</v>
       </c>
       <c r="C1425" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1425">
-        <v>12.99</v>
+        <v>250</v>
       </c>
       <c r="E1425" t="str">
         <v/>
       </c>
       <c r="F1425" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="str">
-        <v>338-4</v>
+        <v>915-7</v>
       </c>
       <c r="B1426" t="str">
-        <v>SOPORTE P/ TARJETA GT6 NEGRO HOCO</v>
+        <v>PERF PARFUMS DE MARLY MELIORA EDP 75ML</v>
       </c>
       <c r="C1426" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1426">
-        <v>9</v>
+        <v>285</v>
       </c>
       <c r="E1426" t="str">
         <v/>
       </c>
       <c r="F1426" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="str">
-        <v>369-8</v>
+        <v>916-4</v>
       </c>
       <c r="B1427" t="str">
-        <v>SOPORTE P/CELULAR INTELIGENTE NEGRO K25 HOCO</v>
+        <v>PERF PARFUMS DE MARLY PALATINE EDP 75ML</v>
       </c>
       <c r="C1427" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1427">
-        <v>23</v>
+        <v>230</v>
       </c>
       <c r="E1427" t="str">
         <v/>
       </c>
       <c r="F1427" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="str">
-        <v>440-4</v>
+        <v>2407-5</v>
       </c>
       <c r="B1428" t="str">
-        <v>SOPORTE RETROVISOR P/AUTO NEGRO H71 HOCO</v>
+        <v>PERF PARFUMS DE MARLY PEGASUS EDP 125ML MASCH</v>
       </c>
       <c r="C1428" t="str">
-        <v>ACCESORIOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1428">
-        <v>12</v>
+        <v>235</v>
       </c>
       <c r="E1428" t="str">
         <v/>
       </c>
       <c r="F1428" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="str">
-        <v>23-9</v>
+        <v>918-8</v>
       </c>
       <c r="B1429" t="str">
-        <v>SPEAKER BT NEGRO HC34 HOCO</v>
+        <v>PERF PARFUMS DE MARLY PERCIVAL EDP 75ML</v>
       </c>
       <c r="C1429" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1429">
-        <v>15</v>
+        <v>225</v>
       </c>
       <c r="E1429" t="str">
         <v/>
       </c>
       <c r="F1429" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="str">
-        <v>19-2</v>
+        <v>2544-7</v>
       </c>
       <c r="B1430" t="str">
-        <v>SPEAKER BT OCEANO AZUL HC30 HOCO</v>
+        <v>PERF PARFUMS DE MARLY VALAYA EXCLUSIF 75ML</v>
       </c>
       <c r="C1430" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1430">
-        <v>28</v>
+        <v>270</v>
       </c>
       <c r="E1430" t="str">
         <v/>
       </c>
       <c r="F1430" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="str">
-        <v>44-4</v>
+        <v>828-0</v>
       </c>
       <c r="B1431" t="str">
-        <v>SPEAKER GRANDE NEGRO 2 MICROFONOS BS53 HOCO</v>
+        <v>PERF PARIS CORNER FAYORA OSHINO 100ML</v>
       </c>
       <c r="C1431" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1431">
-        <v>155.99</v>
+        <v>32.99</v>
       </c>
       <c r="E1431" t="str">
         <v/>
       </c>
       <c r="F1431" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="str">
-        <v>2-4</v>
+        <v>829-7</v>
       </c>
       <c r="B1432" t="str">
-        <v>SPEAKER GRANDE NEGRO BS37 HOCO</v>
+        <v>PERF PARIS CORNER MARSHMALLOW BLUSH EDP 100ML</v>
       </c>
       <c r="C1432" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1432">
-        <v>57</v>
-[...2 lines deleted...]
-        <v/>
+        <v>34.99</v>
+      </c>
+      <c r="E1432">
+        <v>35</v>
       </c>
       <c r="F1432" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="str">
-        <v>371-1</v>
+        <v>830-3</v>
       </c>
       <c r="B1433" t="str">
-        <v>SPEAKER P/COMPUTADORA USB2.0 BS66 BLANCO HOCO</v>
+        <v>PERF PARIS CORNER MAWJ APPLETINI 100ML</v>
       </c>
       <c r="C1433" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1433">
-        <v>29.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>25.99</v>
+      </c>
+      <c r="E1433">
+        <v>30</v>
       </c>
       <c r="F1433" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="str">
-        <v>372-8</v>
+        <v>831-0</v>
       </c>
       <c r="B1434" t="str">
-        <v>SPEAKER P/COMPUTADORA USB2.0 BS66 NEGRO HOCO</v>
+        <v>PERF PARIS CORNER MAWJ MOSCOW MLE 100ML</v>
       </c>
       <c r="C1434" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1434">
-        <v>29</v>
-[...2 lines deleted...]
-        <v/>
+        <v>26.99</v>
+      </c>
+      <c r="E1434">
+        <v>30</v>
       </c>
       <c r="F1434" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="str">
-        <v>3-1</v>
+        <v>832-7</v>
       </c>
       <c r="B1435" t="str">
-        <v>SPEAKER PORTAIL NEGRO HA10 HOCO</v>
+        <v>PERF PARIS CORNER OPHIDIAN MANGO BLISS 100ML</v>
       </c>
       <c r="C1435" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1435">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E1435" t="str">
         <v/>
       </c>
       <c r="F1435" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="str">
-        <v>7-9</v>
+        <v>2577-5</v>
       </c>
       <c r="B1436" t="str">
-        <v>SPEAKER PORTAIL VERDE HA4 HOCO</v>
+        <v>PERF PARIS ROYALE DIVINA BELLEZA 100ML EDP</v>
       </c>
       <c r="C1436" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1436">
-        <v>80</v>
+        <v>8.99</v>
       </c>
       <c r="E1436" t="str">
         <v/>
       </c>
       <c r="F1436" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="str">
-        <v>14-7</v>
+        <v>2574-4</v>
       </c>
       <c r="B1437" t="str">
-        <v>SPEAKER PORTATIL AZUL HC17 HOCO</v>
+        <v>PERF PARIS ROYALE LADY 100ML EDP</v>
       </c>
       <c r="C1437" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1437">
-        <v>25</v>
+        <v>8.99</v>
       </c>
       <c r="E1437" t="str">
         <v/>
       </c>
       <c r="F1437" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="str">
-        <v>52-9</v>
+        <v>2575-1</v>
       </c>
       <c r="B1438" t="str">
-        <v>SPEAKER PORTATIL BLANCO HC22 HOCO</v>
+        <v>PERF PARIS ROYALE WOMAN IN ELEGANCE 100ML EDP</v>
       </c>
       <c r="C1438" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1438">
-        <v>15</v>
+        <v>8.99</v>
       </c>
       <c r="E1438" t="str">
         <v/>
       </c>
       <c r="F1438" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="str">
-        <v>16-1</v>
+        <v>2576-8</v>
       </c>
       <c r="B1439" t="str">
-        <v>SPEAKER PORTATIL GRIS HC17 HOCO</v>
+        <v>PERF PARIS ROYALE WOMAN PISTACHIO 100MLEDP</v>
       </c>
       <c r="C1439" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1439">
-        <v>25</v>
+        <v>8.99</v>
       </c>
       <c r="E1439" t="str">
         <v/>
       </c>
       <c r="F1439" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="str">
-        <v>17-8</v>
+        <v>1736-7</v>
       </c>
       <c r="B1440" t="str">
-        <v>SPEAKER PORTATIL NEGRO HC17 HOCO</v>
+        <v>PERF PRADA LUNA ROSSA CARBON EDT 100ML</v>
       </c>
       <c r="C1440" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1440">
-        <v>25</v>
+        <v>84.99</v>
       </c>
       <c r="E1440" t="str">
         <v/>
       </c>
       <c r="F1440" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="str">
-        <v>33-8</v>
+        <v>2343-6</v>
       </c>
       <c r="B1441" t="str">
-        <v>SPEAKER PORTATIL NEGRO HC22 HOCO</v>
+        <v>PERF PRADA PARADOXE EDP 90ML</v>
       </c>
       <c r="C1441" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1441">
-        <v>15</v>
+        <v>124.99</v>
       </c>
       <c r="E1441" t="str">
         <v/>
       </c>
       <c r="F1441" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="str">
-        <v>37-6</v>
+        <v>1735-0</v>
       </c>
       <c r="B1442" t="str">
-        <v>SPEAKER SPORT AZUL HC9 HOCO</v>
+        <v>PERF PRADA PARADOXE INTENSE EDP 90ML</v>
       </c>
       <c r="C1442" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1442">
-        <v>19</v>
+        <v>124.99</v>
       </c>
       <c r="E1442" t="str">
         <v/>
       </c>
       <c r="F1442" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="str">
-        <v>36-9</v>
+        <v>1997-2</v>
       </c>
       <c r="B1443" t="str">
-        <v>SPEAKER SPORT ROJO HC8 HOCO</v>
+        <v>PERF PRADA PARADOXE RADICAL ESSENCE PARFUM 90ML</v>
       </c>
       <c r="C1443" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1443">
-        <v>42</v>
+        <v>130.99</v>
       </c>
       <c r="E1443" t="str">
         <v/>
       </c>
       <c r="F1443" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="str">
-        <v>40-6</v>
+        <v>2535-5</v>
       </c>
       <c r="B1444" t="str">
-        <v>SPEAKER SPORT ROJO HC9 HOCO</v>
+        <v>PERF PRADA PARADOXE VIRTUAL FLOWER EDP90ML</v>
       </c>
       <c r="C1444" t="str">
-        <v>ELECTRONICOS</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1444">
-        <v>19</v>
+        <v>124.99</v>
       </c>
       <c r="E1444" t="str">
         <v/>
       </c>
       <c r="F1444" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="str">
-        <v>9-3</v>
+        <v>478-7</v>
       </c>
       <c r="B1445" t="str">
-        <v>SPEAKER+MICROFONO NEGRO HA8 HOCO</v>
+        <v>PERF RASASI AL WISAM-DAY WHITE 100ML</v>
       </c>
       <c r="C1445" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1445">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="E1445" t="str">
         <v/>
       </c>
       <c r="F1445" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="str">
-        <v>222-6</v>
+        <v>479-4</v>
       </c>
       <c r="B1446" t="str">
-        <v>SPORT RELOJ INTELIGENTE NEGRO Y23 HOCO</v>
+        <v>PERF RASASI DAAREJ MEN 100ML</v>
       </c>
       <c r="C1446" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1446">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E1446" t="str">
         <v/>
       </c>
       <c r="F1446" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="str">
-        <v>221-9</v>
+        <v>480-0</v>
       </c>
       <c r="B1447" t="str">
-        <v>SPORT RELOJ INTELIGENTE SILVER Y22 HOCO</v>
+        <v>PERF RASASI DAAREJ WOMEN 100ML</v>
       </c>
       <c r="C1447" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1447">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E1447" t="str">
         <v/>
       </c>
       <c r="F1447" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="str">
-        <v>220-2</v>
+        <v>2579-9</v>
       </c>
       <c r="B1448" t="str">
-        <v>SPORT RELOJ INTELIGENTE Y22 NEGRO HOCO</v>
+        <v>PERF RASASI EMIR NOIR FOR MEN EAU DE PARFUM 80ML</v>
       </c>
       <c r="C1448" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1448">
-        <v>45</v>
+        <v>21.99</v>
       </c>
       <c r="E1448" t="str">
         <v/>
       </c>
       <c r="F1448" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="str">
-        <v>223-3</v>
+        <v>2580-5</v>
       </c>
       <c r="B1449" t="str">
-        <v>SPORT RELOJ INTELIGENTE Y23 SILVER HOCO</v>
+        <v>PERF RASASI FARAYA FOR MEN EAU DE PARFUM 80ML</v>
       </c>
       <c r="C1449" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1449">
-        <v>35</v>
+        <v>21.99</v>
       </c>
       <c r="E1449" t="str">
         <v/>
       </c>
       <c r="F1449" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="str">
-        <v>336-0</v>
+        <v>483-1</v>
       </c>
       <c r="B1450" t="str">
-        <v>SPORTE P/TARJETAS MAGNETICO GT3 NEGRO HOCO</v>
+        <v>PERF RASASI HAMSAAT EDP 100ML</v>
       </c>
       <c r="C1450" t="str">
-        <v>ACCESORIOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1450">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="E1450" t="str">
         <v/>
       </c>
       <c r="F1450" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="str">
-        <v>79-6</v>
+        <v>484-8</v>
       </c>
       <c r="B1451" t="str">
-        <v>Set Cargador+Cable Ip Blanco CS51A Hoco</v>
+        <v>PERF RASASI HATEM MEN EDP 75ML</v>
       </c>
       <c r="C1451" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1451">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="E1451" t="str">
         <v/>
       </c>
       <c r="F1451" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="str">
-        <v>20-8</v>
+        <v>2617-8</v>
       </c>
       <c r="B1452" t="str">
-        <v>Speaker BT Oceano Gris HC30 Hoco</v>
+        <v>PERF RASASI HAWAS ATLANTIS EDP 100ML</v>
       </c>
       <c r="C1452" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1452">
-        <v>28</v>
+        <v>35.99</v>
       </c>
       <c r="E1452" t="str">
         <v/>
       </c>
       <c r="F1452" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="str">
-        <v>366-7</v>
+        <v>477-0</v>
       </c>
       <c r="B1453" t="str">
-        <v>TRIPODE 2 EN 1 NEGRO 1.37M K21 HOCO</v>
+        <v>PERF RASASI HAWAS BLACK MAN 100ML</v>
       </c>
       <c r="C1453" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1453">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E1453" t="str">
         <v/>
       </c>
       <c r="F1453" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="str">
-        <v>367-4</v>
+        <v>1473-1</v>
       </c>
       <c r="B1454" t="str">
-        <v>TRIPODE NEGRO K22 HOCO</v>
+        <v>PERF RASASI HAWAS ELIXIR 100ML</v>
       </c>
       <c r="C1454" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1454">
-        <v>23</v>
+        <v>25.99</v>
       </c>
       <c r="E1454" t="str">
         <v/>
       </c>
       <c r="F1454" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="str">
-        <v>247-9</v>
+        <v>474-9</v>
       </c>
       <c r="B1455" t="str">
-        <v>U133 CABLE T-C A TC 60W GRIS</v>
+        <v>PERF RASASI HAWAS FOR HER 100ML</v>
       </c>
       <c r="C1455" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1455">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>18</v>
+      </c>
+      <c r="E1455">
+        <v>20</v>
       </c>
       <c r="F1455" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="str">
-        <v>324-7</v>
+        <v>2634-5</v>
       </c>
       <c r="B1456" t="str">
-        <v>UA17 CONVERTIDOR USB A T-C NEGRO</v>
+        <v>PERF RASASI HAWAS FOR HER DIVA EDP 100ML</v>
       </c>
       <c r="C1456" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1456">
-        <v>3.99</v>
+        <v>35.99</v>
       </c>
       <c r="E1456" t="str">
         <v/>
       </c>
       <c r="F1456" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="str">
-        <v>325-4</v>
+        <v>475-6</v>
       </c>
       <c r="B1457" t="str">
-        <v>UA24 CONVERTADOR IP A USB GRIS</v>
+        <v>PERF RASASI HAWAS HIM 100ML</v>
       </c>
       <c r="C1457" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1457">
-        <v>8.99</v>
+        <v>21</v>
       </c>
       <c r="E1457" t="str">
         <v/>
       </c>
       <c r="F1457" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="str">
-        <v>326-1</v>
+        <v>476-3</v>
       </c>
       <c r="B1458" t="str">
-        <v>UA24 CONVERTIDOR T-C A USB GRIS</v>
+        <v>PERF RASASI HAWAS ICE MEN 100ML</v>
       </c>
       <c r="C1458" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1458">
-        <v>4.99</v>
+        <v>35.99</v>
       </c>
       <c r="E1458" t="str">
         <v/>
       </c>
       <c r="F1458" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="str">
-        <v>327-8</v>
+        <v>1550-9</v>
       </c>
       <c r="B1459" t="str">
-        <v>UA27 CONVERTIDOR IP A HDTV GRIS</v>
+        <v>PERF RASASI HAWAS KOBRA EDP 100ML</v>
       </c>
       <c r="C1459" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1459">
-        <v>19.99</v>
-[...2 lines deleted...]
-        <v/>
+        <v>35.99</v>
+      </c>
+      <c r="E1459">
+        <v>39.99</v>
       </c>
       <c r="F1459" t="str">
-        <v>NO</v>
+        <v>SÍ</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="str">
-        <v>328-5</v>
+        <v>1833-3</v>
       </c>
       <c r="B1460" t="str">
-        <v>UA27 CONVERTIDOR T-C A HDTV GRIS</v>
+        <v>PERF RASASI HAWAS LONDON 100ML</v>
       </c>
       <c r="C1460" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1460">
-        <v>14.99</v>
+        <v>38.99</v>
       </c>
       <c r="E1460" t="str">
         <v/>
       </c>
       <c r="F1460" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="str">
-        <v>383-4</v>
+        <v>1155-6</v>
       </c>
       <c r="B1461" t="str">
-        <v>UD10 WISE PENDRIVE T-C 128G</v>
+        <v>PERF RASASI HAWAS MALIBU 100ML</v>
       </c>
       <c r="C1461" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1461">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E1461" t="str">
         <v/>
       </c>
       <c r="F1461" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="str">
-        <v>384-1</v>
+        <v>1951-4</v>
       </c>
       <c r="B1462" t="str">
-        <v>UD15 CLEVE PENDRIVE 2-1 USB3.2/T-C GRIS</v>
+        <v>PERF RASASI HAWAS PINK EDP 100ML</v>
       </c>
       <c r="C1462" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1462">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E1462" t="str">
         <v/>
       </c>
       <c r="F1462" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="str">
-        <v>385-8</v>
+        <v>2635-2</v>
       </c>
       <c r="B1463" t="str">
-        <v>UD4 INTELIGENTE PENDRIVE 64G</v>
+        <v>PERF RASASI HAWAS REINA EDP 100ML</v>
       </c>
       <c r="C1463" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1463">
-        <v>8</v>
+        <v>45.99</v>
       </c>
       <c r="E1463" t="str">
         <v/>
       </c>
       <c r="F1463" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="str">
-        <v>224-0</v>
+        <v>1539-4</v>
       </c>
       <c r="B1464" t="str">
-        <v>ULTRA RELOJ INTELIGENTE SPORT GOLD Y23 HOCO</v>
+        <v>PERF RASASI HAWAS TROPICAL EDP 100ML</v>
       </c>
       <c r="C1464" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1464">
-        <v>35</v>
+        <v>38.99</v>
       </c>
       <c r="E1464" t="str">
         <v/>
       </c>
       <c r="F1464" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="str">
-        <v>225-7</v>
+        <v>1540-0</v>
       </c>
       <c r="B1465" t="str">
-        <v>ULTRA RELOJ INTELIGENTE SPORT Y23 NEGRO HOCO</v>
+        <v>PERF RASASI HAWAS VERDE EDP 100ML</v>
       </c>
       <c r="C1465" t="str">
-        <v>ELECTRONICOS</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1465">
-        <v>35</v>
+        <v>35.99</v>
       </c>
       <c r="E1465" t="str">
         <v/>
       </c>
       <c r="F1465" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="str">
-        <v>1093-1</v>
+        <v>485-5</v>
       </c>
       <c r="B1466" t="str">
-        <v>US SWAP IPHONE 13 128GB AZUL</v>
+        <v>PERF RASASI IBREEZ POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1466" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1466">
-        <v>310</v>
+        <v>17</v>
       </c>
       <c r="E1466" t="str">
         <v/>
       </c>
       <c r="F1466" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="str">
-        <v>1095-5</v>
+        <v>486-2</v>
       </c>
       <c r="B1467" t="str">
-        <v>US SWAP IPHONE 13 128GB PINK</v>
+        <v>PERF RASASI IBREEZ POUR HOMME EDP 100ML</v>
       </c>
       <c r="C1467" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1467">
-        <v>310</v>
+        <v>17</v>
       </c>
       <c r="E1467" t="str">
         <v/>
       </c>
       <c r="F1467" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="str">
-        <v>1096-2</v>
+        <v>2581-2</v>
       </c>
       <c r="B1468" t="str">
-        <v>US SWAP IPHONE 13 128GB PRETO</v>
+        <v>PERF RASASI JBEIL FOR MEN EAU DE PARFUM 80ML</v>
       </c>
       <c r="C1468" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1468">
-        <v>310</v>
+        <v>21.99</v>
       </c>
       <c r="E1468" t="str">
         <v/>
       </c>
       <c r="F1468" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="str">
-        <v>1097-9</v>
+        <v>490-9</v>
       </c>
       <c r="B1469" t="str">
-        <v>US SWAP IPHONE 13 128GB VERDE</v>
+        <v>PERF RASASI L.YUQAWAM MEN 75ML</v>
       </c>
       <c r="C1469" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1469">
-        <v>310</v>
+        <v>73</v>
       </c>
       <c r="E1469" t="str">
         <v/>
       </c>
       <c r="F1469" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="str">
-        <v>1098-6</v>
+        <v>2582-9</v>
       </c>
       <c r="B1470" t="str">
-        <v>US SWAP IPHONE 13 PRO 128GB AZUL</v>
+        <v>PERF RASASI LAYALI FOR WOMEN EAU DE PARFUM 80ML</v>
       </c>
       <c r="C1470" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1470">
-        <v>415</v>
+        <v>21.99</v>
       </c>
       <c r="E1470" t="str">
         <v/>
       </c>
       <c r="F1470" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="str">
-        <v>1118-1</v>
+        <v>492-3</v>
       </c>
       <c r="B1471" t="str">
-        <v>US SWAP IPHONE 13 PROMAX 128GB PRETO</v>
+        <v>PERF RASASI MARHA MEN EDP 100ML</v>
       </c>
       <c r="C1471" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1471">
-        <v>490</v>
+        <v>21</v>
       </c>
       <c r="E1471" t="str">
         <v/>
       </c>
       <c r="F1471" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="str">
-        <v>1068-9</v>
+        <v>493-0</v>
       </c>
       <c r="B1472" t="str">
-        <v>US SWAP IPHONE 14 PRO 128GB LILAS</v>
+        <v>PERF RASASI MARHA WOMEN EDP 100ML</v>
       </c>
       <c r="C1472" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1472">
-        <v>600</v>
+        <v>20</v>
       </c>
       <c r="E1472" t="str">
         <v/>
       </c>
       <c r="F1472" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="str">
-        <v>1078-8</v>
+        <v>2578-2</v>
       </c>
       <c r="B1473" t="str">
-        <v>US SWAP IPHONE 14 PRO 256GB GOLD</v>
+        <v>PERF RASASI MURADE FOR MEN EAU DE PARFUM 80ML</v>
       </c>
       <c r="C1473" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1473">
-        <v>500</v>
+        <v>21.99</v>
       </c>
       <c r="E1473" t="str">
         <v/>
       </c>
       <c r="F1473" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="str">
-        <v>1053-5</v>
+        <v>494-7</v>
       </c>
       <c r="B1474" t="str">
-        <v>US SWAP IPHONE 14 PRO 256GB LILAS</v>
+        <v>PERF RASASI NAFAEIS ALSHAGAF FEMME 100ML</v>
       </c>
       <c r="C1474" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1474">
-        <v>600</v>
+        <v>30</v>
       </c>
       <c r="E1474" t="str">
         <v/>
       </c>
       <c r="F1474" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="str">
-        <v>1272-0</v>
+        <v>495-4</v>
       </c>
       <c r="B1475" t="str">
-        <v>US SWAP IPHONE 15 128GB PINK</v>
+        <v>PERF RASASI NAFAEIS ALSHAGAF HOMME 100ML</v>
       </c>
       <c r="C1475" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1475">
-        <v>450</v>
+        <v>30</v>
       </c>
       <c r="E1475" t="str">
         <v/>
       </c>
       <c r="F1475" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="str">
-        <v>1101-3</v>
+        <v>2584-3</v>
       </c>
       <c r="B1476" t="str">
-        <v>US SWAP IPHONE 15 PRO 128GB PRETO</v>
+        <v>PERF RASASI NAJME FOR WOMAN EAU DE PARFUM 80ML</v>
       </c>
       <c r="C1476" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1476">
-        <v>550</v>
+        <v>21.99</v>
       </c>
       <c r="E1476" t="str">
         <v/>
       </c>
       <c r="F1476" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="str">
-        <v>1679-7</v>
+        <v>2585-0</v>
       </c>
       <c r="B1477" t="str">
-        <v>US SWAP IPHONE 15 PROMAX 256GB AZUL</v>
+        <v>PERF RASASI QUEEN FATME FOR WOMEN EAU DE PARFUM 80ML</v>
       </c>
       <c r="C1477" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1477">
-        <v>650</v>
+        <v>21.99</v>
       </c>
       <c r="E1477" t="str">
         <v/>
       </c>
       <c r="F1477" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="str">
-        <v>1677-3</v>
+        <v>496-1</v>
       </c>
       <c r="B1478" t="str">
-        <v>US SWAP IPHONE 15 PROMAX 256GB NATURAL</v>
+        <v>PERF RASASI RADI EDP 100ML</v>
       </c>
       <c r="C1478" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1478">
-        <v>650</v>
+        <v>21</v>
       </c>
       <c r="E1478" t="str">
         <v/>
       </c>
       <c r="F1478" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="str">
-        <v>1104-4</v>
+        <v>497-8</v>
       </c>
       <c r="B1479" t="str">
-        <v>US SWAP IPHONE 15 PROMAX 256GB PRETO</v>
+        <v>PERF RASASI RUMZ 9325 POUR ELLE 50ML</v>
       </c>
       <c r="C1479" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1479">
-        <v>650</v>
+        <v>30</v>
       </c>
       <c r="E1479" t="str">
         <v/>
       </c>
       <c r="F1479" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="str">
-        <v>1613-1</v>
+        <v>498-5</v>
       </c>
       <c r="B1480" t="str">
-        <v>US SWAP IPHONE 16 PRO 256GB DESERT</v>
+        <v>PERF RASASI RUMZ 9325 POUR LUI 50ML</v>
       </c>
       <c r="C1480" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1480">
-        <v>850</v>
+        <v>30</v>
       </c>
       <c r="E1480" t="str">
         <v/>
       </c>
       <c r="F1480" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="str">
-        <v>1614-8</v>
+        <v>555-5</v>
       </c>
       <c r="B1481" t="str">
-        <v>US SWAP IPHONE 16 PRO 256GB PRETO</v>
+        <v>PERF RASASI S. LAMAAN MUSK OUD 100ML</v>
       </c>
       <c r="C1481" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1481">
-        <v>850</v>
+        <v>60</v>
       </c>
       <c r="E1481" t="str">
         <v/>
       </c>
       <c r="F1481" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="str">
-        <v>1105-1</v>
+        <v>501-2</v>
       </c>
       <c r="B1482" t="str">
-        <v>US SWAP IPHONE 16 PROMAX 256GB BRANCO</v>
+        <v>PERF RASASI S. LAMAAN OUD OMBRE 100ML</v>
       </c>
       <c r="C1482" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1482">
-        <v>890</v>
+        <v>59</v>
       </c>
       <c r="E1482" t="str">
         <v/>
       </c>
       <c r="F1482" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="str">
-        <v>1106-8</v>
+        <v>502-9</v>
       </c>
       <c r="B1483" t="str">
-        <v>US SWAP IPHONE 16 PROMAX 256GB DESERT</v>
+        <v>PERF RASASI S. LAMAAN OUD RODE 100ML</v>
       </c>
       <c r="C1483" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1483">
-        <v>900</v>
+        <v>59</v>
       </c>
       <c r="E1483" t="str">
         <v/>
       </c>
       <c r="F1483" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="str">
-        <v>1107-5</v>
+        <v>503-6</v>
       </c>
       <c r="B1484" t="str">
-        <v>US SWAP IPHONE 16 PROMAX 256GB NATURAL</v>
+        <v>PERF RASASI SHUHRAH MEN EDP 90ML</v>
       </c>
       <c r="C1484" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1484">
-        <v>900</v>
+        <v>30</v>
       </c>
       <c r="E1484" t="str">
         <v/>
       </c>
       <c r="F1484" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="str">
-        <v>118-2</v>
+        <v>504-3</v>
       </c>
       <c r="B1485" t="str">
-        <v>W110 AUDIFONOS C/CABLE NEGRO</v>
+        <v>PERF RASASI SHUHRAH WOMEN EDP 90ML</v>
       </c>
       <c r="C1485" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1485">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E1485" t="str">
         <v/>
       </c>
       <c r="F1485" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="str">
-        <v>119-9</v>
+        <v>505-0</v>
       </c>
       <c r="B1486" t="str">
-        <v>W110 AURRICULAR GAMING BLANCO</v>
+        <v>PERF RASASI SOMOW ALRAS MAALI EDP 100ML</v>
       </c>
       <c r="C1486" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1486">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="E1486" t="str">
         <v/>
       </c>
       <c r="F1486" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="str">
-        <v>120-5</v>
+        <v>506-7</v>
       </c>
       <c r="B1487" t="str">
-        <v>W112 AURICULAR CON CABLE NEGRO</v>
+        <v>PERF RASASI SOMOW ALRAS WAJAHA EDP 100ML</v>
       </c>
       <c r="C1487" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1487">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="E1487" t="str">
         <v/>
       </c>
       <c r="F1487" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="str">
-        <v>121-2</v>
+        <v>507-4</v>
       </c>
       <c r="B1488" t="str">
-        <v>W27 AURICULAR OREJA DE GATO GRIS</v>
+        <v>PERF RASASI T.COLLECTION AL GHALIA 100ML</v>
       </c>
       <c r="C1488" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1488">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="E1488" t="str">
         <v/>
       </c>
       <c r="F1488" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="str">
-        <v>123-6</v>
+        <v>508-1</v>
       </c>
       <c r="B1489" t="str">
-        <v>W46 AUDIFONS INLAB CELESTE</v>
+        <v>PERF RASASI T.COLLECTION DORAR 100ML</v>
       </c>
       <c r="C1489" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1489">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E1489" t="str">
         <v/>
       </c>
       <c r="F1489" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="str">
-        <v>125-0</v>
+        <v>509-8</v>
       </c>
       <c r="B1490" t="str">
-        <v>W46 AUDIOFONS INALB NEGRO</v>
+        <v>PERF RASASI YUMN POUR FEMME EDP 100ML</v>
       </c>
       <c r="C1490" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1490">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E1490" t="str">
         <v/>
       </c>
       <c r="F1490" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="str">
-        <v>126-7</v>
+        <v>510-4</v>
       </c>
       <c r="B1491" t="str">
-        <v>W50 AUDIFONO INALB AZUL</v>
+        <v>PERF RASASI YUMN POUR HOMME EDP 100MLP</v>
       </c>
       <c r="C1491" t="str">
-        <v>Sin categoría</v>
+        <v>PERFUMES</v>
       </c>
       <c r="D1491">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E1491" t="str">
         <v/>
       </c>
       <c r="F1491" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="str">
-        <v>128-1</v>
+        <v>2427-3</v>
       </c>
       <c r="B1492" t="str">
-        <v>W50 AUDIFONO INALB PINK</v>
+        <v>PERF RAYHAAN AQUATICA EDP 100ML</v>
       </c>
       <c r="C1492" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1492">
-        <v>26</v>
+        <v>35.99</v>
       </c>
       <c r="E1492" t="str">
         <v/>
       </c>
       <c r="F1492" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="str">
-        <v>544-9</v>
+        <v>835-8</v>
       </c>
       <c r="B1493" t="str">
-        <v>W54 AUDIFONOS INLAMBRICOS NEGRO</v>
+        <v>PERF RAYHAAN AYKA EDP 100ML</v>
       </c>
       <c r="C1493" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1493">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E1493" t="str">
         <v/>
       </c>
       <c r="F1493" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="str">
-        <v>135-9</v>
+        <v>2354-2</v>
       </c>
       <c r="B1494" t="str">
-        <v>W56 AURCULAR BT RETRO NEGRO</v>
+        <v>PERF RAYHAAN CORDOVA EDP 100ML</v>
       </c>
       <c r="C1494" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1494">
-        <v>20</v>
+        <v>25.99</v>
       </c>
       <c r="E1494" t="str">
         <v/>
       </c>
       <c r="F1494" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="str">
-        <v>134-2</v>
+        <v>836-5</v>
       </c>
       <c r="B1495" t="str">
-        <v>W56 AURICULAR BT RETRO MARRON</v>
+        <v>PERF RAYHAAN CORIUM EDP 100ML</v>
       </c>
       <c r="C1495" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1495">
-        <v>20</v>
+        <v>29.99</v>
       </c>
       <c r="E1495" t="str">
         <v/>
       </c>
       <c r="F1495" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="str">
-        <v>136-6</v>
+        <v>837-2</v>
       </c>
       <c r="B1496" t="str">
-        <v>W60 AUDIFONOS P/NI¤OS C/CABLE AMARILLO</v>
+        <v>PERF RAYHAAN DAHLIYA EDP 100ML</v>
       </c>
       <c r="C1496" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1496">
-        <v>26</v>
+        <v>25.99</v>
       </c>
       <c r="E1496" t="str">
         <v/>
       </c>
       <c r="F1496" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="str">
-        <v>137-3</v>
+        <v>2355-9</v>
       </c>
       <c r="B1497" t="str">
-        <v>W61 AUDIFONOS P/NI¤ C/CABLE AMARILLO</v>
+        <v>PERF RAYHAAN DARK LEATHER EDP 100ML</v>
       </c>
       <c r="C1497" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1497">
-        <v>16</v>
+        <v>25.99</v>
       </c>
       <c r="E1497" t="str">
         <v/>
       </c>
       <c r="F1497" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="str">
-        <v>140-3</v>
+        <v>2558-4</v>
       </c>
       <c r="B1498" t="str">
-        <v>W61 AUDIFONOS P/NI¤ C/CABLE VERDE</v>
+        <v>PERF RAYHAAN DIVINE EDP FEM 100ML</v>
       </c>
       <c r="C1498" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1498">
-        <v>16</v>
+        <v>46.99</v>
       </c>
       <c r="E1498" t="str">
         <v/>
       </c>
       <c r="F1498" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="str">
-        <v>139-7</v>
+        <v>838-9</v>
       </c>
       <c r="B1499" t="str">
-        <v>W61 AUDIFONOS P/NI¤OS C/CABLE LILA</v>
+        <v>PERF RAYHAAN ELIXIR EDP 100ML</v>
       </c>
       <c r="C1499" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1499">
-        <v>16</v>
+        <v>35.99</v>
       </c>
       <c r="E1499" t="str">
         <v/>
       </c>
       <c r="F1499" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="str">
-        <v>138-0</v>
+        <v>840-2</v>
       </c>
       <c r="B1500" t="str">
-        <v>W61 AUDIOFONOS P/NI¤OS C/CABLE CELESTE</v>
+        <v>PERF RAYHAAN IMPERIA EDP 100ML</v>
       </c>
       <c r="C1500" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1500">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E1500" t="str">
         <v/>
       </c>
       <c r="F1500" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="str">
-        <v>141-0</v>
+        <v>844-0</v>
       </c>
       <c r="B1501" t="str">
-        <v>W65 AUDIFONOS HAPPY AZUL</v>
+        <v>PERF RAYHAAN IN PINK EDP 100ML</v>
       </c>
       <c r="C1501" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1501">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E1501" t="str">
         <v/>
       </c>
       <c r="F1501" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="str">
-        <v>142-7</v>
+        <v>2286-6</v>
       </c>
       <c r="B1502" t="str">
-        <v>W65 AUDIFONOS HAPPY GRIS</v>
+        <v>PERF RAYHAAN JUNGLE VIBE EDP 100ML</v>
       </c>
       <c r="C1502" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1502">
-        <v>30</v>
+        <v>26.99</v>
       </c>
       <c r="E1502" t="str">
         <v/>
       </c>
       <c r="F1502" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="str">
-        <v>143-4</v>
+        <v>2287-3</v>
       </c>
       <c r="B1503" t="str">
-        <v>W65 AUDIFONOS HAPPY MORADO</v>
+        <v>PERF RAYHAAN KISS EDP 100ML FEM</v>
       </c>
       <c r="C1503" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1503">
-        <v>30</v>
+        <v>34.99</v>
       </c>
       <c r="E1503" t="str">
         <v/>
       </c>
       <c r="F1503" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="str">
-        <v>145-8</v>
+        <v>841-9</v>
       </c>
       <c r="B1504" t="str">
-        <v>W65 AUDIFONOS HAPPY SILVER</v>
+        <v>PERF RAYHAAN LION EDP 100ML</v>
       </c>
       <c r="C1504" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1504">
-        <v>30</v>
+        <v>29.99</v>
       </c>
       <c r="E1504" t="str">
         <v/>
       </c>
       <c r="F1504" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="str">
-        <v>146-5</v>
+        <v>842-6</v>
       </c>
       <c r="B1505" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY AZUL</v>
+        <v>PERF RAYHAAN NOCTURNO EDP 100ML</v>
       </c>
       <c r="C1505" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1505">
-        <v>35</v>
+        <v>29.99</v>
       </c>
       <c r="E1505" t="str">
         <v/>
       </c>
       <c r="F1505" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="str">
-        <v>147-2</v>
+        <v>2356-6</v>
       </c>
       <c r="B1506" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY GRIS</v>
+        <v>PERF RAYHAAN OBSIDIAN EDP 100ML</v>
       </c>
       <c r="C1506" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1506">
-        <v>35</v>
+        <v>39.99</v>
       </c>
       <c r="E1506" t="str">
         <v/>
       </c>
       <c r="F1506" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="str">
-        <v>148-9</v>
+        <v>670-5</v>
       </c>
       <c r="B1507" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY MORADO</v>
+        <v>PERF RAYHAAN OCEAN RUSH EDP 100ML</v>
       </c>
       <c r="C1507" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1507">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E1507" t="str">
         <v/>
       </c>
       <c r="F1507" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="str">
-        <v>149-6</v>
+        <v>2636-9</v>
       </c>
       <c r="B1508" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY SILVER</v>
+        <v>PERF RAYHAAN PACIFIC ALOHA EDP100ML</v>
       </c>
       <c r="C1508" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1508">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E1508" t="str">
         <v/>
       </c>
       <c r="F1508" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="str">
-        <v>150-2</v>
+        <v>843-3</v>
       </c>
       <c r="B1509" t="str">
-        <v>W65 AUDIFONOS PLUS HAPPY STAR COLOR</v>
+        <v>PERF RAYHAAN PACIFIC AURA POUR HOMME 100ML</v>
       </c>
       <c r="C1509" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1509">
-        <v>35</v>
+        <v>32.99</v>
       </c>
       <c r="E1509" t="str">
         <v/>
       </c>
       <c r="F1509" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="str">
-        <v>253-0</v>
+        <v>2359-7</v>
       </c>
       <c r="B1510" t="str">
-        <v>X109 CABLE T-C A IP BLANCO PD27W 1M</v>
+        <v>PERF RAYHAAN PACIFIC FOR HIM EDP 100ML</v>
       </c>
       <c r="C1510" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1510">
-        <v>3.4</v>
+        <v>25.99</v>
       </c>
       <c r="E1510" t="str">
         <v/>
       </c>
       <c r="F1510" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="str">
-        <v>1123-5</v>
+        <v>2357-3</v>
       </c>
       <c r="B1511" t="str">
-        <v>X109 CABLE T-C A T-C NEGRO 60W L=1M</v>
+        <v>PERF RAYHAAN TERRA EDP 100ML</v>
       </c>
       <c r="C1511" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1511">
-        <v>3</v>
+        <v>44.99</v>
       </c>
       <c r="E1511" t="str">
         <v/>
       </c>
       <c r="F1511" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="str">
-        <v>259-2</v>
+        <v>2358-0</v>
       </c>
       <c r="B1512" t="str">
-        <v>X109 CABLE USB-A A IP BLANCO 2.4 L1=M</v>
+        <v>PERF RAYHAAN TIGRER EDP 100ML</v>
       </c>
       <c r="C1512" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1512">
-        <v>2.99</v>
+        <v>32.99</v>
       </c>
       <c r="E1512" t="str">
         <v/>
       </c>
       <c r="F1512" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="str">
-        <v>260-8</v>
+        <v>2288-0</v>
       </c>
       <c r="B1513" t="str">
-        <v>X109 CABLE USB-A A IP NEGRO 2.4A L=1M</v>
+        <v>PERF RAYHAAN TONQUIN GIZA EDP 100ML</v>
       </c>
       <c r="C1513" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1513">
-        <v>2.99</v>
+        <v>38.99</v>
       </c>
       <c r="E1513" t="str">
         <v/>
       </c>
       <c r="F1513" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="str">
-        <v>1121-1</v>
+        <v>2289-7</v>
       </c>
       <c r="B1514" t="str">
-        <v>X109 CABLE USB-A A IP NEGRO 2.4A L=2M</v>
+        <v>PERF RAYHAAN TROPICAL VIBE 100ML</v>
       </c>
       <c r="C1514" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1514">
-        <v>3.5</v>
+        <v>39.99</v>
       </c>
       <c r="E1514" t="str">
         <v/>
       </c>
       <c r="F1514" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="str">
-        <v>261-5</v>
+        <v>1962-0</v>
       </c>
       <c r="B1515" t="str">
-        <v>X109 CABLE USB-A A MICRO BLANCO 2.4AL=1M</v>
+        <v>PERF RAYHAAN VALHALA EDP 100ML</v>
       </c>
       <c r="C1515" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1515">
-        <v>2</v>
+        <v>28.99</v>
       </c>
       <c r="E1515" t="str">
         <v/>
       </c>
       <c r="F1515" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="str">
-        <v>263-9</v>
+        <v>2290-3</v>
       </c>
       <c r="B1516" t="str">
-        <v>X109 CABLE USB-A A TC NEGRO 3.0A L=1M</v>
+        <v>PERF RAYHAAN WOLF EDP 100ML</v>
       </c>
       <c r="C1516" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1516">
-        <v>2</v>
+        <v>38.99</v>
       </c>
       <c r="E1516" t="str">
         <v/>
       </c>
       <c r="F1516" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="str">
-        <v>262-2</v>
+        <v>2345-0</v>
       </c>
       <c r="B1517" t="str">
-        <v>X109 CABLE USB-A MICRO NEGRO 2.4A 1M</v>
+        <v>PERF SHAKIRA AMARILLO EDP 50ML FEM</v>
       </c>
       <c r="C1517" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1517">
-        <v>2</v>
+        <v>15.99</v>
       </c>
       <c r="E1517" t="str">
         <v/>
       </c>
       <c r="F1517" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="str">
-        <v>272-1</v>
+        <v>1990-3</v>
       </c>
       <c r="B1518" t="str">
-        <v>X87 CABLE T-C A IP BLANCO PD20W 1M</v>
+        <v>PERF SHAKIRA DANCE DIAMONS EDT 80ML FEM</v>
       </c>
       <c r="C1518" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1518">
-        <v>4</v>
+        <v>22.9</v>
       </c>
       <c r="E1518" t="str">
         <v/>
       </c>
       <c r="F1518" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="str">
-        <v>273-8</v>
+        <v>2344-3</v>
       </c>
       <c r="B1519" t="str">
-        <v>X87 CABLE T-C A T-C BLANCO 60W 1M</v>
+        <v>PERF SHAKIRA DANCE RED MIDNIGHT EDT 80ML FEM</v>
       </c>
       <c r="C1519" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1519">
-        <v>4</v>
+        <v>17.99</v>
       </c>
       <c r="E1519" t="str">
         <v/>
       </c>
       <c r="F1519" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="str">
-        <v>1128-0</v>
+        <v>2346-7</v>
       </c>
       <c r="B1520" t="str">
-        <v>X87 CABLE USB-A A IP BLANCO 2.4 1M</v>
+        <v>PERF SHAKIRA EDT 80ML FEM</v>
       </c>
       <c r="C1520" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1520">
-        <v>4</v>
+        <v>16.99</v>
       </c>
       <c r="E1520" t="str">
         <v/>
       </c>
       <c r="F1520" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="str">
-        <v>274-5</v>
+        <v>2246-0</v>
       </c>
       <c r="B1521" t="str">
-        <v>X87 CABLE USB-A A MICRO BLANCO 2.4A 1M</v>
+        <v>PERF SOSPIRO VIBRATO EDP 100ML</v>
       </c>
       <c r="C1521" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1521">
-        <v>4</v>
+        <v>190.99</v>
       </c>
       <c r="E1521" t="str">
         <v/>
       </c>
       <c r="F1521" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="str">
-        <v>275-2</v>
+        <v>921-8</v>
       </c>
       <c r="B1522" t="str">
-        <v>X87 CABLE USB-A A T-C BRANCO</v>
+        <v>PERF TOM FORD CAFE ROSE EDP 100ML</v>
       </c>
       <c r="C1522" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1522">
-        <v>4</v>
+        <v>177</v>
       </c>
       <c r="E1522" t="str">
         <v/>
       </c>
       <c r="F1522" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="str">
-        <v>1159-4</v>
+        <v>922-5</v>
       </c>
       <c r="B1523" t="str">
-        <v>XIAOMI ASPIRADOR BLANCO G20</v>
+        <v>PERF TOM FORD COSTA AZZURRA EDP 100ML</v>
       </c>
       <c r="C1523" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1523">
-        <v>144</v>
+        <v>205</v>
       </c>
       <c r="E1523" t="str">
         <v/>
       </c>
       <c r="F1523" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="str">
-        <v>1161-7</v>
+        <v>923-2</v>
       </c>
       <c r="B1524" t="str">
-        <v>XIAOMI ASPIRADOR BLANCO H40 220V</v>
+        <v>PERF TOM FORD FOR MEN EDT  100ML</v>
       </c>
       <c r="C1524" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1524">
-        <v>260</v>
+        <v>155</v>
       </c>
       <c r="E1524" t="str">
         <v/>
       </c>
       <c r="F1524" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="str">
-        <v>1163-1</v>
+        <v>924-9</v>
       </c>
       <c r="B1525" t="str">
-        <v>XIAOMI ASPIRADOR BLANCO S40 ES 110V-220V 50/60HZ</v>
+        <v>PERF TOM FORD JASMIN ROUGE EDP 100ML FEM</v>
       </c>
       <c r="C1525" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1525">
-        <v>165</v>
+        <v>295</v>
       </c>
       <c r="E1525" t="str">
         <v/>
       </c>
       <c r="F1525" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="str">
-        <v>1162-4</v>
+        <v>925-6</v>
       </c>
       <c r="B1526" t="str">
-        <v>XIAOMI ASPIRADOR BLANCO S40 US 110V-220V 50/60HZ</v>
+        <v>PERF TOM FORD NOIR EDP 50ML</v>
       </c>
       <c r="C1526" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1526">
-        <v>165</v>
+        <v>140</v>
       </c>
       <c r="E1526" t="str">
         <v/>
       </c>
       <c r="F1526" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="str">
-        <v>1167-9</v>
+        <v>928-7</v>
       </c>
       <c r="B1527" t="str">
-        <v>XIAOMI ASPIRADOR BLANCO S40C 100V-240V 50/60HZ</v>
+        <v>PERF TOM FORD ROSE PRICK EDP 50ML</v>
       </c>
       <c r="C1527" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1527">
-        <v>155</v>
+        <v>260</v>
       </c>
       <c r="E1527" t="str">
         <v/>
       </c>
       <c r="F1527" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="str">
-        <v>1166-2</v>
+        <v>1650-6</v>
       </c>
       <c r="B1528" t="str">
-        <v>XIAOMI ASPIRADOR BLANCO X20+220V</v>
+        <v>PERF TOMMY HILFIGER EDP 100ML FEME</v>
       </c>
       <c r="C1528" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1528">
-        <v>445</v>
+        <v>29.99</v>
       </c>
       <c r="E1528" t="str">
         <v/>
       </c>
       <c r="F1528" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="str">
-        <v>211-0</v>
+        <v>1651-3</v>
       </c>
       <c r="B1529" t="str">
-        <v>Y100 RELOJ INTELEGNTE P/NINOS ROSA</v>
+        <v>PERF TOMMY HILFIGER EDP 100ML MASCULINO</v>
       </c>
       <c r="C1529" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1529">
-        <v>29</v>
+        <v>26.99</v>
       </c>
       <c r="E1529" t="str">
         <v/>
       </c>
       <c r="F1529" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="str">
-        <v>209-7</v>
+        <v>1993-4</v>
       </c>
       <c r="B1530" t="str">
-        <v>Y100 RELOJ INTELLIGENTE P/NINOS AZUL</v>
+        <v>PERF VALENTINO BORN IN ROMA EDP INTENSE UOMO 100ML MASC</v>
       </c>
       <c r="C1530" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1530">
-        <v>29</v>
+        <v>129.99</v>
       </c>
       <c r="E1530" t="str">
         <v/>
       </c>
       <c r="F1530" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="str">
-        <v>210-3</v>
+        <v>1992-7</v>
       </c>
       <c r="B1531" t="str">
-        <v>Y100 RELOJ INTELOGENTE P/N1NOS NEGRO</v>
+        <v>PERF VALENTINO BORN IN ROMA EXTRADOSE DONNA PARFUM 100ML</v>
       </c>
       <c r="C1531" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1531">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="E1531" t="str">
         <v/>
       </c>
       <c r="F1531" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="str">
-        <v>212-7</v>
+        <v>1543-1</v>
       </c>
       <c r="B1532" t="str">
-        <v>Y104 RELOJ INTELIGENTE P/NINOS AZUL</v>
+        <v>PERF VALENTINO BORN IN ROMA GREEM EXTRAVAGANZA EDP 100ML</v>
       </c>
       <c r="C1532" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1532">
-        <v>49</v>
+        <v>129.99</v>
       </c>
       <c r="E1532" t="str">
         <v/>
       </c>
       <c r="F1532" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="str">
-        <v>216-5</v>
+        <v>1751-0</v>
       </c>
       <c r="B1533" t="str">
-        <v>Y20 RELOJ INTELIGENTE NEGRO</v>
+        <v>PERF VALENTINO BORN IN ROMA THE GOLD EDT 100ML</v>
       </c>
       <c r="C1533" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1533">
-        <v>44</v>
+        <v>119.99</v>
       </c>
       <c r="E1533" t="str">
         <v/>
       </c>
       <c r="F1533" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="str">
-        <v>546-3</v>
+        <v>1994-1</v>
       </c>
       <c r="B1534" t="str">
-        <v>Y20 RELOJ INTELIGENTE SILVER</v>
+        <v>PERF VALENTINO BORN IN ROMA UOMO EDT 100ML MASC</v>
       </c>
       <c r="C1534" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1534">
-        <v>44</v>
+        <v>99.99</v>
       </c>
       <c r="E1534" t="str">
         <v/>
       </c>
       <c r="F1534" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="str">
-        <v>547-0</v>
+        <v>1750-3</v>
       </c>
       <c r="B1535" t="str">
-        <v>Y21 RELOJ INTELIGENTE SILVER</v>
+        <v>PERF VALENTINO BORN IN ROMA YELLOW DREAM EDP 100ML</v>
       </c>
       <c r="C1535" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1535">
-        <v>44</v>
+        <v>99.99</v>
       </c>
       <c r="E1535" t="str">
         <v/>
       </c>
       <c r="F1535" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="str">
-        <v>219-6</v>
+        <v>1995-8</v>
       </c>
       <c r="B1536" t="str">
-        <v>Y22 SPORT RELOJ INTELIGENTE DORADO</v>
+        <v>PERF VALENTINO KIT BORN IN ROMA UOMO TRAVEL EXCLUSIVE EDT 100+10</v>
       </c>
       <c r="C1536" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1536">
-        <v>45</v>
+        <v>149.99</v>
       </c>
       <c r="E1536" t="str">
         <v/>
       </c>
       <c r="F1536" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="str">
-        <v>231-8</v>
+        <v>1752-7</v>
       </c>
       <c r="B1537" t="str">
-        <v>Y25 RELOJ INTELIGENTE SPORT SILVER</v>
+        <v>PERF VERSACE EROS EDP 100ML MASC</v>
       </c>
       <c r="C1537" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1537">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E1537" t="str">
         <v/>
       </c>
       <c r="F1537" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="str">
-        <v>232-5</v>
+        <v>1753-4</v>
       </c>
       <c r="B1538" t="str">
-        <v>Y26 ULTRA RELOJ INTELIGENTE SPORT NEGRO</v>
+        <v>PERF VERSACE EROS NAJIM POUR HOMME PARFUM 100ML</v>
       </c>
       <c r="C1538" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1538">
-        <v>29</v>
+        <v>79.99</v>
       </c>
       <c r="E1538" t="str">
         <v/>
       </c>
       <c r="F1538" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="str">
-        <v>233-2</v>
+        <v>1998-9</v>
       </c>
       <c r="B1539" t="str">
-        <v>Y26 ULTRA RELOJ INTELIGENTE SPORT SILVER</v>
+        <v>PERF VERSACE FLAME EDP 100ML MASC</v>
       </c>
       <c r="C1539" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1539">
-        <v>29</v>
+        <v>69.99</v>
       </c>
       <c r="E1539" t="str">
         <v/>
       </c>
       <c r="F1539" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="str">
-        <v>234-9</v>
+        <v>1755-8</v>
       </c>
       <c r="B1540" t="str">
-        <v>Y27 RELOJ INTELEGNTE SPORT AZUL</v>
+        <v>PERF VIKTOR/ROLF FLOWERBOMB EDP 100ML MASC</v>
       </c>
       <c r="C1540" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1540">
-        <v>23</v>
+        <v>69.99</v>
       </c>
       <c r="E1540" t="str">
         <v/>
       </c>
       <c r="F1540" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="str">
-        <v>235-6</v>
+        <v>1606-3</v>
       </c>
       <c r="B1541" t="str">
-        <v>Y27 RELOJA INTELEGNTE SPORT NEGRO</v>
+        <v>PERF XERJOFF CORO EDP 100ML</v>
       </c>
       <c r="C1541" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1541">
-        <v>23</v>
+        <v>151.99</v>
       </c>
       <c r="E1541" t="str">
         <v/>
       </c>
       <c r="F1541" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="str">
-        <v>238-7</v>
+        <v>2350-4</v>
       </c>
       <c r="B1542" t="str">
-        <v>Y28 RELOJ INTELIGENTE AMOLED NEGRO</v>
+        <v>PERF XERJOFF ERBA GOLD EDP 100ML</v>
       </c>
       <c r="C1542" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1542">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="E1542" t="str">
         <v/>
       </c>
       <c r="F1542" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="str">
-        <v>548-7</v>
+        <v>613-2</v>
       </c>
       <c r="B1543" t="str">
-        <v>Y29 RELOJ SMART SPORT NEGROR</v>
+        <v>PERF XERJOFF ERBA PURA EDP 100ML</v>
       </c>
       <c r="C1543" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1543">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="E1543" t="str">
         <v/>
       </c>
       <c r="F1543" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="str">
-        <v>241-7</v>
+        <v>2352-8</v>
       </c>
       <c r="B1544" t="str">
-        <v>Y29 RELOJ SMART SPORT SILVER</v>
+        <v>PERF XERJOFF NAXOS EDP 100ML</v>
       </c>
       <c r="C1544" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1544">
-        <v>24</v>
+        <v>170</v>
       </c>
       <c r="E1544" t="str">
         <v/>
       </c>
       <c r="F1544" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="str">
-        <v>243-1</v>
+        <v>1604-9</v>
       </c>
       <c r="B1545" t="str">
-        <v>Y30 RELOJ SMART SPORT DORADO</v>
+        <v>PERF XERJOFF OPERA EDP 100ML</v>
       </c>
       <c r="C1545" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1545">
-        <v>27</v>
+        <v>151.99</v>
       </c>
       <c r="E1545" t="str">
         <v/>
       </c>
       <c r="F1545" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="str">
-        <v>549-4</v>
+        <v>1605-6</v>
       </c>
       <c r="B1546" t="str">
-        <v>Y30 RELOJ SMART SPORT SILVER</v>
+        <v>PERF XERJOFF SOPRANO EDP 100ML</v>
       </c>
       <c r="C1546" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1546">
-        <v>27</v>
+        <v>151.99</v>
       </c>
       <c r="E1546" t="str">
         <v/>
       </c>
       <c r="F1546" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="str">
-        <v>245-5</v>
+        <v>1544-8</v>
       </c>
       <c r="B1547" t="str">
-        <v>Y31 RELOJ SMART SPORT NEGRO</v>
+        <v>PERF XERJOFF TORINO 21 EDP 100ML</v>
       </c>
       <c r="C1547" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1547">
-        <v>28</v>
+        <v>230.99</v>
       </c>
       <c r="E1547" t="str">
         <v/>
       </c>
       <c r="F1547" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="str">
-        <v>246-2</v>
+        <v>614-9</v>
       </c>
       <c r="B1548" t="str">
-        <v>Y31 RELOJ SMART SPORT SILVER</v>
+        <v>PERF XREJOFF ERBA PURA EDP 50ML</v>
       </c>
       <c r="C1548" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1548">
-        <v>27</v>
+        <v>135</v>
       </c>
       <c r="E1548" t="str">
         <v/>
       </c>
       <c r="F1548" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="str">
-        <v>418-3</v>
+        <v>2291-0</v>
       </c>
       <c r="B1549" t="str">
-        <v>Z57 CARGADOR+CABLE T-C A IP P/AUTO GOLD</v>
+        <v>PERF YSL KIT L'HOMME EDT 100ML+SHOWER 50ML TRAVEL</v>
       </c>
       <c r="C1549" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1549">
-        <v>6</v>
+        <v>84.99</v>
       </c>
       <c r="E1549" t="str">
         <v/>
       </c>
       <c r="F1549" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="str">
-        <v>419-0</v>
+        <v>2412-9</v>
       </c>
       <c r="B1550" t="str">
-        <v>Z57 CARGADOR+CABLE T-C A T-C P/AUTO GOLD</v>
+        <v>PERF YSL LIBRE BERRY CRUSH EDP FRUITEE 50ML</v>
       </c>
       <c r="C1550" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1550">
-        <v>6</v>
+        <v>114.99</v>
       </c>
       <c r="E1550" t="str">
         <v/>
       </c>
       <c r="F1550" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="str">
-        <v>420-6</v>
+        <v>2413-6</v>
       </c>
       <c r="B1551" t="str">
-        <v>Z57 CARGADOR+CABLE T-C A T-C P/AUTO GRIS</v>
+        <v>PERF YSL LIBRE BERRY CRUSH EDP FRUITEE 90ML FEME</v>
       </c>
       <c r="C1551" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1551">
-        <v>6</v>
+        <v>184.99</v>
       </c>
       <c r="E1551" t="str">
         <v/>
       </c>
       <c r="F1551" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="str">
-        <v>552-4</v>
+        <v>2360-3</v>
       </c>
       <c r="B1552" t="str">
-        <v>Z57 CARGADOR+CABLE T-C IP P/AUTO GRIS</v>
+        <v>PERF YSL LIBRE EDP 90ML FEM</v>
       </c>
       <c r="C1552" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1552">
-        <v>6</v>
+        <v>149.99</v>
       </c>
       <c r="E1552" t="str">
         <v/>
       </c>
       <c r="F1552" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="str">
-        <v>421-3</v>
+        <v>1976-7</v>
       </c>
       <c r="B1553" t="str">
-        <v>Z58 CARGADOR P/AUTO A IP NEGRO</v>
+        <v>PERF YSL LIBRE EDT 90ML FEM</v>
       </c>
       <c r="C1553" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1553">
-        <v>6</v>
+        <v>109.99</v>
       </c>
       <c r="E1553" t="str">
         <v/>
       </c>
       <c r="F1553" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="str">
-        <v>422-0</v>
+        <v>2292-7</v>
       </c>
       <c r="B1554" t="str">
-        <v>Z58 CARGADOR P/AUTO T-C A T-C NEGRO</v>
+        <v>PERF YSL LIBRE EDT 90ML+10ML KIT TRAVEL</v>
       </c>
       <c r="C1554" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1554">
-        <v>6</v>
+        <v>126.99</v>
       </c>
       <c r="E1554" t="str">
         <v/>
       </c>
       <c r="F1554" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="str">
-        <v>423-7</v>
+        <v>1689-6</v>
       </c>
       <c r="B1555" t="str">
-        <v>Z58 CARGADOR P/AUTO T-C NEGRO</v>
+        <v>PERF YSL LIBRE FLOWER FLAMES EDP 90ML FEME</v>
       </c>
       <c r="C1555" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1555">
-        <v>6</v>
+        <v>149.99</v>
       </c>
       <c r="E1555" t="str">
         <v/>
       </c>
       <c r="F1555" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="str">
-        <v>1-7</v>
+        <v>1653-7</v>
       </c>
       <c r="B1556" t="str">
-        <v>ZERO PORE ONE DAY CREAM MEDICUBE 50ML</v>
+        <v>PERF YSL LIBRE L EAU NUE EDP 90ML FEME</v>
       </c>
       <c r="C1556" t="str">
-        <v>SKINCARE</v>
+        <v>Sin categoría</v>
       </c>
       <c r="D1556">
-        <v>28.99</v>
+        <v>105</v>
       </c>
       <c r="E1556" t="str">
         <v/>
       </c>
       <c r="F1556" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="str">
-        <v>446-6</v>
+        <v>2293-4</v>
       </c>
       <c r="B1557" t="str">
-        <v>ZP5 INFLADOR P/ AUTO 12V</v>
+        <v>PERF YSL MYSLF EDP 100ML+10ML MASCULINO BLANCO</v>
       </c>
       <c r="C1557" t="str">
         <v>Sin categoría</v>
       </c>
       <c r="D1557">
-        <v>32</v>
+        <v>139.99</v>
       </c>
       <c r="E1557" t="str">
         <v/>
       </c>
       <c r="F1557" t="str">
         <v>NO</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="str">
+        <v>1690-2</v>
+      </c>
+      <c r="B1558" t="str">
+        <v>PERF YSL MYSLF LE PARFUM 100ML (NEGRO</v>
+      </c>
+      <c r="C1558" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1558">
+        <v>134.99</v>
+      </c>
+      <c r="E1558" t="str">
+        <v/>
+      </c>
+      <c r="F1558" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1559">
+      <c r="A1559" t="str">
+        <v>2299-6</v>
+      </c>
+      <c r="B1559" t="str">
+        <v>PERF YSL Y EDP INTENSE 100ML</v>
+      </c>
+      <c r="C1559" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1559">
+        <v>115</v>
+      </c>
+      <c r="E1559" t="str">
+        <v/>
+      </c>
+      <c r="F1559" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1560">
+      <c r="A1560" t="str">
+        <v>2294-1</v>
+      </c>
+      <c r="B1560" t="str">
+        <v>PERF YSL Y EDT 100ML MASC</v>
+      </c>
+      <c r="C1560" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1560">
+        <v>89.99</v>
+      </c>
+      <c r="E1560" t="str">
+        <v/>
+      </c>
+      <c r="F1560" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1561">
+      <c r="A1561" t="str">
+        <v>2295-8</v>
+      </c>
+      <c r="B1561" t="str">
+        <v>PERF YSL Y ICED COLOGNE EDT INTENSE 100ML</v>
+      </c>
+      <c r="C1561" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1561">
+        <v>115.99</v>
+      </c>
+      <c r="E1561" t="str">
+        <v/>
+      </c>
+      <c r="F1561" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1562">
+      <c r="A1562" t="str">
+        <v>1692-6</v>
+      </c>
+      <c r="B1562" t="str">
+        <v>PERF YSL Y LE PARFUM 100ML</v>
+      </c>
+      <c r="C1562" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1562">
+        <v>139.99</v>
+      </c>
+      <c r="E1562" t="str">
+        <v/>
+      </c>
+      <c r="F1562" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1563">
+      <c r="A1563" t="str">
+        <v>2436-5</v>
+      </c>
+      <c r="B1563" t="str">
+        <v>PERF YSL Y MEN EDP 100ML+DESODORANTE 200ML</v>
+      </c>
+      <c r="C1563" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1563">
+        <v>111.99</v>
+      </c>
+      <c r="E1563" t="str">
+        <v/>
+      </c>
+      <c r="F1563" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1564">
+      <c r="A1564" t="str">
+        <v>1658-2</v>
+      </c>
+      <c r="B1564" t="str">
+        <v>PERF ZAKAT TURBO FAST-FURIOUS EDP 100ML</v>
+      </c>
+      <c r="C1564" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1564">
+        <v>26.99</v>
+      </c>
+      <c r="E1564" t="str">
+        <v/>
+      </c>
+      <c r="F1564" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1565">
+      <c r="A1565" t="str">
+        <v>1659-9</v>
+      </c>
+      <c r="B1565" t="str">
+        <v>PERF ZAKAT TURBO FINAL LAP EDP 100ML</v>
+      </c>
+      <c r="C1565" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1565">
+        <v>26.99</v>
+      </c>
+      <c r="E1565" t="str">
+        <v/>
+      </c>
+      <c r="F1565" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1566">
+      <c r="A1566" t="str">
+        <v>1660-5</v>
+      </c>
+      <c r="B1566" t="str">
+        <v>PERF ZAKAT TURBO SUPER CHARGE EDP 100ML</v>
+      </c>
+      <c r="C1566" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1566">
+        <v>26.99</v>
+      </c>
+      <c r="E1566" t="str">
+        <v/>
+      </c>
+      <c r="F1566" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1567">
+      <c r="A1567" t="str">
+        <v>1312-3</v>
+      </c>
+      <c r="B1567" t="str">
+        <v>PERF ZAKAT WORLD CUP EDP 80ML</v>
+      </c>
+      <c r="C1567" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1567">
+        <v>64.99</v>
+      </c>
+      <c r="E1567">
+        <v>79.99</v>
+      </c>
+      <c r="F1567" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1568">
+      <c r="A1568" t="str">
+        <v>1510-3</v>
+      </c>
+      <c r="B1568" t="str">
+        <v>PERF ZAKAT WORLD CUP VIP EDP 80ML</v>
+      </c>
+      <c r="C1568" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1568">
+        <v>62</v>
+      </c>
+      <c r="E1568">
+        <v>69.99</v>
+      </c>
+      <c r="F1568" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1569">
+      <c r="A1569" t="str">
+        <v>1906-4</v>
+      </c>
+      <c r="B1569" t="str">
+        <v>PERF ZIMAYA TIRAMISU CARAMEL EDP 100ML</v>
+      </c>
+      <c r="C1569" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1569">
+        <v>25.99</v>
+      </c>
+      <c r="E1569" t="str">
+        <v/>
+      </c>
+      <c r="F1569" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1570">
+      <c r="A1570" t="str">
+        <v>1940-8</v>
+      </c>
+      <c r="B1570" t="str">
+        <v>PERF ZIMAYA TIRAMISU COCO EDP 100ML</v>
+      </c>
+      <c r="C1570" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1570">
+        <v>25.99</v>
+      </c>
+      <c r="E1570" t="str">
+        <v/>
+      </c>
+      <c r="F1570" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1571">
+      <c r="A1571" t="str">
+        <v>930-0</v>
+      </c>
+      <c r="B1571" t="str">
+        <v>PERFUME AFNAN 9AM (YELLOW) EDP 100ML</v>
+      </c>
+      <c r="C1571" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1571">
+        <v>22</v>
+      </c>
+      <c r="E1571" t="str">
+        <v/>
+      </c>
+      <c r="F1571" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1572">
+      <c r="A1572" t="str">
+        <v>615-6</v>
+      </c>
+      <c r="B1572" t="str">
+        <v>PERFUME AFNAN 9AM DIVE BLUE EDP 100ML</v>
+      </c>
+      <c r="C1572" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1572">
+        <v>25.99</v>
+      </c>
+      <c r="E1572" t="str">
+        <v/>
+      </c>
+      <c r="F1572" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1573">
+      <c r="A1573" t="str">
+        <v>2241-5</v>
+      </c>
+      <c r="B1573" t="str">
+        <v>PERFUME AFNAN 9AM DIVE BLUE EDP 150ML</v>
+      </c>
+      <c r="C1573" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1573">
+        <v>35.99</v>
+      </c>
+      <c r="E1573" t="str">
+        <v/>
+      </c>
+      <c r="F1573" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1574">
+      <c r="A1574" t="str">
+        <v>931-7</v>
+      </c>
+      <c r="B1574" t="str">
+        <v>PERFUME AFNAN 9PM (BLACK ) EDP 100ML MASC</v>
+      </c>
+      <c r="C1574" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1574">
+        <v>22.99</v>
+      </c>
+      <c r="E1574" t="str">
+        <v/>
+      </c>
+      <c r="F1574" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1575">
+      <c r="A1575" t="str">
+        <v>933-1</v>
+      </c>
+      <c r="B1575" t="str">
+        <v>PERFUME AFNAN 9PM (BLACK) EDP 150ML MASC</v>
+      </c>
+      <c r="C1575" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1575">
+        <v>35</v>
+      </c>
+      <c r="E1575" t="str">
+        <v/>
+      </c>
+      <c r="F1575" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1576">
+      <c r="A1576" t="str">
+        <v>932-4</v>
+      </c>
+      <c r="B1576" t="str">
+        <v>PERFUME AFNAN 9PM ELIXIR PARFUM INTENSE 100ML</v>
+      </c>
+      <c r="C1576" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1576">
+        <v>30</v>
+      </c>
+      <c r="E1576" t="str">
+        <v/>
+      </c>
+      <c r="F1576" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1577">
+      <c r="A1577" t="str">
+        <v>1511-0</v>
+      </c>
+      <c r="B1577" t="str">
+        <v>PERFUME AFNAN 9PM NIGHT OUT EXTRAIT 100ML</v>
+      </c>
+      <c r="C1577" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1577">
+        <v>49.99</v>
+      </c>
+      <c r="E1577" t="str">
+        <v/>
+      </c>
+      <c r="F1577" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1578">
+      <c r="A1578" t="str">
+        <v>1469-4</v>
+      </c>
+      <c r="B1578" t="str">
+        <v>PERFUME AFNAN 9PM POUR FEMME (PURPLE) EDP 100ML</v>
+      </c>
+      <c r="C1578" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1578">
+        <v>24.99</v>
+      </c>
+      <c r="E1578" t="str">
+        <v/>
+      </c>
+      <c r="F1578" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1579">
+      <c r="A1579" t="str">
+        <v>1556-1</v>
+      </c>
+      <c r="B1579" t="str">
+        <v>PERFUME AFNAN 9PM REBEL GRIS EDP 100ML</v>
+      </c>
+      <c r="C1579" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1579">
+        <v>35.99</v>
+      </c>
+      <c r="E1579" t="str">
+        <v/>
+      </c>
+      <c r="F1579" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1580">
+      <c r="A1580" t="str">
+        <v>1897-5</v>
+      </c>
+      <c r="B1580" t="str">
+        <v>PERFUME AFNAN KIAANA ANGEL EDP 100ML FEMENINO</v>
+      </c>
+      <c r="C1580" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1580">
+        <v>29.99</v>
+      </c>
+      <c r="E1580" t="str">
+        <v/>
+      </c>
+      <c r="F1580" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1581">
+      <c r="A1581" t="str">
+        <v>1757-2</v>
+      </c>
+      <c r="B1581" t="str">
+        <v>PERFUME AFNAN KIT 9PM HOMME 100ML (PERFM+BODY MIST+SHOWER GEL150)</v>
+      </c>
+      <c r="C1581" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1581">
+        <v>39.99</v>
+      </c>
+      <c r="E1581" t="str">
+        <v/>
+      </c>
+      <c r="F1581" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1582">
+      <c r="A1582" t="str">
+        <v>1756-5</v>
+      </c>
+      <c r="B1582" t="str">
+        <v>PERFUME AFNAN KIT SUPREMACY SILVER (PERFM+SHOWER GEL+CREMA)</v>
+      </c>
+      <c r="C1582" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1582">
+        <v>39.99</v>
+      </c>
+      <c r="E1582" t="str">
+        <v/>
+      </c>
+      <c r="F1582" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1583">
+      <c r="A1583" t="str">
+        <v>2242-2</v>
+      </c>
+      <c r="B1583" t="str">
+        <v>PERFUME AFNAN SOUVENIR BLOOMING BLISS EDP 100ML</v>
+      </c>
+      <c r="C1583" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1583">
+        <v>29.99</v>
+      </c>
+      <c r="E1583" t="str">
+        <v/>
+      </c>
+      <c r="F1583" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1584">
+      <c r="A1584" t="str">
+        <v>1838-8</v>
+      </c>
+      <c r="B1584" t="str">
+        <v>PERFUME AFNAN SOUVENIR DESERT ROSE 100ML</v>
+      </c>
+      <c r="C1584" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1584">
+        <v>29.99</v>
+      </c>
+      <c r="E1584" t="str">
+        <v/>
+      </c>
+      <c r="F1584" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1585">
+      <c r="A1585" t="str">
+        <v>2243-9</v>
+      </c>
+      <c r="B1585" t="str">
+        <v>PERFUME AFNAN SOUVENIR FLORAL BOUQUET EDP 100ML</v>
+      </c>
+      <c r="C1585" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1585">
+        <v>28.99</v>
+      </c>
+      <c r="E1585" t="str">
+        <v/>
+      </c>
+      <c r="F1585" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1586">
+      <c r="A1586" t="str">
+        <v>1607-0</v>
+      </c>
+      <c r="B1586" t="str">
+        <v>PERFUME AFNAN SUPREMACY GALA WOMEN EDP 90ML</v>
+      </c>
+      <c r="C1586" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1586">
+        <v>28.99</v>
+      </c>
+      <c r="E1586" t="str">
+        <v/>
+      </c>
+      <c r="F1586" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1587">
+      <c r="A1587" t="str">
+        <v>1608-7</v>
+      </c>
+      <c r="B1587" t="str">
+        <v>PERFUME AFNAN SUPREMACY GOLD EDP 100ML</v>
+      </c>
+      <c r="C1587" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1587">
+        <v>33.99</v>
+      </c>
+      <c r="E1587" t="str">
+        <v/>
+      </c>
+      <c r="F1587" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1588">
+      <c r="A1588" t="str">
+        <v>1609-4</v>
+      </c>
+      <c r="B1588" t="str">
+        <v>PERFUME AFNAN SUPREMACY IN HEAVEN EDP 100ML</v>
+      </c>
+      <c r="C1588" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1588">
+        <v>24.99</v>
+      </c>
+      <c r="E1588" t="str">
+        <v/>
+      </c>
+      <c r="F1588" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1589">
+      <c r="A1589" t="str">
+        <v>1610-0</v>
+      </c>
+      <c r="B1589" t="str">
+        <v>PERFUME AFNAN SUPREMACY IN OUD EDP 100ML</v>
+      </c>
+      <c r="C1589" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1589">
+        <v>29.99</v>
+      </c>
+      <c r="E1589" t="str">
+        <v/>
+      </c>
+      <c r="F1589" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1590">
+      <c r="A1590" t="str">
+        <v>2240-8</v>
+      </c>
+      <c r="B1590" t="str">
+        <v>PERFUME AFNAN SUPREMACY NOT ONLY INTENSE EDP 150ML</v>
+      </c>
+      <c r="C1590" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1590">
+        <v>39.99</v>
+      </c>
+      <c r="E1590" t="str">
+        <v/>
+      </c>
+      <c r="F1590" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1591">
+      <c r="A1591" t="str">
+        <v>1572-1</v>
+      </c>
+      <c r="B1591" t="str">
+        <v>PERFUME AFNAN SUPREMACY SILVER 100ML</v>
+      </c>
+      <c r="C1591" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1591">
+        <v>31.99</v>
+      </c>
+      <c r="E1591" t="str">
+        <v/>
+      </c>
+      <c r="F1591" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1592">
+      <c r="A1592" t="str">
+        <v>1611-7</v>
+      </c>
+      <c r="B1592" t="str">
+        <v>PERFUME AFNAN SUPREMACY TAPIS ROUGE EDP 90ML</v>
+      </c>
+      <c r="C1592" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1592">
+        <v>29.99</v>
+      </c>
+      <c r="E1592" t="str">
+        <v/>
+      </c>
+      <c r="F1592" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1593">
+      <c r="A1593" t="str">
+        <v>1857-9</v>
+      </c>
+      <c r="B1593" t="str">
+        <v>PERFUME AFNAN THURATY ELECTRIC</v>
+      </c>
+      <c r="C1593" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1593">
+        <v>32.99</v>
+      </c>
+      <c r="E1593" t="str">
+        <v/>
+      </c>
+      <c r="F1593" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1594">
+      <c r="A1594" t="str">
+        <v>2481-5</v>
+      </c>
+      <c r="B1594" t="str">
+        <v>PERFUME AFNAN TURATHI BLUE MAN 90ML EDP</v>
+      </c>
+      <c r="C1594" t="str">
+        <v>AFNAN</v>
+      </c>
+      <c r="D1594">
+        <v>29.99</v>
+      </c>
+      <c r="E1594" t="str">
+        <v/>
+      </c>
+      <c r="F1594" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1595">
+      <c r="A1595" t="str">
+        <v>557-9</v>
+      </c>
+      <c r="B1595" t="str">
+        <v>PERFUME AL HARAMAIN AMBER DUBAI NIGH 100ML</v>
+      </c>
+      <c r="C1595" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1595">
+        <v>35.99</v>
+      </c>
+      <c r="E1595" t="str">
+        <v/>
+      </c>
+      <c r="F1595" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1596">
+      <c r="A1596" t="str">
+        <v>512-8</v>
+      </c>
+      <c r="B1596" t="str">
+        <v>PERFUME AL HARAMAIN AMBER GOLD EDITION 120ML</v>
+      </c>
+      <c r="C1596" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1596">
+        <v>49.99</v>
+      </c>
+      <c r="E1596" t="str">
+        <v/>
+      </c>
+      <c r="F1596" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1597">
+      <c r="A1597" t="str">
+        <v>959-1</v>
+      </c>
+      <c r="B1597" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD AQUA DUBAI EDP 100ML</v>
+      </c>
+      <c r="C1597" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1597">
+        <v>40</v>
+      </c>
+      <c r="E1597" t="str">
+        <v/>
+      </c>
+      <c r="F1597" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1598">
+      <c r="A1598" t="str">
+        <v>587-6</v>
+      </c>
+      <c r="B1598" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD AQUA DUBAI PERFUMERY GIFT SET WITH</v>
+      </c>
+      <c r="C1598" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1598">
+        <v>59.99</v>
+      </c>
+      <c r="E1598" t="str">
+        <v/>
+      </c>
+      <c r="F1598" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1599">
+      <c r="A1599" t="str">
+        <v>556-2</v>
+      </c>
+      <c r="B1599" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD BLUE EDP 100ML</v>
+      </c>
+      <c r="C1599" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1599">
+        <v>39</v>
+      </c>
+      <c r="E1599" t="str">
+        <v/>
+      </c>
+      <c r="F1599" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1600">
+      <c r="A1600" t="str">
+        <v>1546-2</v>
+      </c>
+      <c r="B1600" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD CARBON EDITION EDP 100ML</v>
+      </c>
+      <c r="C1600" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1600">
+        <v>40</v>
+      </c>
+      <c r="E1600" t="str">
+        <v/>
+      </c>
+      <c r="F1600" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1601">
+      <c r="A1601" t="str">
+        <v>1573-8</v>
+      </c>
+      <c r="B1601" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD FUTURE DUBAI EXTRAIT DE PARFUM 100ML</v>
+      </c>
+      <c r="C1601" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1601">
+        <v>44.99</v>
+      </c>
+      <c r="E1601" t="str">
+        <v/>
+      </c>
+      <c r="F1601" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1602">
+      <c r="A1602" t="str">
+        <v>1521-9</v>
+      </c>
+      <c r="B1602" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD GOLD DUBAI EDITION EXTRAIT 75ML</v>
+      </c>
+      <c r="C1602" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1602">
+        <v>41.99</v>
+      </c>
+      <c r="E1602" t="str">
+        <v/>
+      </c>
+      <c r="F1602" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1603">
+      <c r="A1603" t="str">
+        <v>513-5</v>
+      </c>
+      <c r="B1603" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD GOLD EXTREME 100ML</v>
+      </c>
+      <c r="C1603" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1603">
+        <v>41</v>
+      </c>
+      <c r="E1603" t="str">
+        <v/>
+      </c>
+      <c r="F1603" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1604">
+      <c r="A1604" t="str">
+        <v>1547-9</v>
+      </c>
+      <c r="B1604" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD IMAGINE DUBAI EXTRAIT DE PARFUM 100ML</v>
+      </c>
+      <c r="C1604" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1604">
+        <v>55</v>
+      </c>
+      <c r="E1604" t="str">
+        <v/>
+      </c>
+      <c r="F1604" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1605">
+      <c r="A1605" t="str">
+        <v>514-2</v>
+      </c>
+      <c r="B1605" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD PRIVATE EDITION 120ML</v>
+      </c>
+      <c r="C1605" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1605">
+        <v>51</v>
+      </c>
+      <c r="E1605" t="str">
+        <v/>
+      </c>
+      <c r="F1605" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1606">
+      <c r="A1606" t="str">
+        <v>533-3</v>
+      </c>
+      <c r="B1606" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD ROUJE 120ML</v>
+      </c>
+      <c r="C1606" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1606">
+        <v>48</v>
+      </c>
+      <c r="E1606" t="str">
+        <v/>
+      </c>
+      <c r="F1606" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1607">
+      <c r="A1607" t="str">
+        <v>1548-6</v>
+      </c>
+      <c r="B1607" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD SMELL DUBAI EXTRAIT DE PARFUM 100ML</v>
+      </c>
+      <c r="C1607" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1607">
+        <v>68.99</v>
+      </c>
+      <c r="E1607" t="str">
+        <v/>
+      </c>
+      <c r="F1607" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1608">
+      <c r="A1608" t="str">
+        <v>515-9</v>
+      </c>
+      <c r="B1608" t="str">
+        <v>PERFUME AL HARAMAIN AMBER OUD ULT VIOLTE 120ML</v>
+      </c>
+      <c r="C1608" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1608">
+        <v>48</v>
+      </c>
+      <c r="E1608" t="str">
+        <v/>
+      </c>
+      <c r="F1608" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1609">
+      <c r="A1609" t="str">
+        <v>558-6</v>
+      </c>
+      <c r="B1609" t="str">
+        <v>PERFUME AL HARAMAIN AMBER WHITE 100ML</v>
+      </c>
+      <c r="C1609" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1609">
+        <v>30.4</v>
+      </c>
+      <c r="E1609" t="str">
+        <v/>
+      </c>
+      <c r="F1609" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1610">
+      <c r="A1610" t="str">
+        <v>934-8</v>
+      </c>
+      <c r="B1610" t="str">
+        <v>PERFUME AL HARAMAIN CONCEPTION EDP 100ML</v>
+      </c>
+      <c r="C1610" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1610">
+        <v>28</v>
+      </c>
+      <c r="E1610" t="str">
+        <v/>
+      </c>
+      <c r="F1610" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1611">
+      <c r="A1611" t="str">
+        <v>516-6</v>
+      </c>
+      <c r="B1611" t="str">
+        <v>PERFUME AL HARAMAIN FREYA EDP 100ML</v>
+      </c>
+      <c r="C1611" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1611">
+        <v>28</v>
+      </c>
+      <c r="E1611" t="str">
+        <v/>
+      </c>
+      <c r="F1611" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1612">
+      <c r="A1612" t="str">
+        <v>935-5</v>
+      </c>
+      <c r="B1612" t="str">
+        <v>PERFUME AL HARAMAIN HARMONY EDP 100ML</v>
+      </c>
+      <c r="C1612" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1612">
+        <v>28</v>
+      </c>
+      <c r="E1612" t="str">
+        <v/>
+      </c>
+      <c r="F1612" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1613">
+      <c r="A1613" t="str">
+        <v>517-3</v>
+      </c>
+      <c r="B1613" t="str">
+        <v>PERFUME AL HARAMAIN LEIF EDP 100ML</v>
+      </c>
+      <c r="C1613" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1613">
+        <v>28</v>
+      </c>
+      <c r="E1613" t="str">
+        <v/>
+      </c>
+      <c r="F1613" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1614">
+      <c r="A1614" t="str">
+        <v>518-0</v>
+      </c>
+      <c r="B1614" t="str">
+        <v>PERFUME AL HARAMAIN OLAF EDP 100ML</v>
+      </c>
+      <c r="C1614" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1614">
+        <v>28</v>
+      </c>
+      <c r="E1614" t="str">
+        <v/>
+      </c>
+      <c r="F1614" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1615">
+      <c r="A1615" t="str">
+        <v>936-2</v>
+      </c>
+      <c r="B1615" t="str">
+        <v>PERFUME AL HARAMAIN OUD NOMAD EDP 100ML</v>
+      </c>
+      <c r="C1615" t="str">
+        <v>AL HARAMAIN</v>
+      </c>
+      <c r="D1615">
+        <v>28</v>
+      </c>
+      <c r="E1615" t="str">
+        <v/>
+      </c>
+      <c r="F1615" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1616">
+      <c r="A1616" t="str">
+        <v>616-3</v>
+      </c>
+      <c r="B1616" t="str">
+        <v>PERFUME AL WATANIAH AMEERATI 100ML</v>
+      </c>
+      <c r="C1616" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1616">
+        <v>14.99</v>
+      </c>
+      <c r="E1616" t="str">
+        <v/>
+      </c>
+      <c r="F1616" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1617">
+      <c r="A1617" t="str">
+        <v>617-0</v>
+      </c>
+      <c r="B1617" t="str">
+        <v>PERFUME AL WATANIAH ATTAR AL WESAL EDP 100ML</v>
+      </c>
+      <c r="C1617" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1617">
+        <v>14.99</v>
+      </c>
+      <c r="E1617">
+        <v>15</v>
+      </c>
+      <c r="F1617" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1618">
+      <c r="A1618" t="str">
+        <v>2386-3</v>
+      </c>
+      <c r="B1618" t="str">
+        <v>PERFUME AL WATANIAH ATTAR AL WESAL GOLD EDP 100ML</v>
+      </c>
+      <c r="C1618" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1618">
+        <v>28.99</v>
+      </c>
+      <c r="E1618" t="str">
+        <v/>
+      </c>
+      <c r="F1618" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1619">
+      <c r="A1619" t="str">
+        <v>618-7</v>
+      </c>
+      <c r="B1619" t="str">
+        <v>PERFUME AL WATANIAH BAREEQ AL DAHAB EDP 100ML</v>
+      </c>
+      <c r="C1619" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1619">
+        <v>12.99</v>
+      </c>
+      <c r="E1619" t="str">
+        <v/>
+      </c>
+      <c r="F1619" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1620">
+      <c r="A1620" t="str">
+        <v>939-3</v>
+      </c>
+      <c r="B1620" t="str">
+        <v>PERFUME AL WATANIAH DAI´M EDP 100ML</v>
+      </c>
+      <c r="C1620" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1620">
+        <v>10.5</v>
+      </c>
+      <c r="E1620" t="str">
+        <v/>
+      </c>
+      <c r="F1620" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1621">
+      <c r="A1621" t="str">
+        <v>619-4</v>
+      </c>
+      <c r="B1621" t="str">
+        <v>PERFUME AL WATANIAH DURRAT AL AROOS EDP 85ML</v>
+      </c>
+      <c r="C1621" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1621">
+        <v>15.99</v>
+      </c>
+      <c r="E1621" t="str">
+        <v/>
+      </c>
+      <c r="F1621" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1622">
+      <c r="A1622" t="str">
+        <v>2380-1</v>
+      </c>
+      <c r="B1622" t="str">
+        <v>PERFUME AL WATANIAH DURRAT AL AROOS LOVE EDP 85ML</v>
+      </c>
+      <c r="C1622" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1622">
+        <v>26.99</v>
+      </c>
+      <c r="E1622" t="str">
+        <v/>
+      </c>
+      <c r="F1622" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1623">
+      <c r="A1623" t="str">
+        <v>2257-6</v>
+      </c>
+      <c r="B1623" t="str">
+        <v>PERFUME AL WATANIAH EQAAB EDP 100ML</v>
+      </c>
+      <c r="C1623" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1623">
+        <v>16.99</v>
+      </c>
+      <c r="E1623" t="str">
+        <v/>
+      </c>
+      <c r="F1623" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1624">
+      <c r="A1624" t="str">
+        <v>2505-8</v>
+      </c>
+      <c r="B1624" t="str">
+        <v>PERFUME AL WATANIAH OUD MYSTERY INTENSE EDP 100ML</v>
+      </c>
+      <c r="C1624" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1624">
+        <v>15.99</v>
+      </c>
+      <c r="E1624" t="str">
+        <v/>
+      </c>
+      <c r="F1624" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1625">
+      <c r="A1625" t="str">
+        <v>2506-5</v>
+      </c>
+      <c r="B1625" t="str">
+        <v>PERFUME AL WATANIAH ROSE MYSTERY INTENSE EDP 100ML</v>
+      </c>
+      <c r="C1625" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1625">
+        <v>15.99</v>
+      </c>
+      <c r="E1625" t="str">
+        <v/>
+      </c>
+      <c r="F1625" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1626">
+      <c r="A1626" t="str">
+        <v>1522-6</v>
+      </c>
+      <c r="B1626" t="str">
+        <v>PERFUME AL WATANIAH SABAH AL WARD DELILAH EDP 100ML</v>
+      </c>
+      <c r="C1626" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1626">
+        <v>26.99</v>
+      </c>
+      <c r="E1626" t="str">
+        <v/>
+      </c>
+      <c r="F1626" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1627">
+      <c r="A1627" t="str">
+        <v>940-9</v>
+      </c>
+      <c r="B1627" t="str">
+        <v>PERFUME AL WATANIAH SABAH AL WARD EDP 100ML FEM</v>
+      </c>
+      <c r="C1627" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1627">
+        <v>16.99</v>
+      </c>
+      <c r="E1627" t="str">
+        <v/>
+      </c>
+      <c r="F1627" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1628">
+      <c r="A1628" t="str">
+        <v>2088-6</v>
+      </c>
+      <c r="B1628" t="str">
+        <v>PERFUME AL WATANIAH SABAH AL WARD GARDEN OF EDEN EDP 100ML</v>
+      </c>
+      <c r="C1628" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1628">
+        <v>34.99</v>
+      </c>
+      <c r="E1628" t="str">
+        <v/>
+      </c>
+      <c r="F1628" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1629">
+      <c r="A1629" t="str">
+        <v>941-6</v>
+      </c>
+      <c r="B1629" t="str">
+        <v>PERFUME AL WATANIAH SABAH AL WARD SUGAR EDP 100ML</v>
+      </c>
+      <c r="C1629" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1629">
+        <v>14.99</v>
+      </c>
+      <c r="E1629">
+        <v>15</v>
+      </c>
+      <c r="F1629" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1630">
+      <c r="A1630" t="str">
+        <v>1470-0</v>
+      </c>
+      <c r="B1630" t="str">
+        <v>PERFUME AL WATANIAH SABAH AL WARD VALANTINE EDP 100ML FEM</v>
+      </c>
+      <c r="C1630" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1630">
+        <v>26.99</v>
+      </c>
+      <c r="E1630">
+        <v>28.99</v>
+      </c>
+      <c r="F1630" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1631">
+      <c r="A1631" t="str">
+        <v>621-7</v>
+      </c>
+      <c r="B1631" t="str">
+        <v>PERFUME AL WATANIAH SHAGAF AL WARD EDP 100ML</v>
+      </c>
+      <c r="C1631" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1631">
+        <v>15.99</v>
+      </c>
+      <c r="E1631">
+        <v>17.99</v>
+      </c>
+      <c r="F1631" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1632">
+      <c r="A1632" t="str">
+        <v>622-4</v>
+      </c>
+      <c r="B1632" t="str">
+        <v>PERFUME AL WATANIAH SPECIAL OUD AL WARD EDP 100ML</v>
+      </c>
+      <c r="C1632" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1632">
+        <v>14</v>
+      </c>
+      <c r="E1632" t="str">
+        <v/>
+      </c>
+      <c r="F1632" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1633">
+      <c r="A1633" t="str">
+        <v>938-6</v>
+      </c>
+      <c r="B1633" t="str">
+        <v>PERFUME AL WATANIAH SUROOR EDP 100ML</v>
+      </c>
+      <c r="C1633" t="str">
+        <v>AL WATANIAH</v>
+      </c>
+      <c r="D1633">
+        <v>10</v>
+      </c>
+      <c r="E1633" t="str">
+        <v/>
+      </c>
+      <c r="F1633" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1634">
+      <c r="A1634" t="str">
+        <v>948-5</v>
+      </c>
+      <c r="B1634" t="str">
+        <v>PERFUME ANFAR 1950 PISTACHIO KUNAFA EDT 80ML</v>
+      </c>
+      <c r="C1634" t="str">
+        <v>ANFAR</v>
+      </c>
+      <c r="D1634">
+        <v>15</v>
+      </c>
+      <c r="E1634" t="str">
+        <v/>
+      </c>
+      <c r="F1634" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1635">
+      <c r="A1635" t="str">
+        <v>845-7</v>
+      </c>
+      <c r="B1635" t="str">
+        <v>PERFUME ANIMALE ANIMALE (NOVO) EDT 100ML</v>
+      </c>
+      <c r="C1635" t="str">
+        <v>ANIMALE</v>
+      </c>
+      <c r="D1635">
+        <v>21</v>
+      </c>
+      <c r="E1635" t="str">
+        <v/>
+      </c>
+      <c r="F1635" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1636">
+      <c r="A1636" t="str">
+        <v>1814-2</v>
+      </c>
+      <c r="B1636" t="str">
+        <v>PERFUME ANIMALE LOVE EDP 100ML</v>
+      </c>
+      <c r="C1636" t="str">
+        <v>ANIMALE</v>
+      </c>
+      <c r="D1636">
+        <v>22</v>
+      </c>
+      <c r="E1636" t="str">
+        <v/>
+      </c>
+      <c r="F1636" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1637">
+      <c r="A1637" t="str">
+        <v>848-8</v>
+      </c>
+      <c r="B1637" t="str">
+        <v>PERFUME ANTONIO BANDERAS BLACK SECUCTION EDT 200ML MASC</v>
+      </c>
+      <c r="C1637" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1637">
+        <v>21</v>
+      </c>
+      <c r="E1637" t="str">
+        <v/>
+      </c>
+      <c r="F1637" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1638">
+      <c r="A1638" t="str">
+        <v>847-1</v>
+      </c>
+      <c r="B1638" t="str">
+        <v>PERFUME ANTONIO BANDERAS BLACK SEDUCTION EDT 100ML MASCULINO</v>
+      </c>
+      <c r="C1638" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1638">
+        <v>15</v>
+      </c>
+      <c r="E1638" t="str">
+        <v/>
+      </c>
+      <c r="F1638" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1639">
+      <c r="A1639" t="str">
+        <v>852-5</v>
+      </c>
+      <c r="B1639" t="str">
+        <v>PERFUME ANTONIO BANDERAS HER GOLDEN SECRET EDT 80ML</v>
+      </c>
+      <c r="C1639" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1639">
+        <v>16</v>
+      </c>
+      <c r="E1639" t="str">
+        <v/>
+      </c>
+      <c r="F1639" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1640">
+      <c r="A1640" t="str">
+        <v>853-2</v>
+      </c>
+      <c r="B1640" t="str">
+        <v>PERFUME ANTONIO BANDERAS HER SECRET DESIRE EDT 80ML</v>
+      </c>
+      <c r="C1640" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1640">
+        <v>16</v>
+      </c>
+      <c r="E1640" t="str">
+        <v/>
+      </c>
+      <c r="F1640" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1641">
+      <c r="A1641" t="str">
+        <v>854-9</v>
+      </c>
+      <c r="B1641" t="str">
+        <v>PERFUME ANTONIO BANDERAS HER SECRET TEMPTATION EDT 80ML FEM</v>
+      </c>
+      <c r="C1641" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1641">
+        <v>19</v>
+      </c>
+      <c r="E1641" t="str">
+        <v/>
+      </c>
+      <c r="F1641" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1642">
+      <c r="A1642" t="str">
+        <v>855-6</v>
+      </c>
+      <c r="B1642" t="str">
+        <v>PERFUME ANTONIO BANDERAS POWER OF SEDUTION EDT 100ML MA</v>
+      </c>
+      <c r="C1642" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1642">
+        <v>15</v>
+      </c>
+      <c r="E1642" t="str">
+        <v/>
+      </c>
+      <c r="F1642" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1643">
+      <c r="A1643" t="str">
+        <v>857-0</v>
+      </c>
+      <c r="B1643" t="str">
+        <v>PERFUME ANTONIO BANDERAS THE ICON ELIXIR  EDP 100ML MASC</v>
+      </c>
+      <c r="C1643" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1643">
+        <v>24</v>
+      </c>
+      <c r="E1643" t="str">
+        <v/>
+      </c>
+      <c r="F1643" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1644">
+      <c r="A1644" t="str">
+        <v>858-7</v>
+      </c>
+      <c r="B1644" t="str">
+        <v>PERFUME ANTONIO BANDERAS THE ICON PERFUME (BLACK) EDP 100ML</v>
+      </c>
+      <c r="C1644" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1644">
+        <v>19</v>
+      </c>
+      <c r="E1644" t="str">
+        <v/>
+      </c>
+      <c r="F1644" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1645">
+      <c r="A1645" t="str">
+        <v>859-4</v>
+      </c>
+      <c r="B1645" t="str">
+        <v>PERFUME ANTONIO BANDERAS THE ICON SPLENDID EDP 100ML FEM</v>
+      </c>
+      <c r="C1645" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1645">
+        <v>19</v>
+      </c>
+      <c r="E1645" t="str">
+        <v/>
+      </c>
+      <c r="F1645" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1646">
+      <c r="A1646" t="str">
+        <v>860-0</v>
+      </c>
+      <c r="B1646" t="str">
+        <v>PERFUME ANTONIO BANDERAS THE SECRET ABSOLU EDP 100ML MASC</v>
+      </c>
+      <c r="C1646" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1646">
+        <v>19</v>
+      </c>
+      <c r="E1646" t="str">
+        <v/>
+      </c>
+      <c r="F1646" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1647">
+      <c r="A1647" t="str">
+        <v>861-7</v>
+      </c>
+      <c r="B1647" t="str">
+        <v>PERFUME ANTONIO BANDERAS THE SECRET MEN 1OOML EDT MASC</v>
+      </c>
+      <c r="C1647" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1647">
+        <v>16</v>
+      </c>
+      <c r="E1647" t="str">
+        <v/>
+      </c>
+      <c r="F1647" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1648">
+      <c r="A1648" t="str">
+        <v>849-5</v>
+      </c>
+      <c r="B1648" t="str">
+        <v>PERFUME ANTONTO BANDERAS BLUE SEDUCTION EDT 200ML MASC</v>
+      </c>
+      <c r="C1648" t="str">
+        <v>ANTONIO BANDERAS</v>
+      </c>
+      <c r="D1648">
+        <v>21</v>
+      </c>
+      <c r="E1648" t="str">
+        <v/>
+      </c>
+      <c r="F1648" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1649">
+      <c r="A1649" t="str">
+        <v>951-5</v>
+      </c>
+      <c r="B1649" t="str">
+        <v>PERFUME ARD AL ZAAFARAN ELIXIR 100ML</v>
+      </c>
+      <c r="C1649" t="str">
+        <v>ARD AL ZAAFARAN</v>
+      </c>
+      <c r="D1649">
+        <v>13</v>
+      </c>
+      <c r="E1649" t="str">
+        <v/>
+      </c>
+      <c r="F1649" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1650">
+      <c r="A1650" t="str">
+        <v>949-2</v>
+      </c>
+      <c r="B1650" t="str">
+        <v>PERFUME ARD AL ZAAFARAN HAYATI EONIC 100ML</v>
+      </c>
+      <c r="C1650" t="str">
+        <v>ARD AL ZAAFARAN</v>
+      </c>
+      <c r="D1650">
+        <v>15</v>
+      </c>
+      <c r="E1650" t="str">
+        <v/>
+      </c>
+      <c r="F1650" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1651">
+      <c r="A1651" t="str">
+        <v>955-3</v>
+      </c>
+      <c r="B1651" t="str">
+        <v>PERFUME ARD AL ZAAFARAN NAIF 100ML</v>
+      </c>
+      <c r="C1651" t="str">
+        <v>ARD AL ZAAFARAN</v>
+      </c>
+      <c r="D1651">
+        <v>18</v>
+      </c>
+      <c r="E1651" t="str">
+        <v/>
+      </c>
+      <c r="F1651" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1652">
+      <c r="A1652" t="str">
+        <v>956-0</v>
+      </c>
+      <c r="B1652" t="str">
+        <v>PERFUME ARD AL ZAAFARAN SAFEER AL WARD EDP 100ML</v>
+      </c>
+      <c r="C1652" t="str">
+        <v>ARD AL ZAAFARAN</v>
+      </c>
+      <c r="D1652">
+        <v>20.99</v>
+      </c>
+      <c r="E1652" t="str">
+        <v/>
+      </c>
+      <c r="F1652" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1653">
+      <c r="A1653" t="str">
+        <v>1551-6</v>
+      </c>
+      <c r="B1653" t="str">
+        <v>PERFUME ARMAF BEACH PARTY EDP 100ML</v>
+      </c>
+      <c r="C1653" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1653">
+        <v>32</v>
+      </c>
+      <c r="E1653" t="str">
+        <v/>
+      </c>
+      <c r="F1653" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1654">
+      <c r="A1654" t="str">
+        <v>2426-6</v>
+      </c>
+      <c r="B1654" t="str">
+        <v>PERFUME ARMAF BELLE PARIS BELVICO EDP 100ML</v>
+      </c>
+      <c r="C1654" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1654">
+        <v>34.99</v>
+      </c>
+      <c r="E1654" t="str">
+        <v/>
+      </c>
+      <c r="F1654" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1655">
+      <c r="A1655" t="str">
+        <v>674-3</v>
+      </c>
+      <c r="B1655" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT BLING EDP 75ML</v>
+      </c>
+      <c r="C1655" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1655">
+        <v>38.99</v>
+      </c>
+      <c r="E1655" t="str">
+        <v/>
+      </c>
+      <c r="F1655" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1656">
+      <c r="A1656" t="str">
+        <v>675-0</v>
+      </c>
+      <c r="B1656" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT ICONIC  (BLUE) EDP 105ML</v>
+      </c>
+      <c r="C1656" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1656">
+        <v>29.99</v>
+      </c>
+      <c r="E1656">
+        <v>32.99</v>
+      </c>
+      <c r="F1656" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1657">
+      <c r="A1657" t="str">
+        <v>623-1</v>
+      </c>
+      <c r="B1657" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT IMPERIALE</v>
+      </c>
+      <c r="C1657" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1657">
+        <v>28.99</v>
+      </c>
+      <c r="E1657" t="str">
+        <v/>
+      </c>
+      <c r="F1657" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1658">
+      <c r="A1658" t="str">
+        <v>1928-6</v>
+      </c>
+      <c r="B1658" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT INTENSE LIMITED EDITION EDT 105ML</v>
+      </c>
+      <c r="C1658" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1658">
+        <v>52.99</v>
+      </c>
+      <c r="E1658" t="str">
+        <v/>
+      </c>
+      <c r="F1658" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1659">
+      <c r="A1659" t="str">
+        <v>2248-4</v>
+      </c>
+      <c r="B1659" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT INTENSE MAN 200ML EAU DE PARFUM</v>
+      </c>
+      <c r="C1659" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1659">
+        <v>44.99</v>
+      </c>
+      <c r="E1659" t="str">
+        <v/>
+      </c>
+      <c r="F1659" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1660">
+      <c r="A1660" t="str">
+        <v>2394-8</v>
+      </c>
+      <c r="B1660" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT INTENSE MAN 70ML EXTRAIT DE PARFUM CONCENTRAT</v>
+      </c>
+      <c r="C1660" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1660">
+        <v>34.99</v>
+      </c>
+      <c r="E1660" t="str">
+        <v/>
+      </c>
+      <c r="F1660" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1661">
+      <c r="A1661" t="str">
+        <v>1654-4</v>
+      </c>
+      <c r="B1661" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT INTENSE MAN EDT 105ML</v>
+      </c>
+      <c r="C1661" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1661">
+        <v>26.99</v>
+      </c>
+      <c r="E1661">
+        <v>29.99</v>
+      </c>
+      <c r="F1661" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1662">
+      <c r="A1662" t="str">
+        <v>2247-7</v>
+      </c>
+      <c r="B1662" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT INTENSE MAN EDT 10ML</v>
+      </c>
+      <c r="C1662" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1662">
+        <v>6.99</v>
+      </c>
+      <c r="E1662" t="str">
+        <v/>
+      </c>
+      <c r="F1662" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1663">
+      <c r="A1663" t="str">
+        <v>2249-1</v>
+      </c>
+      <c r="B1663" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT INTENSE MAN PURE PARFUM 150ML</v>
+      </c>
+      <c r="C1663" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1663">
+        <v>45.99</v>
+      </c>
+      <c r="E1663" t="str">
+        <v/>
+      </c>
+      <c r="F1663" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1664">
+      <c r="A1664" t="str">
+        <v>624-8</v>
+      </c>
+      <c r="B1664" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT LIONHEART EDP 100ML FEMININO</v>
+      </c>
+      <c r="C1664" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1664">
+        <v>28.99</v>
+      </c>
+      <c r="E1664" t="str">
+        <v/>
+      </c>
+      <c r="F1664" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1665">
+      <c r="A1665" t="str">
+        <v>942-3</v>
+      </c>
+      <c r="B1665" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT LIONHEART WOMEN 100ML DEM</v>
+      </c>
+      <c r="C1665" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1665">
+        <v>27.99</v>
+      </c>
+      <c r="E1665" t="str">
+        <v/>
+      </c>
+      <c r="F1665" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1666">
+      <c r="A1666" t="str">
+        <v>625-5</v>
+      </c>
+      <c r="B1666" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT MALEKA EDP 105ML</v>
+      </c>
+      <c r="C1666" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1666">
+        <v>32.99</v>
+      </c>
+      <c r="E1666" t="str">
+        <v/>
+      </c>
+      <c r="F1666" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1667">
+      <c r="A1667" t="str">
+        <v>1922-4</v>
+      </c>
+      <c r="B1667" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT MAN EDT 105ML</v>
+      </c>
+      <c r="C1667" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1667">
+        <v>22.99</v>
+      </c>
+      <c r="E1667" t="str">
+        <v/>
+      </c>
+      <c r="F1667" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1668">
+      <c r="A1668" t="str">
+        <v>626-2</v>
+      </c>
+      <c r="B1668" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT MILESTONE EDP 105ML</v>
+      </c>
+      <c r="C1668" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1668">
+        <v>26.99</v>
+      </c>
+      <c r="E1668" t="str">
+        <v/>
+      </c>
+      <c r="F1668" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="str">
+        <v>1575-2</v>
+      </c>
+      <c r="B1669" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT OUD PARFUM 105ML</v>
+      </c>
+      <c r="C1669" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1669">
+        <v>41.5</v>
+      </c>
+      <c r="E1669" t="str">
+        <v/>
+      </c>
+      <c r="F1669" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="str">
+        <v>2258-3</v>
+      </c>
+      <c r="B1670" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT PRECIEUX IV EXTR 55ML</v>
+      </c>
+      <c r="C1670" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1670">
+        <v>45.99</v>
+      </c>
+      <c r="E1670" t="str">
+        <v/>
+      </c>
+      <c r="F1670" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="str">
+        <v>943-0</v>
+      </c>
+      <c r="B1671" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT STLLAGE EDP 105ML</v>
+      </c>
+      <c r="C1671" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1671">
+        <v>27.99</v>
+      </c>
+      <c r="E1671" t="str">
+        <v/>
+      </c>
+      <c r="F1671" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="str">
+        <v>1936-1</v>
+      </c>
+      <c r="B1672" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT THE LIONS CLUB FEROCE UNISEX EDP 100ML</v>
+      </c>
+      <c r="C1672" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1672">
+        <v>26.99</v>
+      </c>
+      <c r="E1672" t="str">
+        <v/>
+      </c>
+      <c r="F1672" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="str">
+        <v>1937-8</v>
+      </c>
+      <c r="B1673" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT THE LIONS CLUB RUGIR UNISEX EDP 100ML</v>
+      </c>
+      <c r="C1673" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1673">
+        <v>29.99</v>
+      </c>
+      <c r="E1673" t="str">
+        <v/>
+      </c>
+      <c r="F1673" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="str">
+        <v>628-6</v>
+      </c>
+      <c r="B1674" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT UNTOLD EDP 105ML</v>
+      </c>
+      <c r="C1674" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1674">
+        <v>29.99</v>
+      </c>
+      <c r="E1674">
+        <v>31.99</v>
+      </c>
+      <c r="F1674" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="str">
+        <v>1239-3</v>
+      </c>
+      <c r="B1675" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT URBAN MAN EDP 105ML</v>
+      </c>
+      <c r="C1675" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1675">
+        <v>26.99</v>
+      </c>
+      <c r="E1675" t="str">
+        <v/>
+      </c>
+      <c r="F1675" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="str">
+        <v>629-3</v>
+      </c>
+      <c r="B1676" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT URBAN MAN ELXIR EDP 105ML</v>
+      </c>
+      <c r="C1676" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1676">
+        <v>32.99</v>
+      </c>
+      <c r="E1676" t="str">
+        <v/>
+      </c>
+      <c r="F1676" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="str">
+        <v>945-4</v>
+      </c>
+      <c r="B1677" t="str">
+        <v>PERFUME ARMAF CLUB DE NUIT WOMEN EXTRAIT DE PARFUM 70ML</v>
+      </c>
+      <c r="C1677" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1677">
+        <v>35.99</v>
+      </c>
+      <c r="E1677" t="str">
+        <v/>
+      </c>
+      <c r="F1677" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="str">
+        <v>676-7</v>
+      </c>
+      <c r="B1678" t="str">
+        <v>PERFUME ARMAF CONNOISSEUR EDP 100ML FEM</v>
+      </c>
+      <c r="C1678" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1678">
+        <v>23</v>
+      </c>
+      <c r="E1678" t="str">
+        <v/>
+      </c>
+      <c r="F1678" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="str">
+        <v>1612-4</v>
+      </c>
+      <c r="B1679" t="str">
+        <v>PERFUME ARMAF DELIGHTS BON BON EDP 100ML</v>
+      </c>
+      <c r="C1679" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1679">
+        <v>48</v>
+      </c>
+      <c r="E1679" t="str">
+        <v/>
+      </c>
+      <c r="F1679" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="str">
+        <v>2244-6</v>
+      </c>
+      <c r="B1680" t="str">
+        <v>PERFUME ARMAF DELIGHTS ISLAND BREEZE EDP 100ML FEM</v>
+      </c>
+      <c r="C1680" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1680">
+        <v>29.99</v>
+      </c>
+      <c r="E1680" t="str">
+        <v/>
+      </c>
+      <c r="F1680" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="str">
+        <v>671-2</v>
+      </c>
+      <c r="B1681" t="str">
+        <v>PERFUME ARMAF DELIGHTS YUMYUM EDP 100ML</v>
+      </c>
+      <c r="C1681" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1681">
+        <v>29.99</v>
+      </c>
+      <c r="E1681">
+        <v>32.99</v>
+      </c>
+      <c r="F1681" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="str">
+        <v>1890-6</v>
+      </c>
+      <c r="B1682" t="str">
+        <v>PERFUME ARMAF ETER DESERT FLOWER EDP 100ML</v>
+      </c>
+      <c r="C1682" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1682">
+        <v>39.99</v>
+      </c>
+      <c r="E1682" t="str">
+        <v/>
+      </c>
+      <c r="F1682" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="str">
+        <v>1893-7</v>
+      </c>
+      <c r="B1683" t="str">
+        <v>PERFUME ARMAF ETER DESERT MAGICAL OUD EDP 100ML</v>
+      </c>
+      <c r="C1683" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1683">
+        <v>29.99</v>
+      </c>
+      <c r="E1683" t="str">
+        <v/>
+      </c>
+      <c r="F1683" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="str">
+        <v>1891-3</v>
+      </c>
+      <c r="B1684" t="str">
+        <v>PERFUME ARMAF ETER DESERT NIGHT EDP 100ML</v>
+      </c>
+      <c r="C1684" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1684">
+        <v>39.99</v>
+      </c>
+      <c r="E1684" t="str">
+        <v/>
+      </c>
+      <c r="F1684" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="str">
+        <v>1895-1</v>
+      </c>
+      <c r="B1685" t="str">
+        <v>PERFUME ARMAF ETER DESERT ROSE EDP 100ML</v>
+      </c>
+      <c r="C1685" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1685">
+        <v>29.99</v>
+      </c>
+      <c r="E1685" t="str">
+        <v/>
+      </c>
+      <c r="F1685" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="str">
+        <v>1892-0</v>
+      </c>
+      <c r="B1686" t="str">
+        <v>PERFUME ARMAF ETER DESERT START EDP 100ML</v>
+      </c>
+      <c r="C1686" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1686">
+        <v>39.99</v>
+      </c>
+      <c r="E1686" t="str">
+        <v/>
+      </c>
+      <c r="F1686" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="str">
+        <v>2217-0</v>
+      </c>
+      <c r="B1687" t="str">
+        <v>PERFUME ARMAF INFINITY GOLD 100ML</v>
+      </c>
+      <c r="C1687" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1687">
+        <v>50</v>
+      </c>
+      <c r="E1687" t="str">
+        <v/>
+      </c>
+      <c r="F1687" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="str">
+        <v>2218-7</v>
+      </c>
+      <c r="B1688" t="str">
+        <v>PERFUME ARMAF INFINITY SILVER 105ML</v>
+      </c>
+      <c r="C1688" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1688">
+        <v>48.99</v>
+      </c>
+      <c r="E1688" t="str">
+        <v/>
+      </c>
+      <c r="F1688" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="str">
+        <v>677-4</v>
+      </c>
+      <c r="B1689" t="str">
+        <v>PERFUME ARMAF ISLAND BLISS EDP 100ML FEM</v>
+      </c>
+      <c r="C1689" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1689">
+        <v>36.99</v>
+      </c>
+      <c r="E1689" t="str">
+        <v/>
+      </c>
+      <c r="F1689" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="str">
+        <v>946-1</v>
+      </c>
+      <c r="B1690" t="str">
+        <v>PERFUME ARMAF MISS CHIC EDP 100ML FEM</v>
+      </c>
+      <c r="C1690" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1690">
+        <v>25</v>
+      </c>
+      <c r="E1690" t="str">
+        <v/>
+      </c>
+      <c r="F1690" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="str">
+        <v>679-8</v>
+      </c>
+      <c r="B1691" t="str">
+        <v>PERFUME ARMAF MISS VOCE VIVA EDP 100ML FEM</v>
+      </c>
+      <c r="C1691" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1691">
+        <v>22</v>
+      </c>
+      <c r="E1691" t="str">
+        <v/>
+      </c>
+      <c r="F1691" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="str">
+        <v>680-4</v>
+      </c>
+      <c r="B1692" t="str">
+        <v>PERFUME ARMAF ODYESSY BA HA MAS TROPICAL COLLECRTION EDP 100ML</v>
+      </c>
+      <c r="C1692" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1692">
+        <v>29.99</v>
+      </c>
+      <c r="E1692" t="str">
+        <v/>
+      </c>
+      <c r="F1692" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="str">
+        <v>631-6</v>
+      </c>
+      <c r="B1693" t="str">
+        <v>PERFUME ARMAF ODYSEEY CANDEE EDP 100ML SPECIAL EDITION</v>
+      </c>
+      <c r="C1693" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1693">
+        <v>21.99</v>
+      </c>
+      <c r="E1693">
+        <v>24.99</v>
+      </c>
+      <c r="F1693" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="str">
+        <v>683-5</v>
+      </c>
+      <c r="B1694" t="str">
+        <v>PERFUME ARMAF ODYSEEY GO MANGO EDP 100ML</v>
+      </c>
+      <c r="C1694" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1694">
+        <v>21.99</v>
+      </c>
+      <c r="E1694">
+        <v>29.99</v>
+      </c>
+      <c r="F1694" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="str">
+        <v>687-3</v>
+      </c>
+      <c r="B1695" t="str">
+        <v>PERFUME ARMAF ODYSEEY TOFFEE COFFEE EDP 100ML</v>
+      </c>
+      <c r="C1695" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1695">
+        <v>25.99</v>
+      </c>
+      <c r="E1695">
+        <v>31</v>
+      </c>
+      <c r="F1695" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="str">
+        <v>690-3</v>
+      </c>
+      <c r="B1696" t="str">
+        <v>PERFUME ARMAF ODYSEEY WILD ONE EDP 100ML</v>
+      </c>
+      <c r="C1696" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1696">
+        <v>18.99</v>
+      </c>
+      <c r="E1696" t="str">
+        <v/>
+      </c>
+      <c r="F1696" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="str">
+        <v>630-9</v>
+      </c>
+      <c r="B1697" t="str">
+        <v>PERFUME ARMAF ODYSSEY AOUD EDP 100ML</v>
+      </c>
+      <c r="C1697" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1697">
+        <v>17.5</v>
+      </c>
+      <c r="E1697" t="str">
+        <v/>
+      </c>
+      <c r="F1697" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="str">
+        <v>1523-3</v>
+      </c>
+      <c r="B1698" t="str">
+        <v>PERFUME ARMAF ODYSSEY AQUA EDP 100ML</v>
+      </c>
+      <c r="C1698" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1698">
+        <v>32</v>
+      </c>
+      <c r="E1698" t="str">
+        <v/>
+      </c>
+      <c r="F1698" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="str">
+        <v>2463-1</v>
+      </c>
+      <c r="B1699" t="str">
+        <v>PERFUME ARMAF ODYSSEY ARTISTO RED EDITION EDP 100ML</v>
+      </c>
+      <c r="C1699" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1699">
+        <v>29.99</v>
+      </c>
+      <c r="E1699" t="str">
+        <v/>
+      </c>
+      <c r="F1699" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="str">
+        <v>681-1</v>
+      </c>
+      <c r="B1700" t="str">
+        <v>PERFUME ARMAF ODYSSEY BLACK FOREST EDP 100ML</v>
+      </c>
+      <c r="C1700" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1700">
+        <v>29</v>
+      </c>
+      <c r="E1700" t="str">
+        <v/>
+      </c>
+      <c r="F1700" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="str">
+        <v>682-8</v>
+      </c>
+      <c r="B1701" t="str">
+        <v>PERFUME ARMAF ODYSSEY DUBAI CHOCOLATE 100ML</v>
+      </c>
+      <c r="C1701" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1701">
+        <v>15</v>
+      </c>
+      <c r="E1701" t="str">
+        <v/>
+      </c>
+      <c r="F1701" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="str">
+        <v>1524-0</v>
+      </c>
+      <c r="B1702" t="str">
+        <v>PERFUME ARMAF ODYSSEY EAU DE MONTAGNE EDP 100ML</v>
+      </c>
+      <c r="C1702" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1702">
+        <v>26.99</v>
+      </c>
+      <c r="E1702" t="str">
+        <v/>
+      </c>
+      <c r="F1702" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="str">
+        <v>632-3</v>
+      </c>
+      <c r="B1703" t="str">
+        <v>PERFUME ARMAF ODYSSEY HOMME EDP 100ML</v>
+      </c>
+      <c r="C1703" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1703">
+        <v>17.99</v>
+      </c>
+      <c r="E1703" t="str">
+        <v/>
+      </c>
+      <c r="F1703" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="str">
+        <v>1156-3</v>
+      </c>
+      <c r="B1704" t="str">
+        <v>PERFUME ARMAF ODYSSEY HOMME EDP 200ML BLACK</v>
+      </c>
+      <c r="C1704" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1704">
+        <v>34.99</v>
+      </c>
+      <c r="E1704" t="str">
+        <v/>
+      </c>
+      <c r="F1704" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="str">
+        <v>2251-4</v>
+      </c>
+      <c r="B1705" t="str">
+        <v>PERFUME ARMAF ODYSSEY HOMME EDP 60ML BLACK</v>
+      </c>
+      <c r="C1705" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1705">
+        <v>15.99</v>
+      </c>
+      <c r="E1705" t="str">
+        <v/>
+      </c>
+      <c r="F1705" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="str">
+        <v>633-0</v>
+      </c>
+      <c r="B1706" t="str">
+        <v>PERFUME ARMAF ODYSSEY HOMME WHITE EDP 100ML EDITION</v>
+      </c>
+      <c r="C1706" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1706">
+        <v>19.99</v>
+      </c>
+      <c r="E1706" t="str">
+        <v/>
+      </c>
+      <c r="F1706" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="str">
+        <v>634-7</v>
+      </c>
+      <c r="B1707" t="str">
+        <v>PERFUME ARMAF ODYSSEY LIMONI FRESH EDITION EDP 100ML</v>
+      </c>
+      <c r="C1707" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1707">
+        <v>20.99</v>
+      </c>
+      <c r="E1707" t="str">
+        <v/>
+      </c>
+      <c r="F1707" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1708">
+      <c r="A1708" t="str">
+        <v>2252-1</v>
+      </c>
+      <c r="B1708" t="str">
+        <v>PERFUME ARMAF ODYSSEY LIMONI FRESH EDITION EDP 60ML</v>
+      </c>
+      <c r="C1708" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1708">
+        <v>15.99</v>
+      </c>
+      <c r="E1708" t="str">
+        <v/>
+      </c>
+      <c r="F1708" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1709">
+      <c r="A1709" t="str">
+        <v>635-4</v>
+      </c>
+      <c r="B1709" t="str">
+        <v>PERFUME ARMAF ODYSSEY MANDARIN SKY EDP 100ML</v>
+      </c>
+      <c r="C1709" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1709">
+        <v>24.99</v>
+      </c>
+      <c r="E1709" t="str">
+        <v/>
+      </c>
+      <c r="F1709" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1710">
+      <c r="A1710" t="str">
+        <v>684-2</v>
+      </c>
+      <c r="B1710" t="str">
+        <v>PERFUME ARMAF ODYSSEY MANDARIN SKY ELIXIR EDP 100ML MASC</v>
+      </c>
+      <c r="C1710" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1710">
+        <v>32.99</v>
+      </c>
+      <c r="E1710">
+        <v>36.99</v>
+      </c>
+      <c r="F1710" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" t="str">
+        <v>2379-5</v>
+      </c>
+      <c r="B1711" t="str">
+        <v>PERFUME ARMAF ODYSSEY MANDARIN SKY VINTAGE EDP 100ML</v>
+      </c>
+      <c r="C1711" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1711">
+        <v>37.99</v>
+      </c>
+      <c r="E1711" t="str">
+        <v/>
+      </c>
+      <c r="F1711" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" t="str">
+        <v>685-9</v>
+      </c>
+      <c r="B1712" t="str">
+        <v>PERFUME ARMAF ODYSSEY MARSHMALLOW EDP 100ML</v>
+      </c>
+      <c r="C1712" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1712">
+        <v>29.99</v>
+      </c>
+      <c r="E1712" t="str">
+        <v/>
+      </c>
+      <c r="F1712" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" t="str">
+        <v>672-9</v>
+      </c>
+      <c r="B1713" t="str">
+        <v>PERFUME ARMAF ODYSSEY MEGA MEN EDP 100ML</v>
+      </c>
+      <c r="C1713" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1713">
+        <v>24.99</v>
+      </c>
+      <c r="E1713" t="str">
+        <v/>
+      </c>
+      <c r="F1713" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" t="str">
+        <v>1240-9</v>
+      </c>
+      <c r="B1714" t="str">
+        <v>PERFUME ARMAF ODYSSEY REVOLUTION ULTRA EDITION EDP 100ML</v>
+      </c>
+      <c r="C1714" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1714">
+        <v>25.99</v>
+      </c>
+      <c r="E1714" t="str">
+        <v/>
+      </c>
+      <c r="F1714" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" t="str">
+        <v>686-6</v>
+      </c>
+      <c r="B1715" t="str">
+        <v>PERFUME ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 100ML</v>
+      </c>
+      <c r="C1715" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1715">
+        <v>19.99</v>
+      </c>
+      <c r="E1715">
+        <v>20</v>
+      </c>
+      <c r="F1715" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" t="str">
+        <v>1307-9</v>
+      </c>
+      <c r="B1716" t="str">
+        <v>PERFUME ARMAF ODYSSEY SPECTRA (RAINBOM EDITION) EDP 200ML</v>
+      </c>
+      <c r="C1716" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1716">
+        <v>35.99</v>
+      </c>
+      <c r="E1716" t="str">
+        <v/>
+      </c>
+      <c r="F1716" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" t="str">
+        <v>689-7</v>
+      </c>
+      <c r="B1717" t="str">
+        <v>PERFUME ARMAF ODYSSEY TYRANT EDP 100ML</v>
+      </c>
+      <c r="C1717" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1717">
+        <v>18.5</v>
+      </c>
+      <c r="E1717" t="str">
+        <v/>
+      </c>
+      <c r="F1717" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" t="str">
+        <v>2253-8</v>
+      </c>
+      <c r="B1718" t="str">
+        <v>PERFUME ARMAF ODYSSEY TYRANT EDP 60ML</v>
+      </c>
+      <c r="C1718" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1718">
+        <v>15.99</v>
+      </c>
+      <c r="E1718" t="str">
+        <v/>
+      </c>
+      <c r="F1718" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" t="str">
+        <v>2250-7</v>
+      </c>
+      <c r="B1719" t="str">
+        <v>PERFUME ARMAF ODYSSEY WILD ONE EDP 60ML</v>
+      </c>
+      <c r="C1719" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1719">
+        <v>15.99</v>
+      </c>
+      <c r="E1719" t="str">
+        <v/>
+      </c>
+      <c r="F1719" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" t="str">
+        <v>2245-3</v>
+      </c>
+      <c r="B1720" t="str">
+        <v>PERFUME ARMAF OMBRE DOR EDP 75ML</v>
+      </c>
+      <c r="C1720" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1720">
+        <v>19.99</v>
+      </c>
+      <c r="E1720" t="str">
+        <v/>
+      </c>
+      <c r="F1720" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" t="str">
+        <v>691-0</v>
+      </c>
+      <c r="B1721" t="str">
+        <v>PERFUME ARMAF PRIVATE KEY TO MY LIFE 100ML</v>
+      </c>
+      <c r="C1721" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1721">
+        <v>35.99</v>
+      </c>
+      <c r="E1721" t="str">
+        <v/>
+      </c>
+      <c r="F1721" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" t="str">
+        <v>692-7</v>
+      </c>
+      <c r="B1722" t="str">
+        <v>PERFUME ARMAF PRIVATE KEY TO MY LOVE 105ML</v>
+      </c>
+      <c r="C1722" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1722">
+        <v>34.99</v>
+      </c>
+      <c r="E1722" t="str">
+        <v/>
+      </c>
+      <c r="F1722" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" t="str">
+        <v>693-4</v>
+      </c>
+      <c r="B1723" t="str">
+        <v>PERFUME ARMAF PRIVATE KEY TO MY SOUL 100ML</v>
+      </c>
+      <c r="C1723" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1723">
+        <v>34.99</v>
+      </c>
+      <c r="E1723" t="str">
+        <v/>
+      </c>
+      <c r="F1723" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" t="str">
+        <v>694-1</v>
+      </c>
+      <c r="B1724" t="str">
+        <v>PERFUME ARMAF RED SKY EDP 105ML</v>
+      </c>
+      <c r="C1724" t="str">
+        <v>ARMAF</v>
+      </c>
+      <c r="D1724">
+        <v>27</v>
+      </c>
+      <c r="E1724" t="str">
+        <v/>
+      </c>
+      <c r="F1724" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" t="str">
+        <v>2513-3</v>
+      </c>
+      <c r="B1725" t="str">
+        <v>PERFUME ARMANI ACQUA DI GIO EDP 12ML MASC</v>
+      </c>
+      <c r="C1725" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1725">
+        <v>90.99</v>
+      </c>
+      <c r="E1725" t="str">
+        <v/>
+      </c>
+      <c r="F1725" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" t="str">
+        <v>1693-3</v>
+      </c>
+      <c r="B1726" t="str">
+        <v>PERFUME ARMANI ACQUA DI GIO EDP 75ML</v>
+      </c>
+      <c r="C1726" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1726">
+        <v>74.99</v>
+      </c>
+      <c r="E1726">
+        <v>89.99</v>
+      </c>
+      <c r="F1726" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" t="str">
+        <v>2514-0</v>
+      </c>
+      <c r="B1727" t="str">
+        <v>PERFUME ARMANI ACQUA DI GIO ELIXIR 50ML</v>
+      </c>
+      <c r="C1727" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1727">
+        <v>95</v>
+      </c>
+      <c r="E1727" t="str">
+        <v/>
+      </c>
+      <c r="F1727" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" t="str">
+        <v>1694-0</v>
+      </c>
+      <c r="B1728" t="str">
+        <v>PERFUME ARMANI ACQUA DI GIO PROFUNDO EDP 100ML</v>
+      </c>
+      <c r="C1728" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1728">
+        <v>85.99</v>
+      </c>
+      <c r="E1728">
+        <v>99.99</v>
+      </c>
+      <c r="F1728" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" t="str">
+        <v>2515-7</v>
+      </c>
+      <c r="B1729" t="str">
+        <v>PERFUME ARMANI ACQUA DI GIOIA EAU DE PARFUM 100ML</v>
+      </c>
+      <c r="C1729" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1729">
+        <v>82.99</v>
+      </c>
+      <c r="E1729" t="str">
+        <v/>
+      </c>
+      <c r="F1729" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" t="str">
+        <v>2516-4</v>
+      </c>
+      <c r="B1730" t="str">
+        <v>PERFUME ARMANI CODE EAU DE PARFUM 125ML MASC</v>
+      </c>
+      <c r="C1730" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1730">
+        <v>99.99</v>
+      </c>
+      <c r="E1730" t="str">
+        <v/>
+      </c>
+      <c r="F1730" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" t="str">
+        <v>1696-4</v>
+      </c>
+      <c r="B1731" t="str">
+        <v>PERFUME ARMANI CODE EDP 75ML FEMENINO</v>
+      </c>
+      <c r="C1731" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1731">
+        <v>85</v>
+      </c>
+      <c r="E1731" t="str">
+        <v/>
+      </c>
+      <c r="F1731" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" t="str">
+        <v>2517-1</v>
+      </c>
+      <c r="B1732" t="str">
+        <v>PERFUME ARMANI EMPORIO BECAUSE ITS YOU EDP 100ML FEM</v>
+      </c>
+      <c r="C1732" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1732">
+        <v>69.99</v>
+      </c>
+      <c r="E1732" t="str">
+        <v/>
+      </c>
+      <c r="F1732" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" t="str">
+        <v>2518-8</v>
+      </c>
+      <c r="B1733" t="str">
+        <v>PERFUME ARMANI EMPORIO MY WAY EAU DE PARFUM 50ML REFIL</v>
+      </c>
+      <c r="C1733" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1733">
+        <v>79.99</v>
+      </c>
+      <c r="E1733" t="str">
+        <v/>
+      </c>
+      <c r="F1733" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" t="str">
+        <v>2519-5</v>
+      </c>
+      <c r="B1734" t="str">
+        <v>PERFUME ARMANI EMPORIO MY WAY PARFUM 90ML</v>
+      </c>
+      <c r="C1734" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1734">
+        <v>110</v>
+      </c>
+      <c r="E1734" t="str">
+        <v/>
+      </c>
+      <c r="F1734" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" t="str">
+        <v>2625-3</v>
+      </c>
+      <c r="B1735" t="str">
+        <v>PERFUME ARMANI EMPORIO POWER OF YOU EDP 50ML</v>
+      </c>
+      <c r="C1735" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1735">
+        <v>115.99</v>
+      </c>
+      <c r="E1735" t="str">
+        <v/>
+      </c>
+      <c r="F1735" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" t="str">
+        <v>2624-6</v>
+      </c>
+      <c r="B1736" t="str">
+        <v>PERFUME ARMANI EMPORIO POWER OF YOU EDP 90ML</v>
+      </c>
+      <c r="C1736" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1736">
+        <v>115.99</v>
+      </c>
+      <c r="E1736" t="str">
+        <v/>
+      </c>
+      <c r="F1736" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" t="str">
+        <v>1888-3</v>
+      </c>
+      <c r="B1737" t="str">
+        <v>PERFUME ARMANI EMPORIO STRONGER WITH YOU EDT 150ML</v>
+      </c>
+      <c r="C1737" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1737">
+        <v>115.99</v>
+      </c>
+      <c r="E1737" t="str">
+        <v/>
+      </c>
+      <c r="F1737" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" t="str">
+        <v>1889-0</v>
+      </c>
+      <c r="B1738" t="str">
+        <v>PERFUME ARMANI EMPORIO STRONGER WITH YOU INTENSELY EDP 100ML</v>
+      </c>
+      <c r="C1738" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1738">
+        <v>107.99</v>
+      </c>
+      <c r="E1738" t="str">
+        <v/>
+      </c>
+      <c r="F1738" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" t="str">
+        <v>1894-4</v>
+      </c>
+      <c r="B1739" t="str">
+        <v>PERFUME ARMANI EMPORIO STRONGER WITH YOU PARFUM EDP 100ML</v>
+      </c>
+      <c r="C1739" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1739">
+        <v>115.99</v>
+      </c>
+      <c r="E1739" t="str">
+        <v/>
+      </c>
+      <c r="F1739" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1740">
+      <c r="A1740" t="str">
+        <v>2626-0</v>
+      </c>
+      <c r="B1740" t="str">
+        <v>PERFUME ARMANI EMPORIO STRONGER WITH YOU POWERFULLY EDP 100ML</v>
+      </c>
+      <c r="C1740" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1740">
+        <v>149.99</v>
+      </c>
+      <c r="E1740" t="str">
+        <v/>
+      </c>
+      <c r="F1740" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" t="str">
+        <v>1697-1</v>
+      </c>
+      <c r="B1741" t="str">
+        <v>PERFUME ARMANI SI PASSIONE EDP 100ML</v>
+      </c>
+      <c r="C1741" t="str">
+        <v>ARMANI</v>
+      </c>
+      <c r="D1741">
+        <v>101</v>
+      </c>
+      <c r="E1741" t="str">
+        <v/>
+      </c>
+      <c r="F1741" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" t="str">
+        <v>454-1</v>
+      </c>
+      <c r="B1742" t="str">
+        <v>PERFUME AZHA AGARWOOD AMBER EDP 100ML</v>
+      </c>
+      <c r="C1742" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1742">
+        <v>37</v>
+      </c>
+      <c r="E1742" t="str">
+        <v/>
+      </c>
+      <c r="F1742" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" t="str">
+        <v>455-8</v>
+      </c>
+      <c r="B1743" t="str">
+        <v>PERFUME AZHA AL NUJUM EDP 100ML</v>
+      </c>
+      <c r="C1743" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1743">
+        <v>34</v>
+      </c>
+      <c r="E1743" t="str">
+        <v/>
+      </c>
+      <c r="F1743" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" t="str">
+        <v>456-5</v>
+      </c>
+      <c r="B1744" t="str">
+        <v>PERFUME AZHA AMAL FOR EDP 100ML</v>
+      </c>
+      <c r="C1744" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1744">
+        <v>34</v>
+      </c>
+      <c r="E1744" t="str">
+        <v/>
+      </c>
+      <c r="F1744" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" t="str">
+        <v>457-2</v>
+      </c>
+      <c r="B1745" t="str">
+        <v>PERFUME AZHA ASHES OF THE MOON 100ML</v>
+      </c>
+      <c r="C1745" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1745">
+        <v>34</v>
+      </c>
+      <c r="E1745" t="str">
+        <v/>
+      </c>
+      <c r="F1745" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" t="str">
+        <v>458-9</v>
+      </c>
+      <c r="B1746" t="str">
+        <v>PERFUME AZHA ICEBEGR EDP FOR HIM 100ML</v>
+      </c>
+      <c r="C1746" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1746">
+        <v>25.5</v>
+      </c>
+      <c r="E1746" t="str">
+        <v/>
+      </c>
+      <c r="F1746" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" t="str">
+        <v>459-6</v>
+      </c>
+      <c r="B1747" t="str">
+        <v>PERFUME AZHA ISLAND EDP FOR HIM 100ML</v>
+      </c>
+      <c r="C1747" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1747">
+        <v>25.5</v>
+      </c>
+      <c r="E1747" t="str">
+        <v/>
+      </c>
+      <c r="F1747" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" t="str">
+        <v>460-2</v>
+      </c>
+      <c r="B1748" t="str">
+        <v>PERFUME AZHA KALIMAT EDP FOR HIM 100ML</v>
+      </c>
+      <c r="C1748" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1748">
+        <v>25.5</v>
+      </c>
+      <c r="E1748" t="str">
+        <v/>
+      </c>
+      <c r="F1748" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" t="str">
+        <v>461-9</v>
+      </c>
+      <c r="B1749" t="str">
+        <v>PERFUME AZHA MOUNTALINEER EDP 100ML</v>
+      </c>
+      <c r="C1749" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1749">
+        <v>26.2</v>
+      </c>
+      <c r="E1749" t="str">
+        <v/>
+      </c>
+      <c r="F1749" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="str">
+        <v>462-6</v>
+      </c>
+      <c r="B1750" t="str">
+        <v>PERFUME AZHA MUMTAZ EDP FOR HER 100ML</v>
+      </c>
+      <c r="C1750" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1750">
+        <v>25.5</v>
+      </c>
+      <c r="E1750" t="str">
+        <v/>
+      </c>
+      <c r="F1750" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="str">
+        <v>463-3</v>
+      </c>
+      <c r="B1751" t="str">
+        <v>PERFUME AZHA NAHR EDP FOR HER 100ML</v>
+      </c>
+      <c r="C1751" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1751">
+        <v>25.5</v>
+      </c>
+      <c r="E1751" t="str">
+        <v/>
+      </c>
+      <c r="F1751" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="str">
+        <v>464-0</v>
+      </c>
+      <c r="B1752" t="str">
+        <v>PERFUME AZHA NOOR EDP 100ML</v>
+      </c>
+      <c r="C1752" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1752">
+        <v>37</v>
+      </c>
+      <c r="E1752" t="str">
+        <v/>
+      </c>
+      <c r="F1752" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="str">
+        <v>465-7</v>
+      </c>
+      <c r="B1753" t="str">
+        <v>PERFUME AZHA NURA EDO FOR HER 100ML</v>
+      </c>
+      <c r="C1753" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1753">
+        <v>25.5</v>
+      </c>
+      <c r="E1753" t="str">
+        <v/>
+      </c>
+      <c r="F1753" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" t="str">
+        <v>466-4</v>
+      </c>
+      <c r="B1754" t="str">
+        <v>PERFUME AZHA OCEAN BREEZE EDP 100ML</v>
+      </c>
+      <c r="C1754" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1754">
+        <v>20</v>
+      </c>
+      <c r="E1754" t="str">
+        <v/>
+      </c>
+      <c r="F1754" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" t="str">
+        <v>467-1</v>
+      </c>
+      <c r="B1755" t="str">
+        <v>PERFUME AZHA QAMAR EDP 100ML</v>
+      </c>
+      <c r="C1755" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1755">
+        <v>34</v>
+      </c>
+      <c r="E1755" t="str">
+        <v/>
+      </c>
+      <c r="F1755" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" t="str">
+        <v>468-8</v>
+      </c>
+      <c r="B1756" t="str">
+        <v>PERFUME AZHA SHAIKH RASHID EDP 100ML</v>
+      </c>
+      <c r="C1756" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1756">
+        <v>42</v>
+      </c>
+      <c r="E1756" t="str">
+        <v/>
+      </c>
+      <c r="F1756" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" t="str">
+        <v>469-5</v>
+      </c>
+      <c r="B1757" t="str">
+        <v>PERFUME AZHA SHINING LAYAL EDP 100ML</v>
+      </c>
+      <c r="C1757" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1757">
+        <v>27.2</v>
+      </c>
+      <c r="E1757" t="str">
+        <v/>
+      </c>
+      <c r="F1757" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" t="str">
+        <v>470-1</v>
+      </c>
+      <c r="B1758" t="str">
+        <v>PERFUME AZHA SULTANA EDP FOR HER 100ML</v>
+      </c>
+      <c r="C1758" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1758">
+        <v>26</v>
+      </c>
+      <c r="E1758" t="str">
+        <v/>
+      </c>
+      <c r="F1758" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" t="str">
+        <v>471-8</v>
+      </c>
+      <c r="B1759" t="str">
+        <v>PERFUME AZHA VERTE EDP 100ML</v>
+      </c>
+      <c r="C1759" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1759">
+        <v>27.2</v>
+      </c>
+      <c r="E1759" t="str">
+        <v/>
+      </c>
+      <c r="F1759" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" t="str">
+        <v>472-5</v>
+      </c>
+      <c r="B1760" t="str">
+        <v>PERFUME AZHA VETIVER PEPPER EDP 100ML</v>
+      </c>
+      <c r="C1760" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1760">
+        <v>37</v>
+      </c>
+      <c r="E1760" t="str">
+        <v/>
+      </c>
+      <c r="F1760" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" t="str">
+        <v>473-2</v>
+      </c>
+      <c r="B1761" t="str">
+        <v>PERFUME AZHA ZAHRA EDP FOR HER 100ML</v>
+      </c>
+      <c r="C1761" t="str">
+        <v>AZHA</v>
+      </c>
+      <c r="D1761">
+        <v>26</v>
+      </c>
+      <c r="E1761" t="str">
+        <v/>
+      </c>
+      <c r="F1761" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" t="str">
+        <v>519-7</v>
+      </c>
+      <c r="B1762" t="str">
+        <v>PERFUME BHARARA BLUE SINGLE 100ML</v>
+      </c>
+      <c r="C1762" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1762">
+        <v>37</v>
+      </c>
+      <c r="E1762" t="str">
+        <v/>
+      </c>
+      <c r="F1762" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" t="str">
+        <v>520-3</v>
+      </c>
+      <c r="B1763" t="str">
+        <v>PERFUME BHARARA DOUBLE BLUE 100ML</v>
+      </c>
+      <c r="C1763" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1763">
+        <v>33</v>
+      </c>
+      <c r="E1763" t="str">
+        <v/>
+      </c>
+      <c r="F1763" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" t="str">
+        <v>521-0</v>
+      </c>
+      <c r="B1764" t="str">
+        <v>PERFUME BHARARA GODDESS 100ML</v>
+      </c>
+      <c r="C1764" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1764">
+        <v>37.99</v>
+      </c>
+      <c r="E1764" t="str">
+        <v/>
+      </c>
+      <c r="F1764" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" t="str">
+        <v>522-7</v>
+      </c>
+      <c r="B1765" t="str">
+        <v>PERFUME BHARARA NICHE 100ML</v>
+      </c>
+      <c r="C1765" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1765">
+        <v>34.99</v>
+      </c>
+      <c r="E1765" t="str">
+        <v/>
+      </c>
+      <c r="F1765" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" t="str">
+        <v>523-4</v>
+      </c>
+      <c r="B1766" t="str">
+        <v>PERFUME BHARARA NICHE FEMME 100ML</v>
+      </c>
+      <c r="C1766" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1766">
+        <v>38</v>
+      </c>
+      <c r="E1766" t="str">
+        <v/>
+      </c>
+      <c r="F1766" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" t="str">
+        <v>601-9</v>
+      </c>
+      <c r="B1767" t="str">
+        <v>PERFUME BHARARA PHAROAH I</v>
+      </c>
+      <c r="C1767" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1767">
+        <v>59.99</v>
+      </c>
+      <c r="E1767">
+        <v>66</v>
+      </c>
+      <c r="F1767" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" t="str">
+        <v>525-8</v>
+      </c>
+      <c r="B1768" t="str">
+        <v>PERFUME BHARARA PHAROAH II 100ML</v>
+      </c>
+      <c r="C1768" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1768">
+        <v>57</v>
+      </c>
+      <c r="E1768" t="str">
+        <v/>
+      </c>
+      <c r="F1768" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" t="str">
+        <v>526-5</v>
+      </c>
+      <c r="B1769" t="str">
+        <v>PERFUME BHARARA QUEEN 100ML</v>
+      </c>
+      <c r="C1769" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1769">
+        <v>37.99</v>
+      </c>
+      <c r="E1769">
+        <v>40</v>
+      </c>
+      <c r="F1769" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" t="str">
+        <v>2398-6</v>
+      </c>
+      <c r="B1770" t="str">
+        <v>PERFUME BHARARA ROME IMAGINE 100ML</v>
+      </c>
+      <c r="C1770" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1770">
+        <v>34.99</v>
+      </c>
+      <c r="E1770" t="str">
+        <v/>
+      </c>
+      <c r="F1770" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" t="str">
+        <v>2397-9</v>
+      </c>
+      <c r="B1771" t="str">
+        <v>PERFUME BHARARA ROME PARADOX EDP 100ML ROSA CLARO</v>
+      </c>
+      <c r="C1771" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1771">
+        <v>34.99</v>
+      </c>
+      <c r="E1771" t="str">
+        <v/>
+      </c>
+      <c r="F1771" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" t="str">
+        <v>2396-2</v>
+      </c>
+      <c r="B1772" t="str">
+        <v>PERFUME BHARARA ROME POUR FEMME EDP 100ML</v>
+      </c>
+      <c r="C1772" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1772">
+        <v>34.99</v>
+      </c>
+      <c r="E1772" t="str">
+        <v/>
+      </c>
+      <c r="F1772" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" t="str">
+        <v>2395-5</v>
+      </c>
+      <c r="B1773" t="str">
+        <v>PERFUME BHARARA ROME YUM YUM EDP 100ML</v>
+      </c>
+      <c r="C1773" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1773">
+        <v>34.99</v>
+      </c>
+      <c r="E1773" t="str">
+        <v/>
+      </c>
+      <c r="F1773" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" t="str">
+        <v>527-2</v>
+      </c>
+      <c r="B1774" t="str">
+        <v>PERFUME BHARARA ROSE 100ML</v>
+      </c>
+      <c r="C1774" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1774">
+        <v>42</v>
+      </c>
+      <c r="E1774" t="str">
+        <v/>
+      </c>
+      <c r="F1774" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" t="str">
+        <v>528-9</v>
+      </c>
+      <c r="B1775" t="str">
+        <v>PERFUME BHARARA SCARLET 100ML</v>
+      </c>
+      <c r="C1775" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1775">
+        <v>55</v>
+      </c>
+      <c r="E1775" t="str">
+        <v/>
+      </c>
+      <c r="F1775" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" t="str">
+        <v>559-3</v>
+      </c>
+      <c r="B1776" t="str">
+        <v>PERFUME BHARARA VIKIKNG BEIRUT 100ML</v>
+      </c>
+      <c r="C1776" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1776">
+        <v>40</v>
+      </c>
+      <c r="E1776" t="str">
+        <v/>
+      </c>
+      <c r="F1776" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" t="str">
+        <v>529-6</v>
+      </c>
+      <c r="B1777" t="str">
+        <v>PERFUME BHARARA VIKING CAIRO 100ML</v>
+      </c>
+      <c r="C1777" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1777">
+        <v>45</v>
+      </c>
+      <c r="E1777" t="str">
+        <v/>
+      </c>
+      <c r="F1777" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" t="str">
+        <v>531-9</v>
+      </c>
+      <c r="B1778" t="str">
+        <v>PERFUME BHARARA VIKING KASHMIR 100ML</v>
+      </c>
+      <c r="C1778" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1778">
+        <v>42.99</v>
+      </c>
+      <c r="E1778" t="str">
+        <v/>
+      </c>
+      <c r="F1778" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" t="str">
+        <v>532-6</v>
+      </c>
+      <c r="B1779" t="str">
+        <v>PERFUME BHARARA VIKING RIO 100ML</v>
+      </c>
+      <c r="C1779" t="str">
+        <v>BHARARA</v>
+      </c>
+      <c r="D1779">
+        <v>38.99</v>
+      </c>
+      <c r="E1779">
+        <v>55</v>
+      </c>
+      <c r="F1779" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" t="str">
+        <v>1530-1</v>
+      </c>
+      <c r="B1780" t="str">
+        <v>PERFUME CAROLINA HERRERA 212 VIP BLACK EDP 100ML MASCULINO</v>
+      </c>
+      <c r="C1780" t="str">
+        <v>CAROLINA HERRERA</v>
+      </c>
+      <c r="D1780">
+        <v>66.99</v>
+      </c>
+      <c r="E1780" t="str">
+        <v/>
+      </c>
+      <c r="F1780" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" t="str">
+        <v>1545-5</v>
+      </c>
+      <c r="B1781" t="str">
+        <v>PERFUME CAROLINA HERRERA 212 VIP ROSE 80ML FEMENINO</v>
+      </c>
+      <c r="C1781" t="str">
+        <v>CAROLINA HERRERA</v>
+      </c>
+      <c r="D1781">
+        <v>79.99</v>
+      </c>
+      <c r="E1781" t="str">
+        <v/>
+      </c>
+      <c r="F1781" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" t="str">
+        <v>725-2</v>
+      </c>
+      <c r="B1782" t="str">
+        <v>PERFUME FRECH AVENUE VULCAN SABLE EDP 100ML</v>
+      </c>
+      <c r="C1782" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1782">
+        <v>23.99</v>
+      </c>
+      <c r="E1782" t="str">
+        <v/>
+      </c>
+      <c r="F1782" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" t="str">
+        <v>637-8</v>
+      </c>
+      <c r="B1783" t="str">
+        <v>PERFUME FRENCH AVENUE SPECTRE GHOST EDP 80ML</v>
+      </c>
+      <c r="C1783" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1783">
+        <v>35</v>
+      </c>
+      <c r="E1783" t="str">
+        <v/>
+      </c>
+      <c r="F1783" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" t="str">
+        <v>636-1</v>
+      </c>
+      <c r="B1784" t="str">
+        <v>PERFUME FRENCH AVENUE VENENO SPECTRE GHOST EDP 80ML</v>
+      </c>
+      <c r="C1784" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1784">
+        <v>29</v>
+      </c>
+      <c r="E1784" t="str">
+        <v/>
+      </c>
+      <c r="F1784" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" t="str">
+        <v>1471-7</v>
+      </c>
+      <c r="B1785" t="str">
+        <v>PERFUME FRENCH AVENUE VULCAN BLACK FRIDAY EXTRAIT DE PARFUM 100ML</v>
+      </c>
+      <c r="C1785" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1785">
+        <v>35.99</v>
+      </c>
+      <c r="E1785" t="str">
+        <v/>
+      </c>
+      <c r="F1785" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" t="str">
+        <v>1720-6</v>
+      </c>
+      <c r="B1786" t="str">
+        <v>PERFUME HUGO BOSS BOTTLED ELIXIR PARFUM INTENSE 100ML</v>
+      </c>
+      <c r="C1786" t="str">
+        <v>HUGO BOSS</v>
+      </c>
+      <c r="D1786">
+        <v>90.99</v>
+      </c>
+      <c r="E1786" t="str">
+        <v/>
+      </c>
+      <c r="F1786" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" t="str">
+        <v>2533-1</v>
+      </c>
+      <c r="B1787" t="str">
+        <v>PERFUME JEAN PAUL G LE BEAU FLOWER EDP 125ML MASC</v>
+      </c>
+      <c r="C1787" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1787">
+        <v>110.99</v>
+      </c>
+      <c r="E1787" t="str">
+        <v/>
+      </c>
+      <c r="F1787" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" t="str">
+        <v>2534-8</v>
+      </c>
+      <c r="B1788" t="str">
+        <v>PERFUME JEAN PAUL G SCANDAL PARFUM ELIXIR 100ML</v>
+      </c>
+      <c r="C1788" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1788">
+        <v>90</v>
+      </c>
+      <c r="E1788" t="str">
+        <v/>
+      </c>
+      <c r="F1788" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" t="str">
+        <v>2321-4</v>
+      </c>
+      <c r="B1789" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER CLASSIQUE EDT 100ML FEM</v>
+      </c>
+      <c r="C1789" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1789">
+        <v>69.99</v>
+      </c>
+      <c r="E1789" t="str">
+        <v/>
+      </c>
+      <c r="F1789" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" t="str">
+        <v>2322-1</v>
+      </c>
+      <c r="B1790" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER CLASSIQUE LES FEME EDP 100ML(ROSA)</v>
+      </c>
+      <c r="C1790" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1790">
+        <v>84.99</v>
+      </c>
+      <c r="E1790" t="str">
+        <v/>
+      </c>
+      <c r="F1790" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" t="str">
+        <v>2323-8</v>
+      </c>
+      <c r="B1791" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER DIVINE COUTURE EDP 100ML FEM</v>
+      </c>
+      <c r="C1791" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1791">
+        <v>105.99</v>
+      </c>
+      <c r="E1791" t="str">
+        <v/>
+      </c>
+      <c r="F1791" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" t="str">
+        <v>1721-3</v>
+      </c>
+      <c r="B1792" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER DIVINE EDP 100ML FEMENINO</v>
+      </c>
+      <c r="C1792" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1792">
+        <v>89.99</v>
+      </c>
+      <c r="E1792" t="str">
+        <v/>
+      </c>
+      <c r="F1792" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" t="str">
+        <v>2324-5</v>
+      </c>
+      <c r="B1793" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER DIVINE ELIXIR PARFUM 100ML FEM</v>
+      </c>
+      <c r="C1793" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1793">
+        <v>99.99</v>
+      </c>
+      <c r="E1793" t="str">
+        <v/>
+      </c>
+      <c r="F1793" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" t="str">
+        <v>2417-4</v>
+      </c>
+      <c r="B1794" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER KIT LE MALE ELIXIR EDP125ML+GEL75ML</v>
+      </c>
+      <c r="C1794" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1794">
+        <v>119.99</v>
+      </c>
+      <c r="E1794" t="str">
+        <v/>
+      </c>
+      <c r="F1794" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" t="str">
+        <v>2325-2</v>
+      </c>
+      <c r="B1795" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LA BELLE PARADISE GARDEN EDP 100ML FEM</v>
+      </c>
+      <c r="C1795" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1795">
+        <v>94.99</v>
+      </c>
+      <c r="E1795" t="str">
+        <v/>
+      </c>
+      <c r="F1795" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" t="str">
+        <v>1918-7</v>
+      </c>
+      <c r="B1796" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LE BEAU EDT 125ML MASC</v>
+      </c>
+      <c r="C1796" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1796">
+        <v>78.99</v>
+      </c>
+      <c r="E1796" t="str">
+        <v/>
+      </c>
+      <c r="F1796" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" t="str">
+        <v>1722-0</v>
+      </c>
+      <c r="B1797" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LE BEAU PARADISE GARDEN EDP 125ML</v>
+      </c>
+      <c r="C1797" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1797">
+        <v>79.99</v>
+      </c>
+      <c r="E1797" t="str">
+        <v/>
+      </c>
+      <c r="F1797" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" t="str">
+        <v>2326-9</v>
+      </c>
+      <c r="B1798" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LE BEAU PARFUM INTENSE 125ML</v>
+      </c>
+      <c r="C1798" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1798">
+        <v>99.99</v>
+      </c>
+      <c r="E1798" t="str">
+        <v/>
+      </c>
+      <c r="F1798" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" t="str">
+        <v>1820-3</v>
+      </c>
+      <c r="B1799" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LE MALE EDT 75ML MASC</v>
+      </c>
+      <c r="C1799" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1799">
+        <v>49.99</v>
+      </c>
+      <c r="E1799" t="str">
+        <v/>
+      </c>
+      <c r="F1799" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" t="str">
+        <v>2416-7</v>
+      </c>
+      <c r="B1800" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LE MALE ELIXIR ABSOLU 125ML MASC</v>
+      </c>
+      <c r="C1800" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1800">
+        <v>95.99</v>
+      </c>
+      <c r="E1800" t="str">
+        <v/>
+      </c>
+      <c r="F1800" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" t="str">
+        <v>1821-0</v>
+      </c>
+      <c r="B1801" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LE MALE ELIXIR PARFUM 125ML MASC</v>
+      </c>
+      <c r="C1801" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1801">
+        <v>99.99</v>
+      </c>
+      <c r="E1801" t="str">
+        <v/>
+      </c>
+      <c r="F1801" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" t="str">
+        <v>2327-6</v>
+      </c>
+      <c r="B1802" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER LE ON BOARD EDT 125ML(AZUL)MASC</v>
+      </c>
+      <c r="C1802" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1802">
+        <v>84.99</v>
+      </c>
+      <c r="E1802" t="str">
+        <v/>
+      </c>
+      <c r="F1802" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" t="str">
+        <v>1723-7</v>
+      </c>
+      <c r="B1803" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER SCANDAL EDP INTENSE 100ML POUR HOMME</v>
+      </c>
+      <c r="C1803" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1803">
+        <v>89.99</v>
+      </c>
+      <c r="E1803" t="str">
+        <v/>
+      </c>
+      <c r="F1803" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" t="str">
+        <v>1724-4</v>
+      </c>
+      <c r="B1804" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER SCANDAL EDP LE PARFUM EDP INTENSE 80ML FEM</v>
+      </c>
+      <c r="C1804" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1804">
+        <v>86.99</v>
+      </c>
+      <c r="E1804" t="str">
+        <v/>
+      </c>
+      <c r="F1804" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" t="str">
+        <v>1919-4</v>
+      </c>
+      <c r="B1805" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER SCANDAL EDT 100ML MASC</v>
+      </c>
+      <c r="C1805" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1805">
+        <v>82.99</v>
+      </c>
+      <c r="E1805" t="str">
+        <v/>
+      </c>
+      <c r="F1805" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" t="str">
+        <v>1822-7</v>
+      </c>
+      <c r="B1806" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER SCANDAL EDT 100ML+10ML+75ML SG</v>
+      </c>
+      <c r="C1806" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1806">
+        <v>79.99</v>
+      </c>
+      <c r="E1806" t="str">
+        <v/>
+      </c>
+      <c r="F1806" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" t="str">
+        <v>1920-0</v>
+      </c>
+      <c r="B1807" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER SCANDAL GOLD EDP 80ML FEM</v>
+      </c>
+      <c r="C1807" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1807">
+        <v>92.99</v>
+      </c>
+      <c r="E1807" t="str">
+        <v/>
+      </c>
+      <c r="F1807" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" t="str">
+        <v>1647-6</v>
+      </c>
+      <c r="B1808" t="str">
+        <v>PERFUME JEAN PAUL GAULTIER SCANDAL INTENSE EDP 80ML FEME</v>
+      </c>
+      <c r="C1808" t="str">
+        <v>JEAN PAUL GAULTIER</v>
+      </c>
+      <c r="D1808">
+        <v>98.99</v>
+      </c>
+      <c r="E1808" t="str">
+        <v/>
+      </c>
+      <c r="F1808" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809" t="str">
+        <v>640-8</v>
+      </c>
+      <c r="B1809" t="str">
+        <v>PERFUME LATTAFA BADEE AL OUD AMETHYST EDP 100ML</v>
+      </c>
+      <c r="C1809" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1809">
+        <v>19.99</v>
+      </c>
+      <c r="E1809" t="str">
+        <v/>
+      </c>
+      <c r="F1809" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1810">
+      <c r="A1810" t="str">
+        <v>642-2</v>
+      </c>
+      <c r="B1810" t="str">
+        <v>PERFUME LATTAFA FAKHAR MAN SILVER EDP 100ML</v>
+      </c>
+      <c r="C1810" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1810">
+        <v>24.99</v>
+      </c>
+      <c r="E1810" t="str">
+        <v/>
+      </c>
+      <c r="F1810" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1811">
+      <c r="A1811" t="str">
+        <v>643-9</v>
+      </c>
+      <c r="B1811" t="str">
+        <v>PERFUME LATTAFA FAKHAR ROSE EDP 100ML</v>
+      </c>
+      <c r="C1811" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1811">
+        <v>29.99</v>
+      </c>
+      <c r="E1811" t="str">
+        <v/>
+      </c>
+      <c r="F1811" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1812">
+      <c r="A1812" t="str">
+        <v>1939-2</v>
+      </c>
+      <c r="B1812" t="str">
+        <v>PERFUME MAISON ALHAMBRA JEAN LOWE AZURE 100ML</v>
+      </c>
+      <c r="C1812" t="str">
+        <v>MAISON ALHAMBRA</v>
+      </c>
+      <c r="D1812">
+        <v>26.99</v>
+      </c>
+      <c r="E1812" t="str">
+        <v/>
+      </c>
+      <c r="F1812" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1813">
+      <c r="A1813" t="str">
+        <v>785-6</v>
+      </c>
+      <c r="B1813" t="str">
+        <v>PERFUME MAISON ALHAMBRA JEAN LOWE VIBE EDP 100ML</v>
+      </c>
+      <c r="C1813" t="str">
+        <v>MAISON ALHAMBRA</v>
+      </c>
+      <c r="D1813">
+        <v>27</v>
+      </c>
+      <c r="E1813" t="str">
+        <v/>
+      </c>
+      <c r="F1813" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1814">
+      <c r="A1814" t="str">
+        <v>754-2</v>
+      </c>
+      <c r="B1814" t="str">
+        <v>PERFUME MAISON ALHAMBRA KISMET FOR WOMEN EDP 100ML FEM</v>
+      </c>
+      <c r="C1814" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1814">
+        <v>15</v>
+      </c>
+      <c r="E1814" t="str">
+        <v/>
+      </c>
+      <c r="F1814" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1815">
+      <c r="A1815" t="str">
+        <v>755-9</v>
+      </c>
+      <c r="B1815" t="str">
+        <v>PERFUME MAISON ALHAMBRA LA CHARMANTE 100ML (VERDE)</v>
+      </c>
+      <c r="C1815" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1815">
+        <v>15.99</v>
+      </c>
+      <c r="E1815" t="str">
+        <v/>
+      </c>
+      <c r="F1815" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1816">
+      <c r="A1816" t="str">
+        <v>1486-1</v>
+      </c>
+      <c r="B1816" t="str">
+        <v>PERFUME MINI BRAND COLLECT NO.305 EDP 25ML/MY WAY ARMANI</v>
+      </c>
+      <c r="C1816" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1816">
+        <v>4.99</v>
+      </c>
+      <c r="E1816" t="str">
+        <v/>
+      </c>
+      <c r="F1816" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1817">
+      <c r="A1817" t="str">
+        <v>481-7</v>
+      </c>
+      <c r="B1817" t="str">
+        <v>PERFUME RASASI ENTEASH EDP 100ML</v>
+      </c>
+      <c r="C1817" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1817">
+        <v>19</v>
+      </c>
+      <c r="E1817" t="str">
+        <v/>
+      </c>
+      <c r="F1817" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1818">
+      <c r="A1818" t="str">
+        <v>1952-1</v>
+      </c>
+      <c r="B1818" t="str">
+        <v>PERFUME RASASI HAWAS FIRE FOR HIM EAU DE PARFUM MASCULINO 100ML</v>
+      </c>
+      <c r="C1818" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1818">
+        <v>30</v>
+      </c>
+      <c r="E1818" t="str">
+        <v/>
+      </c>
+      <c r="F1818" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1819">
+      <c r="A1819" t="str">
+        <v>491-6</v>
+      </c>
+      <c r="B1819" t="str">
+        <v>PERFUME RASASI L.YQAWAM WOMEN 75ML</v>
+      </c>
+      <c r="C1819" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1819">
+        <v>51</v>
+      </c>
+      <c r="E1819">
+        <v>60</v>
+      </c>
+      <c r="F1819" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1820">
+      <c r="A1820" t="str">
+        <v>487-9</v>
+      </c>
+      <c r="B1820" t="str">
+        <v>PERFUME RASASI LA YUQAWAM AMBERGRIS SHOWERS EAU DE PARFUM MASCULINO 75ML</v>
+      </c>
+      <c r="C1820" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1820">
+        <v>50</v>
+      </c>
+      <c r="E1820" t="str">
+        <v/>
+      </c>
+      <c r="F1820" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1821">
+      <c r="A1821" t="str">
+        <v>488-6</v>
+      </c>
+      <c r="B1821" t="str">
+        <v>PERFUME RASASI LA YUQAWAM ORCHID PRAIRIE EAU DE PARFUM FEMININO 75ML</v>
+      </c>
+      <c r="C1821" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1821">
+        <v>51</v>
+      </c>
+      <c r="E1821" t="str">
+        <v/>
+      </c>
+      <c r="F1821" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1822">
+      <c r="A1822" t="str">
+        <v>499-2</v>
+      </c>
+      <c r="B1822" t="str">
+        <v>PERFUME RASASI LAMAAN LAVENDER OUD EDP 100ML</v>
+      </c>
+      <c r="C1822" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1822">
+        <v>59</v>
+      </c>
+      <c r="E1822" t="str">
+        <v/>
+      </c>
+      <c r="F1822" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1823">
+      <c r="A1823" t="str">
+        <v>444-2</v>
+      </c>
+      <c r="B1823" t="str">
+        <v>PH16 ASPIRADOR P/ AUTO</v>
+      </c>
+      <c r="C1823" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1823">
+        <v>33</v>
+      </c>
+      <c r="E1823" t="str">
+        <v/>
+      </c>
+      <c r="F1823" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1824">
+      <c r="A1824" t="str">
+        <v>2297-2</v>
+      </c>
+      <c r="B1824" t="str">
+        <v>PROMO ALBUM 2026 MUNDIAL-PANINI</v>
+      </c>
+      <c r="C1824" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1824">
+        <v>5</v>
+      </c>
+      <c r="E1824" t="str">
+        <v/>
+      </c>
+      <c r="F1824" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1825">
+      <c r="A1825" t="str">
+        <v>31-4</v>
+      </c>
+      <c r="B1825" t="str">
+        <v>Peeling Medicube Red Acne Succinic Acid - 40gr</v>
+      </c>
+      <c r="C1825" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1825">
+        <v>29.99</v>
+      </c>
+      <c r="E1825" t="str">
+        <v/>
+      </c>
+      <c r="F1825" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1826">
+      <c r="A1826" t="str">
+        <v>673-6</v>
+      </c>
+      <c r="B1826" t="str">
+        <v>Perfume Lattafa Yara Candy EDP Femenino - 100mL</v>
+      </c>
+      <c r="C1826" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1826">
+        <v>24.99</v>
+      </c>
+      <c r="E1826" t="str">
+        <v/>
+      </c>
+      <c r="F1826" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1827">
+      <c r="A1827" t="str">
+        <v>1541-7</v>
+      </c>
+      <c r="B1827" t="str">
+        <v>Perfume Valentino Uomo Born In Roma Coral Fantasy Eau de Toilette Masculino 100ML</v>
+      </c>
+      <c r="C1827" t="str">
+        <v>PERFUMES</v>
+      </c>
+      <c r="D1827">
+        <v>99.99</v>
+      </c>
+      <c r="E1827" t="str">
+        <v/>
+      </c>
+      <c r="F1827" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1828">
+      <c r="A1828" t="str">
+        <v>1176-1</v>
+      </c>
+      <c r="B1828" t="str">
+        <v>Pincel Facial Medicube Multi Blackhead Pore Brush Azul</v>
+      </c>
+      <c r="C1828" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1828">
+        <v>8.99</v>
+      </c>
+      <c r="E1828" t="str">
+        <v/>
+      </c>
+      <c r="F1828" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1829">
+      <c r="A1829" t="str">
+        <v>1959-0</v>
+      </c>
+      <c r="B1829" t="str">
+        <v>Protector Solar Facial Medicube Collagen Glow Sunscreen SPF50+ 50ml</v>
+      </c>
+      <c r="C1829" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1829">
+        <v>25.99</v>
+      </c>
+      <c r="E1829" t="str">
+        <v/>
+      </c>
+      <c r="F1829" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1830">
+      <c r="A1830" t="str">
+        <v>1060-3</v>
+      </c>
+      <c r="B1830" t="str">
+        <v>Protector Solar Facial Medicube PDRN Pink Tone Up Sun Cream SPF 50+ PA++++ 50 ml</v>
+      </c>
+      <c r="C1830" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1830">
+        <v>22.99</v>
+      </c>
+      <c r="E1830" t="str">
+        <v/>
+      </c>
+      <c r="F1830" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" t="str">
+        <v>2605-5</v>
+      </c>
+      <c r="B1831" t="str">
+        <v>Protector Solar en Barra Medicube PDRN Pink Collagen</v>
+      </c>
+      <c r="C1831" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1831">
+        <v>24.99</v>
+      </c>
+      <c r="E1831" t="str">
+        <v/>
+      </c>
+      <c r="F1831" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1832">
+      <c r="A1832" t="str">
+        <v>2043-5</v>
+      </c>
+      <c r="B1832" t="str">
+        <v>Q42 VAST PD30W CARGA RAPID CARGADOR PORTATIL (10000MAH)</v>
+      </c>
+      <c r="C1832" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1832">
+        <v>27</v>
+      </c>
+      <c r="E1832" t="str">
+        <v/>
+      </c>
+      <c r="F1832" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1833">
+      <c r="A1833" t="str">
+        <v>2422-8</v>
+      </c>
+      <c r="B1833" t="str">
+        <v>RALPH LAUREN KIT POLO BLACK EDT125ML+15ML MASC</v>
+      </c>
+      <c r="C1833" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1833">
+        <v>69.99</v>
+      </c>
+      <c r="E1833" t="str">
+        <v/>
+      </c>
+      <c r="F1833" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1834">
+      <c r="A1834" t="str">
+        <v>1987-3</v>
+      </c>
+      <c r="B1834" t="str">
+        <v>RALPH LAUREN POLO BLACK EDT 75ML MASC</v>
+      </c>
+      <c r="C1834" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1834">
+        <v>45.99</v>
+      </c>
+      <c r="E1834" t="str">
+        <v/>
+      </c>
+      <c r="F1834" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1835">
+      <c r="A1835" t="str">
+        <v>2424-2</v>
+      </c>
+      <c r="B1835" t="str">
+        <v>RALPH LAUREN POLO RED EDP 200ML MASC</v>
+      </c>
+      <c r="C1835" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1835">
+        <v>59.99</v>
+      </c>
+      <c r="E1835" t="str">
+        <v/>
+      </c>
+      <c r="F1835" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1836">
+      <c r="A1836" t="str">
+        <v>1989-7</v>
+      </c>
+      <c r="B1836" t="str">
+        <v>RALPH LAUREN ROMANCE EDP 100ML FEM</v>
+      </c>
+      <c r="C1836" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1836">
+        <v>59.99</v>
+      </c>
+      <c r="E1836" t="str">
+        <v/>
+      </c>
+      <c r="F1836" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1837">
+      <c r="A1837" t="str">
+        <v>228-8</v>
+      </c>
+      <c r="B1837" t="str">
+        <v>RELOJ INTELGENTE SPORT SILVER Y24 HOCO</v>
+      </c>
+      <c r="C1837" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1837">
+        <v>48</v>
+      </c>
+      <c r="E1837" t="str">
+        <v/>
+      </c>
+      <c r="F1837" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1838">
+      <c r="A1838" t="str">
+        <v>227-1</v>
+      </c>
+      <c r="B1838" t="str">
+        <v>RELOJ INTELIGENTE SPORT NEGRO Y24 HOCO</v>
+      </c>
+      <c r="C1838" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1838">
+        <v>48</v>
+      </c>
+      <c r="E1838" t="str">
+        <v/>
+      </c>
+      <c r="F1838" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1839">
+      <c r="A1839" t="str">
+        <v>230-1</v>
+      </c>
+      <c r="B1839" t="str">
+        <v>RELOJ INTELIGENTE SPORT NEGRO Y25 HOCO</v>
+      </c>
+      <c r="C1839" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1839">
+        <v>25</v>
+      </c>
+      <c r="E1839" t="str">
+        <v/>
+      </c>
+      <c r="F1839" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1840">
+      <c r="A1840" t="str">
+        <v>213-4</v>
+      </c>
+      <c r="B1840" t="str">
+        <v>RELOJ INTELIHENTE P/NINOS NEGRO Y104 HOCO</v>
+      </c>
+      <c r="C1840" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1840">
+        <v>49</v>
+      </c>
+      <c r="E1840" t="str">
+        <v/>
+      </c>
+      <c r="F1840" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1841">
+      <c r="A1841" t="str">
+        <v>244-8</v>
+      </c>
+      <c r="B1841" t="str">
+        <v>RELOJ SMART SPORT NEGRO Y30 HOCO</v>
+      </c>
+      <c r="C1841" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1841">
+        <v>27</v>
+      </c>
+      <c r="E1841" t="str">
+        <v/>
+      </c>
+      <c r="F1841" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1842">
+      <c r="A1842" t="str">
+        <v>382-7</v>
+      </c>
+      <c r="B1842" t="str">
+        <v>ROUTER WIFI4 BLANCO HI30 HOCO</v>
+      </c>
+      <c r="C1842" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1842">
+        <v>23</v>
+      </c>
+      <c r="E1842" t="str">
+        <v/>
+      </c>
+      <c r="F1842" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1843">
+      <c r="A1843" t="str">
+        <v>426-8</v>
+      </c>
+      <c r="B1843" t="str">
+        <v>Receptor Bluetooth HOCO E58 Magic Music para auto</v>
+      </c>
+      <c r="C1843" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1843">
+        <v>9.5</v>
+      </c>
+      <c r="E1843" t="str">
+        <v/>
+      </c>
+      <c r="F1843" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1844">
+      <c r="A1844" t="str">
+        <v>2488-4</v>
+      </c>
+      <c r="B1844" t="str">
+        <v>Rejuvenecedor Facial 6 en 1 Medicube Age-R Booster Pro</v>
+      </c>
+      <c r="C1844" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1844">
+        <v>99.99</v>
+      </c>
+      <c r="E1844" t="str">
+        <v/>
+      </c>
+      <c r="F1844" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1845">
+      <c r="A1845" t="str">
+        <v>2486-0</v>
+      </c>
+      <c r="B1845" t="str">
+        <v>Rejuvenecedor Facial Medicube AGE-R Booster Pro Mini Plus - Rosa</v>
+      </c>
+      <c r="C1845" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1845">
+        <v>99.99</v>
+      </c>
+      <c r="E1845" t="str">
+        <v/>
+      </c>
+      <c r="F1845" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1846">
+      <c r="A1846" t="str">
+        <v>1557-8</v>
+      </c>
+      <c r="B1846" t="str">
+        <v>Rejuvenecedor Facial Medicube AGE-R Booster Pro Mini Plus - Rosa</v>
+      </c>
+      <c r="C1846" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1846">
+        <v>99.99</v>
+      </c>
+      <c r="E1846" t="str">
+        <v/>
+      </c>
+      <c r="F1846" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1847">
+      <c r="A1847" t="str">
+        <v>2474-7</v>
+      </c>
+      <c r="B1847" t="str">
+        <v>Rejuvenecedor Facial Medicube AGE-R Booster Pro X2 – Blanco</v>
+      </c>
+      <c r="C1847" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1847">
+        <v>299.99</v>
+      </c>
+      <c r="E1847">
+        <v>315</v>
+      </c>
+      <c r="F1847" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1848">
+      <c r="A1848" t="str">
+        <v>2475-4</v>
+      </c>
+      <c r="B1848" t="str">
+        <v>Rejuvenecedor Facial Medicube AGE-R Booster Pro x2 - Rosa</v>
+      </c>
+      <c r="C1848" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1848">
+        <v>299.99</v>
+      </c>
+      <c r="E1848">
+        <v>315</v>
+      </c>
+      <c r="F1848" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1849">
+      <c r="A1849" t="str">
+        <v>1177-8</v>
+      </c>
+      <c r="B1849" t="str">
+        <v>Rejuvenescedor Facial Medicube Age-R Booster Pro - SKY Blue</v>
+      </c>
+      <c r="C1849" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1849">
+        <v>200</v>
+      </c>
+      <c r="E1849" t="str">
+        <v/>
+      </c>
+      <c r="F1849" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1850">
+      <c r="A1850" t="str">
+        <v>445-9</v>
+      </c>
+      <c r="B1850" t="str">
+        <v>S53 CAOMPRESOR PORTATIL P/AUTO</v>
+      </c>
+      <c r="C1850" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1850">
+        <v>54</v>
+      </c>
+      <c r="E1850" t="str">
+        <v/>
+      </c>
+      <c r="F1850" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1851">
+      <c r="A1851" t="str">
+        <v>1046-7</v>
+      </c>
+      <c r="B1851" t="str">
+        <v>SERUM FACIAL CELIMAX VITA-A RETINOL SHOT TIGHT</v>
+      </c>
+      <c r="C1851" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1851">
+        <v>19.99</v>
+      </c>
+      <c r="E1851">
+        <v>27.99</v>
+      </c>
+      <c r="F1851" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1852">
+      <c r="A1852" t="str">
+        <v>1203-4</v>
+      </c>
+      <c r="B1852" t="str">
+        <v>SKIN 1004 M.CENTELLA AIR-FIT SUNCREAM LIGHT 50ML</v>
+      </c>
+      <c r="C1852" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1852">
+        <v>21.99</v>
+      </c>
+      <c r="E1852" t="str">
+        <v/>
+      </c>
+      <c r="F1852" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1853">
+      <c r="A1853" t="str">
+        <v>1202-7</v>
+      </c>
+      <c r="B1853" t="str">
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA FIRST AMPOULE</v>
+      </c>
+      <c r="C1853" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1853">
+        <v>21.99</v>
+      </c>
+      <c r="E1853" t="str">
+        <v/>
+      </c>
+      <c r="F1853" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1854">
+      <c r="A1854" t="str">
+        <v>1231-7</v>
+      </c>
+      <c r="B1854" t="str">
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA MOISTURE CREAM 75ML</v>
+      </c>
+      <c r="C1854" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1854">
+        <v>22.99</v>
+      </c>
+      <c r="E1854" t="str">
+        <v/>
+      </c>
+      <c r="F1854" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" t="str">
+        <v>1210-2</v>
+      </c>
+      <c r="B1855" t="str">
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT 15ML SPF50+</v>
+      </c>
+      <c r="C1855" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1855">
+        <v>21.99</v>
+      </c>
+      <c r="E1855" t="str">
+        <v/>
+      </c>
+      <c r="F1855" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" t="str">
+        <v>1209-6</v>
+      </c>
+      <c r="B1856" t="str">
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN SERUM 50ML SPF50+</v>
+      </c>
+      <c r="C1856" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1856">
+        <v>21.99</v>
+      </c>
+      <c r="E1856" t="str">
+        <v/>
+      </c>
+      <c r="F1856" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" t="str">
+        <v>1232-4</v>
+      </c>
+      <c r="B1857" t="str">
+        <v>SKIN 1004 M.CENTELLA HYALU-CICA WATER-FIT SUN STICK 20G PF50+</v>
+      </c>
+      <c r="C1857" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1857">
+        <v>12.99</v>
+      </c>
+      <c r="E1857" t="str">
+        <v/>
+      </c>
+      <c r="F1857" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" t="str">
+        <v>2404-4</v>
+      </c>
+      <c r="B1858" t="str">
+        <v>SKIN 1004 M.CENTELLA KIT AMPOULE 4X30ML</v>
+      </c>
+      <c r="C1858" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1858">
+        <v>32.99</v>
+      </c>
+      <c r="E1858" t="str">
+        <v/>
+      </c>
+      <c r="F1858" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" t="str">
+        <v>2399-3</v>
+      </c>
+      <c r="B1859" t="str">
+        <v>SKIN 1004 M.CENTELLA KIT DOUBLE DUO OIL200+FOAM125 LIMPIADOR</v>
+      </c>
+      <c r="C1859" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1859">
+        <v>34.99</v>
+      </c>
+      <c r="E1859" t="str">
+        <v/>
+      </c>
+      <c r="F1859" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" t="str">
+        <v>1228-7</v>
+      </c>
+      <c r="B1860" t="str">
+        <v>SKIN 1004 M.CENTELLA KIT TRAVEL 5PIEZAS CREAM+OIL+AMPOULE+TONER</v>
+      </c>
+      <c r="C1860" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1860">
+        <v>37.99</v>
+      </c>
+      <c r="E1860" t="str">
+        <v/>
+      </c>
+      <c r="F1860" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" t="str">
+        <v>1214-0</v>
+      </c>
+      <c r="B1861" t="str">
+        <v>SKIN 1004 M.CENTELLA LIGHT CLEANSING OIL 30MLL</v>
+      </c>
+      <c r="C1861" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1861">
+        <v>12.99</v>
+      </c>
+      <c r="E1861" t="str">
+        <v/>
+      </c>
+      <c r="F1861" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" t="str">
+        <v>1215-7</v>
+      </c>
+      <c r="B1862" t="str">
+        <v>SKIN 1004 M.CENTELLA POREMIZING CLEAR TONER 210ML</v>
+      </c>
+      <c r="C1862" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1862">
+        <v>21.99</v>
+      </c>
+      <c r="E1862" t="str">
+        <v/>
+      </c>
+      <c r="F1862" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1863">
+      <c r="A1863" t="str">
+        <v>1233-1</v>
+      </c>
+      <c r="B1863" t="str">
+        <v>SKIN 1004 M.CENTELLA POREMIZING DEEP CLEANSING FOAM 125ML</v>
+      </c>
+      <c r="C1863" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1863">
+        <v>19.99</v>
+      </c>
+      <c r="E1863" t="str">
+        <v/>
+      </c>
+      <c r="F1863" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1864">
+      <c r="A1864" t="str">
+        <v>1234-8</v>
+      </c>
+      <c r="B1864" t="str">
+        <v>SKIN 1004 M.CENTELLA POREMIZING LIGHT GEL CREAM 75ML</v>
+      </c>
+      <c r="C1864" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1864">
+        <v>22.99</v>
+      </c>
+      <c r="E1864" t="str">
+        <v/>
+      </c>
+      <c r="F1864" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1865">
+      <c r="A1865" t="str">
+        <v>1217-1</v>
+      </c>
+      <c r="B1865" t="str">
+        <v>SKIN 1004 M.CENTELLA POREMIZING QUICK CLAY STICK MASK 27G</v>
+      </c>
+      <c r="C1865" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1865">
+        <v>23.99</v>
+      </c>
+      <c r="E1865" t="str">
+        <v/>
+      </c>
+      <c r="F1865" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1866">
+      <c r="A1866" t="str">
+        <v>1235-5</v>
+      </c>
+      <c r="B1866" t="str">
+        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML</v>
+      </c>
+      <c r="C1866" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1866">
+        <v>19.99</v>
+      </c>
+      <c r="E1866" t="str">
+        <v/>
+      </c>
+      <c r="F1866" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1867">
+      <c r="A1867" t="str">
+        <v>1218-8</v>
+      </c>
+      <c r="B1867" t="str">
+        <v>SKIN 1004 M.CENTELLA PROBIO-CICA BAKUCHIOL EYE CREAM 20ML X2 TWIN PACK</v>
+      </c>
+      <c r="C1867" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1867">
+        <v>43.99</v>
+      </c>
+      <c r="E1867" t="str">
+        <v/>
+      </c>
+      <c r="F1867" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1868">
+      <c r="A1868" t="str">
+        <v>2405-1</v>
+      </c>
+      <c r="B1868" t="str">
+        <v>SKIN 1004 M.CENTELLA QUICK CALMING 70PADS 130ML</v>
+      </c>
+      <c r="C1868" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1868">
+        <v>26.99</v>
+      </c>
+      <c r="E1868" t="str">
+        <v/>
+      </c>
+      <c r="F1868" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1869">
+      <c r="A1869" t="str">
+        <v>1221-8</v>
+      </c>
+      <c r="B1869" t="str">
+        <v>SKIN 1004 M.CENTELLA SOOTHING CREAM 75ML</v>
+      </c>
+      <c r="C1869" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1869">
+        <v>24.99</v>
+      </c>
+      <c r="E1869" t="str">
+        <v/>
+      </c>
+      <c r="F1869" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1870">
+      <c r="A1870" t="str">
+        <v>1236-2</v>
+      </c>
+      <c r="B1870" t="str">
+        <v>SKIN 1004 M.CENTELLA TEA-TRICA  RELIEF AMPOULE 100ML</v>
+      </c>
+      <c r="C1870" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1870">
+        <v>19.99</v>
+      </c>
+      <c r="E1870" t="str">
+        <v/>
+      </c>
+      <c r="F1870" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1871">
+      <c r="A1871" t="str">
+        <v>1222-5</v>
+      </c>
+      <c r="B1871" t="str">
+        <v>SKIN 1004 M.CENTELLA TEA-TRICA B5 CREAM 75ML</v>
+      </c>
+      <c r="C1871" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1871">
+        <v>23.99</v>
+      </c>
+      <c r="E1871" t="str">
+        <v/>
+      </c>
+      <c r="F1871" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1872">
+      <c r="A1872" t="str">
+        <v>1223-2</v>
+      </c>
+      <c r="B1872" t="str">
+        <v>SKIN 1004 M.CENTELLA TEA-TRICA BHA FOAM 125ML</v>
+      </c>
+      <c r="C1872" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1872">
+        <v>19.99</v>
+      </c>
+      <c r="E1872" t="str">
+        <v/>
+      </c>
+      <c r="F1872" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1873">
+      <c r="A1873" t="str">
+        <v>1237-9</v>
+      </c>
+      <c r="B1873" t="str">
+        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENING CAPSULE CREAM 75ML</v>
+      </c>
+      <c r="C1873" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1873">
+        <v>24.99</v>
+      </c>
+      <c r="E1873" t="str">
+        <v/>
+      </c>
+      <c r="F1873" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1874">
+      <c r="A1874" t="str">
+        <v>1225-6</v>
+      </c>
+      <c r="B1874" t="str">
+        <v>SKIN 1004 M.CENTELLA TONE BRIGHTENTING CLEANING GEL FOAM 125ML</v>
+      </c>
+      <c r="C1874" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1874">
+        <v>19.99</v>
+      </c>
+      <c r="E1874" t="str">
+        <v/>
+      </c>
+      <c r="F1874" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1875">
+      <c r="A1875" t="str">
+        <v>1226-3</v>
+      </c>
+      <c r="B1875" t="str">
+        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 210ML</v>
+      </c>
+      <c r="C1875" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1875">
+        <v>21.99</v>
+      </c>
+      <c r="E1875" t="str">
+        <v/>
+      </c>
+      <c r="F1875" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1876">
+      <c r="A1876" t="str">
+        <v>1227-0</v>
+      </c>
+      <c r="B1876" t="str">
+        <v>SKIN 1004 M.CENTELLA TONE TONING TONER 30ML</v>
+      </c>
+      <c r="C1876" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1876">
+        <v>10.99</v>
+      </c>
+      <c r="E1876" t="str">
+        <v/>
+      </c>
+      <c r="F1876" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1877">
+      <c r="A1877" t="str">
+        <v>1229-4</v>
+      </c>
+      <c r="B1877" t="str">
+        <v>SKIN 1004 M.CENTELLA WATERGEL SHEET AMPOULE MASK 25ML 1PIEZA</v>
+      </c>
+      <c r="C1877" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1877">
+        <v>4.99</v>
+      </c>
+      <c r="E1877" t="str">
+        <v/>
+      </c>
+      <c r="F1877" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1878">
+      <c r="A1878" t="str">
+        <v>2213-2</v>
+      </c>
+      <c r="B1878" t="str">
+        <v>SMART PHONE FOR KIDS 48MPX DINOSAUR</v>
+      </c>
+      <c r="C1878" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1878">
+        <v>39.99</v>
+      </c>
+      <c r="E1878" t="str">
+        <v/>
+      </c>
+      <c r="F1878" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1879">
+      <c r="A1879" t="str">
+        <v>2212-5</v>
+      </c>
+      <c r="B1879" t="str">
+        <v>SMART PHONE FOR KIDS 48MPX KITTENS</v>
+      </c>
+      <c r="C1879" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1879">
+        <v>39.99</v>
+      </c>
+      <c r="E1879" t="str">
+        <v/>
+      </c>
+      <c r="F1879" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1880">
+      <c r="A1880" t="str">
+        <v>2214-9</v>
+      </c>
+      <c r="B1880" t="str">
+        <v>SMART PHONE FOR KIDS 48MPX UNICORN</v>
+      </c>
+      <c r="C1880" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1880">
+        <v>39.99</v>
+      </c>
+      <c r="E1880" t="str">
+        <v/>
+      </c>
+      <c r="F1880" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1881">
+      <c r="A1881" t="str">
+        <v>1813-5</v>
+      </c>
+      <c r="B1881" t="str">
+        <v>SNIPER MOTO 500W BLACK A-1</v>
+      </c>
+      <c r="C1881" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1881">
+        <v>410</v>
+      </c>
+      <c r="E1881" t="str">
+        <v/>
+      </c>
+      <c r="F1881" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1882">
+      <c r="A1882" t="str">
+        <v>1680-3</v>
+      </c>
+      <c r="B1882" t="str">
+        <v>SNIPER MOTO-PATINETE ELECT 10 HBS044</v>
+      </c>
+      <c r="C1882" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1882">
+        <v>409.99</v>
+      </c>
+      <c r="E1882" t="str">
+        <v/>
+      </c>
+      <c r="F1882" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1883">
+      <c r="A1883" t="str">
+        <v>1153-2</v>
+      </c>
+      <c r="B1883" t="str">
+        <v>SOPORTE 360GRADO P/ CELULAR GH3 NEGRO HOCO</v>
+      </c>
+      <c r="C1883" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1883">
+        <v>9.99</v>
+      </c>
+      <c r="E1883" t="str">
+        <v/>
+      </c>
+      <c r="F1883" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1884">
+      <c r="A1884" t="str">
+        <v>368-1</v>
+      </c>
+      <c r="B1884" t="str">
+        <v>SOPORTE C/ ESTABILIZADOR INTERLGENTE K24 HOCO</v>
+      </c>
+      <c r="C1884" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1884">
+        <v>85</v>
+      </c>
+      <c r="E1884" t="str">
+        <v/>
+      </c>
+      <c r="F1884" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1885">
+      <c r="A1885" t="str">
+        <v>1152-5</v>
+      </c>
+      <c r="B1885" t="str">
+        <v>SOPORTE P/ CELULAR GH1 NEGRO HOCO</v>
+      </c>
+      <c r="C1885" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1885">
+        <v>12.99</v>
+      </c>
+      <c r="E1885" t="str">
+        <v/>
+      </c>
+      <c r="F1885" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1886">
+      <c r="A1886" t="str">
+        <v>338-4</v>
+      </c>
+      <c r="B1886" t="str">
+        <v>SOPORTE P/ TARJETA GT6 NEGRO HOCO</v>
+      </c>
+      <c r="C1886" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1886">
+        <v>9.99</v>
+      </c>
+      <c r="E1886" t="str">
+        <v/>
+      </c>
+      <c r="F1886" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1887">
+      <c r="A1887" t="str">
+        <v>369-8</v>
+      </c>
+      <c r="B1887" t="str">
+        <v>SOPORTE P/CELULAR INTELIGENTE NEGRO K25 HOCO</v>
+      </c>
+      <c r="C1887" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1887">
+        <v>23</v>
+      </c>
+      <c r="E1887" t="str">
+        <v/>
+      </c>
+      <c r="F1887" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1888">
+      <c r="A1888" t="str">
+        <v>440-4</v>
+      </c>
+      <c r="B1888" t="str">
+        <v>SOPORTE RETROVISOR P/AUTO NEGRO H71 HOCO</v>
+      </c>
+      <c r="C1888" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1888">
+        <v>12</v>
+      </c>
+      <c r="E1888" t="str">
+        <v/>
+      </c>
+      <c r="F1888" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1889">
+      <c r="A1889" t="str">
+        <v>44-4</v>
+      </c>
+      <c r="B1889" t="str">
+        <v>SPEAKER GRANDE NEGRO 2 MICROFONOS BS53 HOCO</v>
+      </c>
+      <c r="C1889" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1889">
+        <v>155.99</v>
+      </c>
+      <c r="E1889" t="str">
+        <v/>
+      </c>
+      <c r="F1889" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1890">
+      <c r="A1890" t="str">
+        <v>371-1</v>
+      </c>
+      <c r="B1890" t="str">
+        <v>SPEAKER P/COMPUTADORA USB2.0 BS66 BLANCO HOCO</v>
+      </c>
+      <c r="C1890" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1890">
+        <v>29.99</v>
+      </c>
+      <c r="E1890" t="str">
+        <v/>
+      </c>
+      <c r="F1890" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1891">
+      <c r="A1891" t="str">
+        <v>372-8</v>
+      </c>
+      <c r="B1891" t="str">
+        <v>SPEAKER P/COMPUTADORA USB2.0 BS66 NEGRO HOCO</v>
+      </c>
+      <c r="C1891" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1891">
+        <v>29</v>
+      </c>
+      <c r="E1891" t="str">
+        <v/>
+      </c>
+      <c r="F1891" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1892">
+      <c r="A1892" t="str">
+        <v>222-6</v>
+      </c>
+      <c r="B1892" t="str">
+        <v>SPORT RELOJ INTELIGENTE NEGRO Y23 HOCO</v>
+      </c>
+      <c r="C1892" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1892">
+        <v>35</v>
+      </c>
+      <c r="E1892" t="str">
+        <v/>
+      </c>
+      <c r="F1892" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1893">
+      <c r="A1893" t="str">
+        <v>221-9</v>
+      </c>
+      <c r="B1893" t="str">
+        <v>SPORT RELOJ INTELIGENTE SILVER Y22 HOCO</v>
+      </c>
+      <c r="C1893" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1893">
+        <v>35.99</v>
+      </c>
+      <c r="E1893">
+        <v>45</v>
+      </c>
+      <c r="F1893" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1894">
+      <c r="A1894" t="str">
+        <v>220-2</v>
+      </c>
+      <c r="B1894" t="str">
+        <v>SPORT RELOJ INTELIGENTE Y22 NEGRO HOCO</v>
+      </c>
+      <c r="C1894" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1894">
+        <v>37.99</v>
+      </c>
+      <c r="E1894">
+        <v>45</v>
+      </c>
+      <c r="F1894" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1895">
+      <c r="A1895" t="str">
+        <v>223-3</v>
+      </c>
+      <c r="B1895" t="str">
+        <v>SPORT RELOJ INTELIGENTE Y23 SILVER HOCO</v>
+      </c>
+      <c r="C1895" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1895">
+        <v>35</v>
+      </c>
+      <c r="E1895" t="str">
+        <v/>
+      </c>
+      <c r="F1895" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1896">
+      <c r="A1896" t="str">
+        <v>336-0</v>
+      </c>
+      <c r="B1896" t="str">
+        <v>SPORTE P/TARJETAS MAGNETICO GT3 NEGRO HOCO</v>
+      </c>
+      <c r="C1896" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1896">
+        <v>12</v>
+      </c>
+      <c r="E1896" t="str">
+        <v/>
+      </c>
+      <c r="F1896" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1897">
+      <c r="A1897" t="str">
+        <v>1192-1</v>
+      </c>
+      <c r="B1897" t="str">
+        <v>SPRAY MEDICUBE HYPOCHLOROUS ACID DAILY FACIAL 50ML</v>
+      </c>
+      <c r="C1897" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1897">
+        <v>15.99</v>
+      </c>
+      <c r="E1897" t="str">
+        <v/>
+      </c>
+      <c r="F1897" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1898">
+      <c r="A1898" t="str">
+        <v>2210-1</v>
+      </c>
+      <c r="B1898" t="str">
+        <v>SUNGBOON EDITOR SILK PEPTIDE INTENSIVE LIFTING AMPOULE</v>
+      </c>
+      <c r="C1898" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1898">
+        <v>33.99</v>
+      </c>
+      <c r="E1898" t="str">
+        <v/>
+      </c>
+      <c r="F1898" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1899">
+      <c r="A1899" t="str">
+        <v>1178-5</v>
+      </c>
+      <c r="B1899" t="str">
+        <v>Serúm Facial Medicube Azelaic Acid 16 BB Soothing de 30 ml</v>
+      </c>
+      <c r="C1899" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1899">
+        <v>22.99</v>
+      </c>
+      <c r="E1899" t="str">
+        <v/>
+      </c>
+      <c r="F1899" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1900">
+      <c r="A1900" t="str">
+        <v>2408-2</v>
+      </c>
+      <c r="B1900" t="str">
+        <v>Serúm Facial Medicube Azelaic Acid 16 BB Soothing de 30 ml</v>
+      </c>
+      <c r="C1900" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1900">
+        <v>22.99</v>
+      </c>
+      <c r="E1900" t="str">
+        <v/>
+      </c>
+      <c r="F1900" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1901">
+      <c r="A1901" t="str">
+        <v>1664-3</v>
+      </c>
+      <c r="B1901" t="str">
+        <v>Serúm Facial Medicube TXA Niacinamide 15 de 30 ml</v>
+      </c>
+      <c r="C1901" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1901">
+        <v>24.99</v>
+      </c>
+      <c r="E1901" t="str">
+        <v/>
+      </c>
+      <c r="F1901" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1902">
+      <c r="A1902" t="str">
+        <v>863-1</v>
+      </c>
+      <c r="B1902" t="str">
+        <v>Shampoo MEDICUBE Soymint Scaling Shampoo - 490ml</v>
+      </c>
+      <c r="C1902" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1902">
+        <v>26.99</v>
+      </c>
+      <c r="E1902" t="str">
+        <v/>
+      </c>
+      <c r="F1902" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1903">
+      <c r="A1903" t="str">
+        <v>1673-5</v>
+      </c>
+      <c r="B1903" t="str">
+        <v>Shampoo Medicube Rosemary PDRN Cooling Thickening 400 ml</v>
+      </c>
+      <c r="C1903" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1903">
+        <v>19.99</v>
+      </c>
+      <c r="E1903" t="str">
+        <v/>
+      </c>
+      <c r="F1903" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1904">
+      <c r="A1904" t="str">
+        <v>2591-1</v>
+      </c>
+      <c r="B1904" t="str">
+        <v>Shampoo Medicube Soyxidil 490 ml</v>
+      </c>
+      <c r="C1904" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1904">
+        <v>34.99</v>
+      </c>
+      <c r="E1904" t="str">
+        <v/>
+      </c>
+      <c r="F1904" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1905">
+      <c r="A1905" t="str">
+        <v>1181-5</v>
+      </c>
+      <c r="B1905" t="str">
+        <v>Suero Facial Medicube Collagen Glow Bubble - 100mL</v>
+      </c>
+      <c r="C1905" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1905">
+        <v>26.99</v>
+      </c>
+      <c r="E1905">
+        <v>28</v>
+      </c>
+      <c r="F1905" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1906">
+      <c r="A1906" t="str">
+        <v>1201-0</v>
+      </c>
+      <c r="B1906" t="str">
+        <v>Sérum Facial Hidratante Medicube PDRN Pink Glutatione de 100 ml</v>
+      </c>
+      <c r="C1906" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1906">
+        <v>32.99</v>
+      </c>
+      <c r="E1906" t="str">
+        <v/>
+      </c>
+      <c r="F1906" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1907">
+      <c r="A1907" t="str">
+        <v>2470-9</v>
+      </c>
+      <c r="B1907" t="str">
+        <v>Sérum Facial Medicube AGE-R Vita C Pro Ampoule de 20 ml</v>
+      </c>
+      <c r="C1907" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1907">
+        <v>26.99</v>
+      </c>
+      <c r="E1907" t="str">
+        <v/>
+      </c>
+      <c r="F1907" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1908">
+      <c r="A1908" t="str">
+        <v>1560-8</v>
+      </c>
+      <c r="B1908" t="str">
+        <v>Sérum Facial Medicube Azelaic Acid Exosome Shot 2000</v>
+      </c>
+      <c r="C1908" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1908">
+        <v>20</v>
+      </c>
+      <c r="E1908">
+        <v>22.99</v>
+      </c>
+      <c r="F1908" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1909">
+      <c r="A1909" t="str">
+        <v>1561-5</v>
+      </c>
+      <c r="B1909" t="str">
+        <v>Sérum Facial Medicube Azelaic Acid Exosome Shot 7500 de 30 ml</v>
+      </c>
+      <c r="C1909" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1909">
+        <v>20</v>
+      </c>
+      <c r="E1909">
+        <v>25.99</v>
+      </c>
+      <c r="F1909" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1910">
+      <c r="A1910" t="str">
+        <v>1180-8</v>
+      </c>
+      <c r="B1910" t="str">
+        <v>Sérum Facial Medicube Collagen Glow Booster de 15 ML</v>
+      </c>
+      <c r="C1910" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1910">
+        <v>25.99</v>
+      </c>
+      <c r="E1910" t="str">
+        <v/>
+      </c>
+      <c r="F1910" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1911">
+      <c r="A1911" t="str">
+        <v>1187-7</v>
+      </c>
+      <c r="B1911" t="str">
+        <v>Sérum Facial Medicube Deep Vita A Retinol de 30 ml</v>
+      </c>
+      <c r="C1911" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1911">
+        <v>30.99</v>
+      </c>
+      <c r="E1911" t="str">
+        <v/>
+      </c>
+      <c r="F1911" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1912">
+      <c r="A1912" t="str">
+        <v>2477-8</v>
+      </c>
+      <c r="B1912" t="str">
+        <v>Sérum Facial Medicube Deep Vita C Capsule de 30ml</v>
+      </c>
+      <c r="C1912" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1912">
+        <v>24.99</v>
+      </c>
+      <c r="E1912" t="str">
+        <v/>
+      </c>
+      <c r="F1912" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1913">
+      <c r="A1913" t="str">
+        <v>2478-5</v>
+      </c>
+      <c r="B1913" t="str">
+        <v>Sérum Facial Medicube EGF NAD Firming de 30ml</v>
+      </c>
+      <c r="C1913" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1913">
+        <v>25.99</v>
+      </c>
+      <c r="E1913">
+        <v>29.99</v>
+      </c>
+      <c r="F1913" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1914">
+      <c r="A1914" t="str">
+        <v>2480-8</v>
+      </c>
+      <c r="B1914" t="str">
+        <v>Sérum Facial Medicube Glutathione Glow de 30 G</v>
+      </c>
+      <c r="C1914" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1914">
+        <v>24.99</v>
+      </c>
+      <c r="E1914" t="str">
+        <v/>
+      </c>
+      <c r="F1914" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1915">
+      <c r="A1915" t="str">
+        <v>2469-3</v>
+      </c>
+      <c r="B1915" t="str">
+        <v>Sérum Facial Medicube Hyaluronic Multi Peptide de 30 ML</v>
+      </c>
+      <c r="C1915" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1915">
+        <v>24.99</v>
+      </c>
+      <c r="E1915" t="str">
+        <v/>
+      </c>
+      <c r="F1915" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1916">
+      <c r="A1916" t="str">
+        <v>1193-8</v>
+      </c>
+      <c r="B1916" t="str">
+        <v>Sérum Facial Medicube Hypochlorous Acid Rice Peel Shot de 80 ML</v>
+      </c>
+      <c r="C1916" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1916">
+        <v>26.99</v>
+      </c>
+      <c r="E1916" t="str">
+        <v/>
+      </c>
+      <c r="F1916" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1917">
+      <c r="A1917" t="str">
+        <v>2562-1</v>
+      </c>
+      <c r="B1917" t="str">
+        <v>Sérum Facial Medicube Kojic Acid Turmeric Niacinamide de 30 ml</v>
+      </c>
+      <c r="C1917" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1917">
+        <v>24.99</v>
+      </c>
+      <c r="E1917" t="str">
+        <v/>
+      </c>
+      <c r="F1917" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1918">
+      <c r="A1918" t="str">
+        <v>1687-2</v>
+      </c>
+      <c r="B1918" t="str">
+        <v>Sérum Facial Medicube Kojic Acid Turmeric Vita Jelly Mist</v>
+      </c>
+      <c r="C1918" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1918">
+        <v>24.99</v>
+      </c>
+      <c r="E1918">
+        <v>26.99</v>
+      </c>
+      <c r="F1918" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="1919">
+      <c r="A1919" t="str">
+        <v>65-9</v>
+      </c>
+      <c r="B1919" t="str">
+        <v>Sérum Facial Medicube One Day Exosome Shot 2000</v>
+      </c>
+      <c r="C1919" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1919">
+        <v>22.99</v>
+      </c>
+      <c r="E1919" t="str">
+        <v/>
+      </c>
+      <c r="F1919" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1920">
+      <c r="A1920" t="str">
+        <v>2590-4</v>
+      </c>
+      <c r="B1920" t="str">
+        <v>Sérum Facial Medicube One Day Exosome Shot 25000 de 13 ml</v>
+      </c>
+      <c r="C1920" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1920">
+        <v>28.99</v>
+      </c>
+      <c r="E1920" t="str">
+        <v/>
+      </c>
+      <c r="F1920" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1921">
+      <c r="A1921" t="str">
+        <v>2509-6</v>
+      </c>
+      <c r="B1921" t="str">
+        <v>Sérum Facial Medicube PDRN Collagen Glow Jelly de 30ml</v>
+      </c>
+      <c r="C1921" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1921">
+        <v>25.99</v>
+      </c>
+      <c r="E1921" t="str">
+        <v/>
+      </c>
+      <c r="F1921" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1922">
+      <c r="A1922" t="str">
+        <v>1057-3</v>
+      </c>
+      <c r="B1922" t="str">
+        <v>Sérum Facial Medicube PDRN Pink Exosome Shot 2000 de 30 ml</v>
+      </c>
+      <c r="C1922" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1922">
+        <v>23.99</v>
+      </c>
+      <c r="E1922" t="str">
+        <v/>
+      </c>
+      <c r="F1922" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1923">
+      <c r="A1923" t="str">
+        <v>1058-0</v>
+      </c>
+      <c r="B1923" t="str">
+        <v>Sérum Facial Medicube PDRN Pink Exosome Shot 7500 de 30 ml</v>
+      </c>
+      <c r="C1923" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1923">
+        <v>25.99</v>
+      </c>
+      <c r="E1923" t="str">
+        <v/>
+      </c>
+      <c r="F1923" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1924">
+      <c r="A1924" t="str">
+        <v>2573-7</v>
+      </c>
+      <c r="B1924" t="str">
+        <v>Sérum Facial Medicube PDRN Pink One Day - 10 Unidades</v>
+      </c>
+      <c r="C1924" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1924">
+        <v>15.99</v>
+      </c>
+      <c r="E1924" t="str">
+        <v/>
+      </c>
+      <c r="F1924" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1925">
+      <c r="A1925" t="str">
+        <v>2476-1</v>
+      </c>
+      <c r="B1925" t="str">
+        <v>Sérum Facial Medicube PDRN Pink Peptide - 30mL</v>
+      </c>
+      <c r="C1925" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1925">
+        <v>29.99</v>
+      </c>
+      <c r="E1925" t="str">
+        <v/>
+      </c>
+      <c r="F1925" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1926">
+      <c r="A1926" t="str">
+        <v>500-5</v>
+      </c>
+      <c r="B1926" t="str">
+        <v>Sérum Facial Medicube Red Serum 2.0 de 30 ml</v>
+      </c>
+      <c r="C1926" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1926">
+        <v>18.99</v>
+      </c>
+      <c r="E1926" t="str">
+        <v/>
+      </c>
+      <c r="F1926" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1927">
+      <c r="A1927" t="str">
+        <v>2592-8</v>
+      </c>
+      <c r="B1927" t="str">
+        <v>Sérum Facial Medicube Red Succinic Acid de 30 ml</v>
+      </c>
+      <c r="C1927" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1927">
+        <v>22.99</v>
+      </c>
+      <c r="E1927" t="str">
+        <v/>
+      </c>
+      <c r="F1927" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1928">
+      <c r="A1928" t="str">
+        <v>1184-6</v>
+      </c>
+      <c r="B1928" t="str">
+        <v>Sérum Facial Medicube Triple Collagen Serum 4.0 de 55 ml</v>
+      </c>
+      <c r="C1928" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1928">
+        <v>18.99</v>
+      </c>
+      <c r="E1928" t="str">
+        <v/>
+      </c>
+      <c r="F1928" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1929">
+      <c r="A1929" t="str">
+        <v>1675-9</v>
+      </c>
+      <c r="B1929" t="str">
+        <v>Sérum Facial Medicube Zero Pore 2.0 de 37 ml</v>
+      </c>
+      <c r="C1929" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1929">
+        <v>22.99</v>
+      </c>
+      <c r="E1929" t="str">
+        <v/>
+      </c>
+      <c r="F1929" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1930">
+      <c r="A1930" t="str">
+        <v>1075-7</v>
+      </c>
+      <c r="B1930" t="str">
+        <v>Sérum Facial Medicube Zero Pore One Day Peptide de 30 ml</v>
+      </c>
+      <c r="C1930" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1930">
+        <v>26.99</v>
+      </c>
+      <c r="E1930" t="str">
+        <v/>
+      </c>
+      <c r="F1930" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1931">
+      <c r="A1931" t="str">
+        <v>2403-7</v>
+      </c>
+      <c r="B1931" t="str">
+        <v>Sérum en Spray Medicube PDRN Pink Glutathione - 100mL</v>
+      </c>
+      <c r="C1931" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1931">
+        <v>19.99</v>
+      </c>
+      <c r="E1931" t="str">
+        <v/>
+      </c>
+      <c r="F1931" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1932">
+      <c r="A1932" t="str">
+        <v>1761-9</v>
+      </c>
+      <c r="B1932" t="str">
+        <v>TESTER AZZARO THE MOST WANTED EDT INTENSE 100ML</v>
+      </c>
+      <c r="C1932" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1932">
+        <v>59.99</v>
+      </c>
+      <c r="E1932" t="str">
+        <v/>
+      </c>
+      <c r="F1932" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1933">
+      <c r="A1933" t="str">
+        <v>1762-6</v>
+      </c>
+      <c r="B1933" t="str">
+        <v>TESTER AZZARO WANTED FOREVER ELIXIR PARFUM 100ML</v>
+      </c>
+      <c r="C1933" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1933">
+        <v>70</v>
+      </c>
+      <c r="E1933" t="str">
+        <v/>
+      </c>
+      <c r="F1933" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1934">
+      <c r="A1934" t="str">
+        <v>2456-3</v>
+      </c>
+      <c r="B1934" t="str">
+        <v>TESTER BRINEY SPEATS FANTASY MIDNIGHT EDP 100ML FEM</v>
+      </c>
+      <c r="C1934" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1934">
+        <v>19.99</v>
+      </c>
+      <c r="E1934" t="str">
+        <v/>
+      </c>
+      <c r="F1934" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1935">
+      <c r="A1935" t="str">
+        <v>1933-0</v>
+      </c>
+      <c r="B1935" t="str">
+        <v>TESTER BRITNEY SPEARS FANTASY EDP 100ML FEM</v>
+      </c>
+      <c r="C1935" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1935">
+        <v>19.99</v>
+      </c>
+      <c r="E1935" t="str">
+        <v/>
+      </c>
+      <c r="F1935" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1936">
+      <c r="A1936" t="str">
+        <v>1934-7</v>
+      </c>
+      <c r="B1936" t="str">
+        <v>TESTER CALVIN KLEIN BEAUTY EDP 100ML FEM</v>
+      </c>
+      <c r="C1936" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1936">
+        <v>30</v>
+      </c>
+      <c r="E1936" t="str">
+        <v/>
+      </c>
+      <c r="F1936" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1937">
+      <c r="A1937" t="str">
+        <v>1763-3</v>
+      </c>
+      <c r="B1937" t="str">
+        <v>TESTER CAROLINA H. 212 VIP BLACK EDP 100ML MASC</v>
+      </c>
+      <c r="C1937" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1937">
+        <v>59.99</v>
+      </c>
+      <c r="E1937" t="str">
+        <v/>
+      </c>
+      <c r="F1937" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1938">
+      <c r="A1938" t="str">
+        <v>1764-0</v>
+      </c>
+      <c r="B1938" t="str">
+        <v>TESTER CAROLINA H. 212 VIP EDP 80ML FEM</v>
+      </c>
+      <c r="C1938" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1938">
+        <v>64.99</v>
+      </c>
+      <c r="E1938" t="str">
+        <v/>
+      </c>
+      <c r="F1938" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1939">
+      <c r="A1939" t="str">
+        <v>1935-4</v>
+      </c>
+      <c r="B1939" t="str">
+        <v>TESTER CAROLINA H. 212 VIP MEN EDT 100ML MASC</v>
+      </c>
+      <c r="C1939" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1939">
+        <v>60</v>
+      </c>
+      <c r="E1939" t="str">
+        <v/>
+      </c>
+      <c r="F1939" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1940">
+      <c r="A1940" t="str">
+        <v>1765-7</v>
+      </c>
+      <c r="B1940" t="str">
+        <v>TESTER CAROLINA H. GOOD GRIL EDP 80ML FEME</v>
+      </c>
+      <c r="C1940" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1940">
+        <v>59.99</v>
+      </c>
+      <c r="E1940" t="str">
+        <v/>
+      </c>
+      <c r="F1940" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1941">
+      <c r="A1941" t="str">
+        <v>1766-4</v>
+      </c>
+      <c r="B1941" t="str">
+        <v>TESTER CAROLINA H. VERRY GOOD GIRL EDP 80ML FEM</v>
+      </c>
+      <c r="C1941" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1941">
+        <v>69</v>
+      </c>
+      <c r="E1941" t="str">
+        <v/>
+      </c>
+      <c r="F1941" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1942">
+      <c r="A1942" t="str">
+        <v>1767-1</v>
+      </c>
+      <c r="B1942" t="str">
+        <v>TESTER CAROLINA H. VERRY GOOD GIRL GLAM EDP 80ML</v>
+      </c>
+      <c r="C1942" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1942">
+        <v>56</v>
+      </c>
+      <c r="E1942" t="str">
+        <v/>
+      </c>
+      <c r="F1942" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1943">
+      <c r="A1943" t="str">
+        <v>2348-1</v>
+      </c>
+      <c r="B1943" t="str">
+        <v>TESTER CHLOE EDP 75ML</v>
+      </c>
+      <c r="C1943" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1943">
+        <v>60</v>
+      </c>
+      <c r="E1943" t="str">
+        <v/>
+      </c>
+      <c r="F1943" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1944">
+      <c r="A1944" t="str">
+        <v>2349-8</v>
+      </c>
+      <c r="B1944" t="str">
+        <v>TESTER CHLOE NOMADE EDP 75MIL</v>
+      </c>
+      <c r="C1944" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1944">
+        <v>60</v>
+      </c>
+      <c r="E1944" t="str">
+        <v/>
+      </c>
+      <c r="F1944" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1945">
+      <c r="A1945" t="str">
+        <v>1768-8</v>
+      </c>
+      <c r="B1945" t="str">
+        <v>TESTER DIOR SAUVAGE EDP 100ML</v>
+      </c>
+      <c r="C1945" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1945">
+        <v>89.99</v>
+      </c>
+      <c r="E1945" t="str">
+        <v/>
+      </c>
+      <c r="F1945" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1946">
+      <c r="A1946" t="str">
+        <v>1769-5</v>
+      </c>
+      <c r="B1946" t="str">
+        <v>TESTER DIOR SAUVAGE EDT 100ML</v>
+      </c>
+      <c r="C1946" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1946">
+        <v>69.99</v>
+      </c>
+      <c r="E1946" t="str">
+        <v/>
+      </c>
+      <c r="F1946" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1947">
+      <c r="A1947" t="str">
+        <v>1770-1</v>
+      </c>
+      <c r="B1947" t="str">
+        <v>TESTER DOLCE/GABANA LIGHT BLUE EDT 100ML FEM</v>
+      </c>
+      <c r="C1947" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1947">
+        <v>39.99</v>
+      </c>
+      <c r="E1947" t="str">
+        <v/>
+      </c>
+      <c r="F1947" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1948">
+      <c r="A1948" t="str">
+        <v>1771-8</v>
+      </c>
+      <c r="B1948" t="str">
+        <v>TESTER DOLCE/GABANA LIGHT BLUE INTENSE 100ML</v>
+      </c>
+      <c r="C1948" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1948">
+        <v>59.99</v>
+      </c>
+      <c r="E1948" t="str">
+        <v/>
+      </c>
+      <c r="F1948" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1949">
+      <c r="A1949" t="str">
+        <v>1772-5</v>
+      </c>
+      <c r="B1949" t="str">
+        <v>TESTER DOLCE/GABANA THE ONE EDT 100ML</v>
+      </c>
+      <c r="C1949" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1949">
+        <v>49</v>
+      </c>
+      <c r="E1949" t="str">
+        <v/>
+      </c>
+      <c r="F1949" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1950">
+      <c r="A1950" t="str">
+        <v>2458-7</v>
+      </c>
+      <c r="B1950" t="str">
+        <v>TESTER FERRARI SCUDERIA BLACK EDT 125ML MASC</v>
+      </c>
+      <c r="C1950" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1950">
+        <v>12.99</v>
+      </c>
+      <c r="E1950" t="str">
+        <v/>
+      </c>
+      <c r="F1950" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1951">
+      <c r="A1951" t="str">
+        <v>1773-2</v>
+      </c>
+      <c r="B1951" t="str">
+        <v>TESTER GIVENCHY GENTLEMAN BOISEE EDP 100ML</v>
+      </c>
+      <c r="C1951" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1951">
+        <v>49.99</v>
+      </c>
+      <c r="E1951" t="str">
+        <v/>
+      </c>
+      <c r="F1951" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1952">
+      <c r="A1952" t="str">
+        <v>1774-9</v>
+      </c>
+      <c r="B1952" t="str">
+        <v>TESTER GIVENCHY IRRESISTIBLE NUDE VELVET EDP 80ML</v>
+      </c>
+      <c r="C1952" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1952">
+        <v>59</v>
+      </c>
+      <c r="E1952" t="str">
+        <v/>
+      </c>
+      <c r="F1952" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1953">
+      <c r="A1953" t="str">
+        <v>1775-6</v>
+      </c>
+      <c r="B1953" t="str">
+        <v>TESTER GIVENCHY L INTERDIT ROUGE ULTIME EDP 80ML</v>
+      </c>
+      <c r="C1953" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1953">
+        <v>74.99</v>
+      </c>
+      <c r="E1953" t="str">
+        <v/>
+      </c>
+      <c r="F1953" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1954">
+      <c r="A1954" t="str">
+        <v>2100-5</v>
+      </c>
+      <c r="B1954" t="str">
+        <v>TESTER INTIO CANT GET ENOUGH EDP</v>
+      </c>
+      <c r="C1954" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1954">
+        <v>175</v>
+      </c>
+      <c r="E1954" t="str">
+        <v/>
+      </c>
+      <c r="F1954" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1955">
+      <c r="A1955" t="str">
+        <v>2453-2</v>
+      </c>
+      <c r="B1955" t="str">
+        <v>TESTER ISSEY MIYAKE L'EAU D'ISSEY EDT 100ML FEM</v>
+      </c>
+      <c r="C1955" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1955">
+        <v>35</v>
+      </c>
+      <c r="E1955" t="str">
+        <v/>
+      </c>
+      <c r="F1955" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1956">
+      <c r="A1956" t="str">
+        <v>1776-3</v>
+      </c>
+      <c r="B1956" t="str">
+        <v>TESTER JEAN PAUL G LE MALE ELIXIR PARFUM 125ML</v>
+      </c>
+      <c r="C1956" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1956">
+        <v>79.99</v>
+      </c>
+      <c r="E1956" t="str">
+        <v/>
+      </c>
+      <c r="F1956" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1957">
+      <c r="A1957" t="str">
+        <v>1777-0</v>
+      </c>
+      <c r="B1957" t="str">
+        <v>TESTER JEAN PAUL G SCANDAL ABSOLU PARFUM 80ML FEM</v>
+      </c>
+      <c r="C1957" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1957">
+        <v>69.99</v>
+      </c>
+      <c r="E1957" t="str">
+        <v/>
+      </c>
+      <c r="F1957" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1958">
+      <c r="A1958" t="str">
+        <v>1778-7</v>
+      </c>
+      <c r="B1958" t="str">
+        <v>TESTER JEAN PAUL G SCANDAL EDP 80ML FEM</v>
+      </c>
+      <c r="C1958" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1958">
+        <v>59.99</v>
+      </c>
+      <c r="E1958" t="str">
+        <v/>
+      </c>
+      <c r="F1958" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1959">
+      <c r="A1959" t="str">
+        <v>2347-4</v>
+      </c>
+      <c r="B1959" t="str">
+        <v>TESTER LACOSTE BOOSTER EDT 125ML</v>
+      </c>
+      <c r="C1959" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1959">
+        <v>29.99</v>
+      </c>
+      <c r="E1959" t="str">
+        <v/>
+      </c>
+      <c r="F1959" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1960">
+      <c r="A1960" t="str">
+        <v>2425-9</v>
+      </c>
+      <c r="B1960" t="str">
+        <v>TESTER LANCOME IDOLE L EDT 50ML FEM</v>
+      </c>
+      <c r="C1960" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1960">
+        <v>69.99</v>
+      </c>
+      <c r="E1960" t="str">
+        <v/>
+      </c>
+      <c r="F1960" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1961">
+      <c r="A1961" t="str">
+        <v>1779-4</v>
+      </c>
+      <c r="B1961" t="str">
+        <v>TESTER LANCOME IDOLE LE PARFUM 50ML FEME</v>
+      </c>
+      <c r="C1961" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1961">
+        <v>69.99</v>
+      </c>
+      <c r="E1961" t="str">
+        <v/>
+      </c>
+      <c r="F1961" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1962">
+      <c r="A1962" t="str">
+        <v>1780-0</v>
+      </c>
+      <c r="B1962" t="str">
+        <v>TESTER LANCOME IDOLE POWER L EDP INTENSE 50ML</v>
+      </c>
+      <c r="C1962" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1962">
+        <v>69.99</v>
+      </c>
+      <c r="E1962" t="str">
+        <v/>
+      </c>
+      <c r="F1962" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1963">
+      <c r="A1963" t="str">
+        <v>1826-5</v>
+      </c>
+      <c r="B1963" t="str">
+        <v>TESTER MOSCHINO TOY BOY EDP 100ML</v>
+      </c>
+      <c r="C1963" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1963">
+        <v>40</v>
+      </c>
+      <c r="E1963" t="str">
+        <v/>
+      </c>
+      <c r="F1963" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1964">
+      <c r="A1964" t="str">
+        <v>1788-6</v>
+      </c>
+      <c r="B1964" t="str">
+        <v>TESTER MUGLER STANDING STAR EDP 100ML FEM</v>
+      </c>
+      <c r="C1964" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1964">
+        <v>60</v>
+      </c>
+      <c r="E1964" t="str">
+        <v/>
+      </c>
+      <c r="F1964" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1965">
+      <c r="A1965" t="str">
+        <v>1781-7</v>
+      </c>
+      <c r="B1965" t="str">
+        <v>TESTER PACO RABANNE 1 ONE MILLION PARFUM 100ML</v>
+      </c>
+      <c r="C1965" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1965">
+        <v>65.99</v>
+      </c>
+      <c r="E1965" t="str">
+        <v/>
+      </c>
+      <c r="F1965" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1966">
+      <c r="A1966" t="str">
+        <v>1782-4</v>
+      </c>
+      <c r="B1966" t="str">
+        <v>TESTER PACO RABANNE FAME EDP 80ML</v>
+      </c>
+      <c r="C1966" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1966">
+        <v>69.99</v>
+      </c>
+      <c r="E1966" t="str">
+        <v/>
+      </c>
+      <c r="F1966" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1967">
+      <c r="A1967" t="str">
+        <v>1783-1</v>
+      </c>
+      <c r="B1967" t="str">
+        <v>TESTER PACO RABANNE INVICTUS EDT 100ML</v>
+      </c>
+      <c r="C1967" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1967">
+        <v>49.99</v>
+      </c>
+      <c r="E1967" t="str">
+        <v/>
+      </c>
+      <c r="F1967" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1968">
+      <c r="A1968" t="str">
+        <v>1784-8</v>
+      </c>
+      <c r="B1968" t="str">
+        <v>TESTER PACO RABANNE LADY MILLION EDP 80ML</v>
+      </c>
+      <c r="C1968" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1968">
+        <v>49.99</v>
+      </c>
+      <c r="E1968" t="str">
+        <v/>
+      </c>
+      <c r="F1968" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1969">
+      <c r="A1969" t="str">
+        <v>1785-5</v>
+      </c>
+      <c r="B1969" t="str">
+        <v>TESTER PACO RABANNE OLYMPEA EDP 80ML FEM</v>
+      </c>
+      <c r="C1969" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1969">
+        <v>62.99</v>
+      </c>
+      <c r="E1969" t="str">
+        <v/>
+      </c>
+      <c r="F1969" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1970">
+      <c r="A1970" t="str">
+        <v>1786-2</v>
+      </c>
+      <c r="B1970" t="str">
+        <v>TESTER PACO RABANNE OLYMPEA PARFUM 100ML MASC</v>
+      </c>
+      <c r="C1970" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1970">
+        <v>69.99</v>
+      </c>
+      <c r="E1970" t="str">
+        <v/>
+      </c>
+      <c r="F1970" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1971">
+      <c r="A1971" t="str">
+        <v>1808-1</v>
+      </c>
+      <c r="B1971" t="str">
+        <v>TESTER PACO RABANNE PHANTOM PARFUM 100ML MASC</v>
+      </c>
+      <c r="C1971" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1971">
+        <v>69.99</v>
+      </c>
+      <c r="E1971" t="str">
+        <v/>
+      </c>
+      <c r="F1971" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1972">
+      <c r="A1972" t="str">
+        <v>1787-9</v>
+      </c>
+      <c r="B1972" t="str">
+        <v>TESTER PRADA PARADOXE RADICAL ESSENCE PARFUM 90ML</v>
+      </c>
+      <c r="C1972" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1972">
+        <v>99.99</v>
+      </c>
+      <c r="E1972" t="str">
+        <v/>
+      </c>
+      <c r="F1972" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1973">
+      <c r="A1973" t="str">
+        <v>1996-5</v>
+      </c>
+      <c r="B1973" t="str">
+        <v>TESTER VERSACE EROS FLAME EDP 100ML MASC</v>
+      </c>
+      <c r="C1973" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1973">
+        <v>73.99</v>
+      </c>
+      <c r="E1973" t="str">
+        <v/>
+      </c>
+      <c r="F1973" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1974">
+      <c r="A1974" t="str">
+        <v>1789-3</v>
+      </c>
+      <c r="B1974" t="str">
+        <v>TESTER VERSACE EROS MEN PARFUM 100ML</v>
+      </c>
+      <c r="C1974" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1974">
+        <v>59.99</v>
+      </c>
+      <c r="E1974" t="str">
+        <v/>
+      </c>
+      <c r="F1974" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1975">
+      <c r="A1975" t="str">
+        <v>1790-9</v>
+      </c>
+      <c r="B1975" t="str">
+        <v>TESTER VERSACE EROS POUR FEMME EDP 100ML FEM</v>
+      </c>
+      <c r="C1975" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1975">
+        <v>69.99</v>
+      </c>
+      <c r="E1975" t="str">
+        <v/>
+      </c>
+      <c r="F1975" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1976">
+      <c r="A1976" t="str">
+        <v>2351-1</v>
+      </c>
+      <c r="B1976" t="str">
+        <v>TESTER XERJOFF ERBA GOLD EDP 100ML</v>
+      </c>
+      <c r="C1976" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1976">
+        <v>190</v>
+      </c>
+      <c r="E1976" t="str">
+        <v/>
+      </c>
+      <c r="F1976" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1977">
+      <c r="A1977" t="str">
+        <v>1791-6</v>
+      </c>
+      <c r="B1977" t="str">
+        <v>TESTER YSL BLACK OPIUM OVER RED EDP 90ML</v>
+      </c>
+      <c r="C1977" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1977">
+        <v>99.99</v>
+      </c>
+      <c r="E1977" t="str">
+        <v/>
+      </c>
+      <c r="F1977" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1978">
+      <c r="A1978" t="str">
+        <v>1792-3</v>
+      </c>
+      <c r="B1978" t="str">
+        <v>TESTER YSL LIBRE EDT 90ML FEM</v>
+      </c>
+      <c r="C1978" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1978">
+        <v>89.99</v>
+      </c>
+      <c r="E1978" t="str">
+        <v/>
+      </c>
+      <c r="F1978" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1979">
+      <c r="A1979" t="str">
+        <v>1793-0</v>
+      </c>
+      <c r="B1979" t="str">
+        <v>TESTER YSL Y MAN EDP 100ML</v>
+      </c>
+      <c r="C1979" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1979">
+        <v>99.99</v>
+      </c>
+      <c r="E1979" t="str">
+        <v/>
+      </c>
+      <c r="F1979" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1980">
+      <c r="A1980" t="str">
+        <v>2502-7</v>
+      </c>
+      <c r="B1980" t="str">
+        <v>THE ORDINARY MULTI-PEPTIDE LASH AND BROW 5ML</v>
+      </c>
+      <c r="C1980" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1980">
+        <v>29.99</v>
+      </c>
+      <c r="E1980" t="str">
+        <v/>
+      </c>
+      <c r="F1980" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1981">
+      <c r="A1981" t="str">
+        <v>366-7</v>
+      </c>
+      <c r="B1981" t="str">
+        <v>TRIPODE 2 EN 1 NEGRO 1.37M K21 HOCO</v>
+      </c>
+      <c r="C1981" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1981">
+        <v>20</v>
+      </c>
+      <c r="E1981" t="str">
+        <v/>
+      </c>
+      <c r="F1981" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1982">
+      <c r="A1982" t="str">
+        <v>1681-0</v>
+      </c>
+      <c r="B1982" t="str">
+        <v>Toallita Desinfectantes Medicube AGE-R Sanitizing Wipes - 30 Unidades</v>
+      </c>
+      <c r="C1982" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1982">
+        <v>7.99</v>
+      </c>
+      <c r="E1982" t="str">
+        <v/>
+      </c>
+      <c r="F1982" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1983">
+      <c r="A1983" t="str">
+        <v>2565-2</v>
+      </c>
+      <c r="B1983" t="str">
+        <v>Tratamiento Capilar Medicube Soyxidil 2in1 265ml</v>
+      </c>
+      <c r="C1983" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1983">
+        <v>35</v>
+      </c>
+      <c r="E1983" t="str">
+        <v/>
+      </c>
+      <c r="F1983" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1984">
+      <c r="A1984" t="str">
+        <v>1683-4</v>
+      </c>
+      <c r="B1984" t="str">
+        <v>Tónico Facial Medicube AGE-R Glutathione Glow Toner de 140 ml</v>
+      </c>
+      <c r="C1984" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1984">
+        <v>24.99</v>
+      </c>
+      <c r="E1984" t="str">
+        <v/>
+      </c>
+      <c r="F1984" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1985">
+      <c r="A1985" t="str">
+        <v>1686-5</v>
+      </c>
+      <c r="B1985" t="str">
+        <v>Tónico Facial Medicube Kojic Acid Turmeric Resurfacing Toner de 250 ml</v>
+      </c>
+      <c r="C1985" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1985">
+        <v>25.99</v>
+      </c>
+      <c r="E1985" t="str">
+        <v/>
+      </c>
+      <c r="F1985" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1986">
+      <c r="A1986" t="str">
+        <v>1185-3</v>
+      </c>
+      <c r="B1986" t="str">
+        <v>Tónico Facial Medicube Triple Collagen Toner de 140 ml</v>
+      </c>
+      <c r="C1986" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1986">
+        <v>17.99</v>
+      </c>
+      <c r="E1986" t="str">
+        <v/>
+      </c>
+      <c r="F1986" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1987">
+      <c r="A1987" t="str">
+        <v>2467-9</v>
+      </c>
+      <c r="B1987" t="str">
+        <v>Tónico Facial Medicube Zero Pore de 250m</v>
+      </c>
+      <c r="C1987" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1987">
+        <v>25.99</v>
+      </c>
+      <c r="E1987" t="str">
+        <v/>
+      </c>
+      <c r="F1987" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1988">
+      <c r="A1988" t="str">
+        <v>2566-9</v>
+      </c>
+      <c r="B1988" t="str">
+        <v>Tónico Facial de Limpieza Medicure PDRN Pink Niacinamide Milk Toner de 150ml</v>
+      </c>
+      <c r="C1988" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1988">
+        <v>20.99</v>
+      </c>
+      <c r="E1988" t="str">
+        <v/>
+      </c>
+      <c r="F1988" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1989">
+      <c r="A1989" t="str">
+        <v>1190-7</v>
+      </c>
+      <c r="B1989" t="str">
+        <v>Tônico Facial Medicube Exosome Cica Calming Pad 100 Unidades</v>
+      </c>
+      <c r="C1989" t="str">
+        <v>MEDICUBE</v>
+      </c>
+      <c r="D1989">
+        <v>28.99</v>
+      </c>
+      <c r="E1989" t="str">
+        <v/>
+      </c>
+      <c r="F1989" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1990">
+      <c r="A1990" t="str">
+        <v>247-9</v>
+      </c>
+      <c r="B1990" t="str">
+        <v>U133 CABLE T-C A TC 60W GRIS</v>
+      </c>
+      <c r="C1990" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1990">
+        <v>5</v>
+      </c>
+      <c r="E1990" t="str">
+        <v/>
+      </c>
+      <c r="F1990" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1991">
+      <c r="A1991" t="str">
+        <v>324-7</v>
+      </c>
+      <c r="B1991" t="str">
+        <v>UA17 CONVERTIDOR USB A T-C NEGRO</v>
+      </c>
+      <c r="C1991" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1991">
+        <v>3.99</v>
+      </c>
+      <c r="E1991" t="str">
+        <v/>
+      </c>
+      <c r="F1991" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1992">
+      <c r="A1992" t="str">
+        <v>325-4</v>
+      </c>
+      <c r="B1992" t="str">
+        <v>UA24 CONVERTADOR IP A USB GRIS</v>
+      </c>
+      <c r="C1992" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1992">
+        <v>8.99</v>
+      </c>
+      <c r="E1992" t="str">
+        <v/>
+      </c>
+      <c r="F1992" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1993">
+      <c r="A1993" t="str">
+        <v>326-1</v>
+      </c>
+      <c r="B1993" t="str">
+        <v>UA24 CONVERTIDOR T-C A USB GRIS</v>
+      </c>
+      <c r="C1993" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1993">
+        <v>4.99</v>
+      </c>
+      <c r="E1993" t="str">
+        <v/>
+      </c>
+      <c r="F1993" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1994">
+      <c r="A1994" t="str">
+        <v>327-8</v>
+      </c>
+      <c r="B1994" t="str">
+        <v>UA27 CONVERTIDOR IP A HDTV GRIS</v>
+      </c>
+      <c r="C1994" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1994">
+        <v>19.99</v>
+      </c>
+      <c r="E1994" t="str">
+        <v/>
+      </c>
+      <c r="F1994" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1995">
+      <c r="A1995" t="str">
+        <v>328-5</v>
+      </c>
+      <c r="B1995" t="str">
+        <v>UA27 CONVERTIDOR T-C A HDTV GRIS</v>
+      </c>
+      <c r="C1995" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1995">
+        <v>14.99</v>
+      </c>
+      <c r="E1995" t="str">
+        <v/>
+      </c>
+      <c r="F1995" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1996">
+      <c r="A1996" t="str">
+        <v>383-4</v>
+      </c>
+      <c r="B1996" t="str">
+        <v>UD10 WISE PENDRIVE T-C 128G</v>
+      </c>
+      <c r="C1996" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1996">
+        <v>14</v>
+      </c>
+      <c r="E1996" t="str">
+        <v/>
+      </c>
+      <c r="F1996" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1997">
+      <c r="A1997" t="str">
+        <v>384-1</v>
+      </c>
+      <c r="B1997" t="str">
+        <v>UD15 CLEVE PENDRIVE 2-1 USB3.2/T-C GRIS</v>
+      </c>
+      <c r="C1997" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1997">
+        <v>27</v>
+      </c>
+      <c r="E1997" t="str">
+        <v/>
+      </c>
+      <c r="F1997" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1998">
+      <c r="A1998" t="str">
+        <v>385-8</v>
+      </c>
+      <c r="B1998" t="str">
+        <v>UD4 INTELIGENTE PENDRIVE 64G</v>
+      </c>
+      <c r="C1998" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D1998">
+        <v>8</v>
+      </c>
+      <c r="E1998" t="str">
+        <v/>
+      </c>
+      <c r="F1998" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="1999">
+      <c r="A1999" t="str">
+        <v>224-0</v>
+      </c>
+      <c r="B1999" t="str">
+        <v>ULTRA RELOJ INTELIGENTE SPORT GOLD Y23 HOCO</v>
+      </c>
+      <c r="C1999" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D1999">
+        <v>35</v>
+      </c>
+      <c r="E1999" t="str">
+        <v/>
+      </c>
+      <c r="F1999" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2000">
+      <c r="A2000" t="str">
+        <v>225-7</v>
+      </c>
+      <c r="B2000" t="str">
+        <v>ULTRA RELOJ INTELIGENTE SPORT Y23 NEGRO HOCO</v>
+      </c>
+      <c r="C2000" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2000">
+        <v>35</v>
+      </c>
+      <c r="E2000" t="str">
+        <v/>
+      </c>
+      <c r="F2000" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2001">
+      <c r="A2001" t="str">
+        <v>2587-4</v>
+      </c>
+      <c r="B2001" t="str">
+        <v>US SWAP IPHONE 12 PROMAX 128GB AZUL</v>
+      </c>
+      <c r="C2001" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2001">
+        <v>320</v>
+      </c>
+      <c r="E2001" t="str">
+        <v/>
+      </c>
+      <c r="F2001" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2002">
+      <c r="A2002" t="str">
+        <v>2225-5</v>
+      </c>
+      <c r="B2002" t="str">
+        <v>US SWAP IPHONE 12 PROMAX 128GB BLANCO</v>
+      </c>
+      <c r="C2002" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2002">
+        <v>320</v>
+      </c>
+      <c r="E2002" t="str">
+        <v/>
+      </c>
+      <c r="F2002" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2003">
+      <c r="A2003" t="str">
+        <v>1093-1</v>
+      </c>
+      <c r="B2003" t="str">
+        <v>US SWAP IPHONE 13 128GB AZUL</v>
+      </c>
+      <c r="C2003" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2003">
+        <v>315.99</v>
+      </c>
+      <c r="E2003" t="str">
+        <v/>
+      </c>
+      <c r="F2003" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2004">
+      <c r="A2004" t="str">
+        <v>1094-8</v>
+      </c>
+      <c r="B2004" t="str">
+        <v>US SWAP IPHONE 13 128GB BRANCO</v>
+      </c>
+      <c r="C2004" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2004">
+        <v>310</v>
+      </c>
+      <c r="E2004" t="str">
+        <v/>
+      </c>
+      <c r="F2004" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2005">
+      <c r="A2005" t="str">
+        <v>1095-5</v>
+      </c>
+      <c r="B2005" t="str">
+        <v>US SWAP IPHONE 13 128GB PINK</v>
+      </c>
+      <c r="C2005" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2005">
+        <v>310</v>
+      </c>
+      <c r="E2005" t="str">
+        <v/>
+      </c>
+      <c r="F2005" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2006">
+      <c r="A2006" t="str">
+        <v>1096-2</v>
+      </c>
+      <c r="B2006" t="str">
+        <v>US SWAP IPHONE 13 128GB PRETO</v>
+      </c>
+      <c r="C2006" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2006">
+        <v>320</v>
+      </c>
+      <c r="E2006" t="str">
+        <v/>
+      </c>
+      <c r="F2006" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2007">
+      <c r="A2007" t="str">
+        <v>1097-9</v>
+      </c>
+      <c r="B2007" t="str">
+        <v>US SWAP IPHONE 13 128GB VERDE</v>
+      </c>
+      <c r="C2007" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2007">
+        <v>310</v>
+      </c>
+      <c r="E2007" t="str">
+        <v/>
+      </c>
+      <c r="F2007" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2008">
+      <c r="A2008" t="str">
+        <v>1860-9</v>
+      </c>
+      <c r="B2008" t="str">
+        <v>US SWAP IPHONE 13 256GB BLANCO</v>
+      </c>
+      <c r="C2008" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2008">
+        <v>360</v>
+      </c>
+      <c r="E2008" t="str">
+        <v/>
+      </c>
+      <c r="F2008" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2009">
+      <c r="A2009" t="str">
+        <v>1098-6</v>
+      </c>
+      <c r="B2009" t="str">
+        <v>US SWAP IPHONE 13 PRO 128GB AZUL</v>
+      </c>
+      <c r="C2009" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2009">
+        <v>415</v>
+      </c>
+      <c r="E2009" t="str">
+        <v/>
+      </c>
+      <c r="F2009" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2010">
+      <c r="A2010" t="str">
+        <v>1051-1</v>
+      </c>
+      <c r="B2010" t="str">
+        <v>US SWAP IPHONE 13 PRO 128GB BRANCO</v>
+      </c>
+      <c r="C2010" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2010">
+        <v>500</v>
+      </c>
+      <c r="E2010" t="str">
+        <v/>
+      </c>
+      <c r="F2010" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2011">
+      <c r="A2011" t="str">
+        <v>1507-3</v>
+      </c>
+      <c r="B2011" t="str">
+        <v>US SWAP IPHONE 13 PRO 128GB GOLD</v>
+      </c>
+      <c r="C2011" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2011">
+        <v>410.99</v>
+      </c>
+      <c r="E2011" t="str">
+        <v/>
+      </c>
+      <c r="F2011" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2012">
+      <c r="A2012" t="str">
+        <v>1508-0</v>
+      </c>
+      <c r="B2012" t="str">
+        <v>US SWAP IPHONE 13 PRO 128GB PRETO</v>
+      </c>
+      <c r="C2012" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2012">
+        <v>500</v>
+      </c>
+      <c r="E2012" t="str">
+        <v/>
+      </c>
+      <c r="F2012" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2013">
+      <c r="A2013" t="str">
+        <v>1117-4</v>
+      </c>
+      <c r="B2013" t="str">
+        <v>US SWAP IPHONE 13 PROMAX 128GB GOLD</v>
+      </c>
+      <c r="C2013" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2013">
+        <v>500</v>
+      </c>
+      <c r="E2013" t="str">
+        <v/>
+      </c>
+      <c r="F2013" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2014">
+      <c r="A2014" t="str">
+        <v>1118-1</v>
+      </c>
+      <c r="B2014" t="str">
+        <v>US SWAP IPHONE 13 PROMAX 128GB PRETO</v>
+      </c>
+      <c r="C2014" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2014">
+        <v>490</v>
+      </c>
+      <c r="E2014" t="str">
+        <v/>
+      </c>
+      <c r="F2014" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2015">
+      <c r="A2015" t="str">
+        <v>1861-6</v>
+      </c>
+      <c r="B2015" t="str">
+        <v>US SWAP IPHONE 13 PROMAX 256GB AZUL</v>
+      </c>
+      <c r="C2015" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2015">
+        <v>500</v>
+      </c>
+      <c r="E2015" t="str">
+        <v/>
+      </c>
+      <c r="F2015" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2016">
+      <c r="A2016" t="str">
+        <v>1862-3</v>
+      </c>
+      <c r="B2016" t="str">
+        <v>US SWAP IPHONE 13 PROMAX 256GB BRANCO</v>
+      </c>
+      <c r="C2016" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2016">
+        <v>500</v>
+      </c>
+      <c r="E2016" t="str">
+        <v/>
+      </c>
+      <c r="F2016" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2017">
+      <c r="A2017" t="str">
+        <v>1863-0</v>
+      </c>
+      <c r="B2017" t="str">
+        <v>US SWAP IPHONE 13 PROMAX 256GB GOLD</v>
+      </c>
+      <c r="C2017" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2017">
+        <v>500</v>
+      </c>
+      <c r="E2017" t="str">
+        <v/>
+      </c>
+      <c r="F2017" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2018">
+      <c r="A2018" t="str">
+        <v>1865-4</v>
+      </c>
+      <c r="B2018" t="str">
+        <v>US SWAP IPHONE 14 128GB AZUL</v>
+      </c>
+      <c r="C2018" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2018">
+        <v>350</v>
+      </c>
+      <c r="E2018" t="str">
+        <v/>
+      </c>
+      <c r="F2018" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2019">
+      <c r="A2019" t="str">
+        <v>1109-9</v>
+      </c>
+      <c r="B2019" t="str">
+        <v>US SWAP IPHONE 14 128GB BRANCO</v>
+      </c>
+      <c r="C2019" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2019">
+        <v>350</v>
+      </c>
+      <c r="E2019" t="str">
+        <v/>
+      </c>
+      <c r="F2019" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2020">
+      <c r="A2020" t="str">
+        <v>1111-2</v>
+      </c>
+      <c r="B2020" t="str">
+        <v>US SWAP IPHONE 14 128GB PRETO</v>
+      </c>
+      <c r="C2020" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2020">
+        <v>350</v>
+      </c>
+      <c r="E2020" t="str">
+        <v/>
+      </c>
+      <c r="F2020" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2021">
+      <c r="A2021" t="str">
+        <v>1112-9</v>
+      </c>
+      <c r="B2021" t="str">
+        <v>US SWAP IPHONE 14 PROMAX 128GB GOLD</v>
+      </c>
+      <c r="C2021" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2021">
+        <v>500</v>
+      </c>
+      <c r="E2021" t="str">
+        <v/>
+      </c>
+      <c r="F2021" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2022">
+      <c r="A2022" t="str">
+        <v>1113-6</v>
+      </c>
+      <c r="B2022" t="str">
+        <v>US SWAP IPHONE 14 PROMAX 128GB LILAS</v>
+      </c>
+      <c r="C2022" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2022">
+        <v>500</v>
+      </c>
+      <c r="E2022" t="str">
+        <v/>
+      </c>
+      <c r="F2022" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2023">
+      <c r="A2023" t="str">
+        <v>1054-2</v>
+      </c>
+      <c r="B2023" t="str">
+        <v>US SWAP IPHONE 14 PROMAX 256GB GOLD</v>
+      </c>
+      <c r="C2023" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2023">
+        <v>600</v>
+      </c>
+      <c r="E2023" t="str">
+        <v/>
+      </c>
+      <c r="F2023" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2024">
+      <c r="A2024" t="str">
+        <v>2589-8</v>
+      </c>
+      <c r="B2024" t="str">
+        <v>US SWAP IPHONE 14 PROMAX 256GB LILA</v>
+      </c>
+      <c r="C2024" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2024">
+        <v>600</v>
+      </c>
+      <c r="E2024" t="str">
+        <v/>
+      </c>
+      <c r="F2024" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2025">
+      <c r="A2025" t="str">
+        <v>1272-0</v>
+      </c>
+      <c r="B2025" t="str">
+        <v>US SWAP IPHONE 15 128GB PINK</v>
+      </c>
+      <c r="C2025" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2025">
+        <v>450</v>
+      </c>
+      <c r="E2025" t="str">
+        <v/>
+      </c>
+      <c r="F2025" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2026">
+      <c r="A2026" t="str">
+        <v>2588-1</v>
+      </c>
+      <c r="B2026" t="str">
+        <v>US SWAP IPHONE 15 128GB PRETO</v>
+      </c>
+      <c r="C2026" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2026">
+        <v>450</v>
+      </c>
+      <c r="E2026" t="str">
+        <v/>
+      </c>
+      <c r="F2026" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2027">
+      <c r="A2027" t="str">
+        <v>1869-2</v>
+      </c>
+      <c r="B2027" t="str">
+        <v>US SWAP IPHONE 15 256GB PRETO</v>
+      </c>
+      <c r="C2027" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2027">
+        <v>490</v>
+      </c>
+      <c r="E2027" t="str">
+        <v/>
+      </c>
+      <c r="F2027" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2028">
+      <c r="A2028" t="str">
+        <v>1679-7</v>
+      </c>
+      <c r="B2028" t="str">
+        <v>US SWAP IPHONE 15 PROMAX 256GB AZUL</v>
+      </c>
+      <c r="C2028" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2028">
+        <v>690</v>
+      </c>
+      <c r="E2028" t="str">
+        <v/>
+      </c>
+      <c r="F2028" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2029">
+      <c r="A2029" t="str">
+        <v>1677-3</v>
+      </c>
+      <c r="B2029" t="str">
+        <v>US SWAP IPHONE 15 PROMAX 256GB NATURAL</v>
+      </c>
+      <c r="C2029" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2029">
+        <v>660</v>
+      </c>
+      <c r="E2029" t="str">
+        <v/>
+      </c>
+      <c r="F2029" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2030">
+      <c r="A2030" t="str">
+        <v>1104-4</v>
+      </c>
+      <c r="B2030" t="str">
+        <v>US SWAP IPHONE 15 PROMAX 256GB PRETO</v>
+      </c>
+      <c r="C2030" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2030">
+        <v>615</v>
+      </c>
+      <c r="E2030">
+        <v>650</v>
+      </c>
+      <c r="F2030" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="2031">
+      <c r="A2031" t="str">
+        <v>1614-8</v>
+      </c>
+      <c r="B2031" t="str">
+        <v>US SWAP IPHONE 16 PRO 256GB PRETO</v>
+      </c>
+      <c r="C2031" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2031">
+        <v>850</v>
+      </c>
+      <c r="E2031" t="str">
+        <v/>
+      </c>
+      <c r="F2031" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2032">
+      <c r="A2032" t="str">
+        <v>2489-1</v>
+      </c>
+      <c r="B2032" t="str">
+        <v>VT PRO CICA REEDLE SHOT 100 50ML</v>
+      </c>
+      <c r="C2032" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2032">
+        <v>44.99</v>
+      </c>
+      <c r="E2032" t="str">
+        <v/>
+      </c>
+      <c r="F2032" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2033">
+      <c r="A2033" t="str">
+        <v>2490-7</v>
+      </c>
+      <c r="B2033" t="str">
+        <v>VT REEDLE SHOT LIP PLUMPER BEGINER 4.3 NIVEL SPICY LEVEL 50</v>
+      </c>
+      <c r="C2033" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2033">
+        <v>19.99</v>
+      </c>
+      <c r="E2033" t="str">
+        <v/>
+      </c>
+      <c r="F2033" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2034">
+      <c r="A2034" t="str">
+        <v>2491-4</v>
+      </c>
+      <c r="B2034" t="str">
+        <v>VT REEDLE SHOT LIP PLUMPER EXPERT 4.3 NIVEL SPICY LEVEL 90</v>
+      </c>
+      <c r="C2034" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2034">
+        <v>18.99</v>
+      </c>
+      <c r="E2034" t="str">
+        <v/>
+      </c>
+      <c r="F2034" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2035">
+      <c r="A2035" t="str">
+        <v>2082-4</v>
+      </c>
+      <c r="B2035" t="str">
+        <v>W42 AURICULAR BLUETOOTH OREJAS DE GATO CHERR BLOSSOM</v>
+      </c>
+      <c r="C2035" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2035">
+        <v>17.99</v>
+      </c>
+      <c r="E2035" t="str">
+        <v/>
+      </c>
+      <c r="F2035" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2036">
+      <c r="A2036" t="str">
+        <v>2083-1</v>
+      </c>
+      <c r="B2036" t="str">
+        <v>W42 AURICULAR BLUETOOTH OREJAS DE GATO CRYSTAL BLUE</v>
+      </c>
+      <c r="C2036" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2036">
+        <v>17.99</v>
+      </c>
+      <c r="E2036" t="str">
+        <v/>
+      </c>
+      <c r="F2036" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2037">
+      <c r="A2037" t="str">
+        <v>2084-8</v>
+      </c>
+      <c r="B2037" t="str">
+        <v>W42 AURICULAR BLUETOOTH OREJAS DE GATO PURPLE GRAPE</v>
+      </c>
+      <c r="C2037" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2037">
+        <v>17.99</v>
+      </c>
+      <c r="E2037" t="str">
+        <v/>
+      </c>
+      <c r="F2037" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2038">
+      <c r="A2038" t="str">
+        <v>1200-3</v>
+      </c>
+      <c r="B2038" t="str">
+        <v>W46 AUDIFONOS INLAB GRIS AZULADO</v>
+      </c>
+      <c r="C2038" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2038">
+        <v>15.99</v>
+      </c>
+      <c r="E2038" t="str">
+        <v/>
+      </c>
+      <c r="F2038" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2039">
+      <c r="A2039" t="str">
+        <v>125-0</v>
+      </c>
+      <c r="B2039" t="str">
+        <v>W46 AUDIOFONS INALB NEGRO</v>
+      </c>
+      <c r="C2039" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2039">
+        <v>12</v>
+      </c>
+      <c r="E2039" t="str">
+        <v/>
+      </c>
+      <c r="F2039" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2040">
+      <c r="A2040" t="str">
+        <v>544-9</v>
+      </c>
+      <c r="B2040" t="str">
+        <v>W54 AUDIFONOS INLAMBRICOS NEGRO</v>
+      </c>
+      <c r="C2040" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2040">
+        <v>27.99</v>
+      </c>
+      <c r="E2040">
+        <v>30</v>
+      </c>
+      <c r="F2040" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="2041">
+      <c r="A2041" t="str">
+        <v>2151-7</v>
+      </c>
+      <c r="B2041" t="str">
+        <v>W55 AUDIFONOS BT INALAMBRICOS GREEN</v>
+      </c>
+      <c r="C2041" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2041">
+        <v>17.99</v>
+      </c>
+      <c r="E2041" t="str">
+        <v/>
+      </c>
+      <c r="F2041" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2042">
+      <c r="A2042" t="str">
+        <v>2039-8</v>
+      </c>
+      <c r="B2042" t="str">
+        <v>W55 AUDIFONOS INALAMBERICOS PINK</v>
+      </c>
+      <c r="C2042" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2042">
+        <v>19.99</v>
+      </c>
+      <c r="E2042" t="str">
+        <v/>
+      </c>
+      <c r="F2042" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2043">
+      <c r="A2043" t="str">
+        <v>2069-5</v>
+      </c>
+      <c r="B2043" t="str">
+        <v>W55 AUDIFONOS INALAMBERICOS SKY BLUE</v>
+      </c>
+      <c r="C2043" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2043">
+        <v>25.99</v>
+      </c>
+      <c r="E2043" t="str">
+        <v/>
+      </c>
+      <c r="F2043" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2044">
+      <c r="A2044" t="str">
+        <v>2040-4</v>
+      </c>
+      <c r="B2044" t="str">
+        <v>W55 AUDIFONOS INLAMBRICOS NEGRO</v>
+      </c>
+      <c r="C2044" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2044">
+        <v>19.99</v>
+      </c>
+      <c r="E2044" t="str">
+        <v/>
+      </c>
+      <c r="F2044" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2045">
+      <c r="A2045" t="str">
+        <v>132-8</v>
+      </c>
+      <c r="B2045" t="str">
+        <v>W55 PLUS AUDIFONOS INALAMBRICOS GRIS</v>
+      </c>
+      <c r="C2045" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2045">
+        <v>25.99</v>
+      </c>
+      <c r="E2045" t="str">
+        <v/>
+      </c>
+      <c r="F2045" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2046">
+      <c r="A2046" t="str">
+        <v>135-9</v>
+      </c>
+      <c r="B2046" t="str">
+        <v>W56 AURCULAR BT RETRO NEGRO</v>
+      </c>
+      <c r="C2046" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2046">
+        <v>20</v>
+      </c>
+      <c r="E2046" t="str">
+        <v/>
+      </c>
+      <c r="F2046" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2047">
+      <c r="A2047" t="str">
+        <v>134-2</v>
+      </c>
+      <c r="B2047" t="str">
+        <v>W56 AURICULAR BT RETRO MARRON</v>
+      </c>
+      <c r="C2047" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2047">
+        <v>20</v>
+      </c>
+      <c r="E2047" t="str">
+        <v/>
+      </c>
+      <c r="F2047" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2048">
+      <c r="A2048" t="str">
+        <v>2030-5</v>
+      </c>
+      <c r="B2048" t="str">
+        <v>W64 EARL 2 BT AURICULARES MARRON</v>
+      </c>
+      <c r="C2048" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2048">
+        <v>13.99</v>
+      </c>
+      <c r="E2048" t="str">
+        <v/>
+      </c>
+      <c r="F2048" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2049">
+      <c r="A2049" t="str">
+        <v>2029-9</v>
+      </c>
+      <c r="B2049" t="str">
+        <v>W64 EARL 2 BT AURICULARES NEGRO</v>
+      </c>
+      <c r="C2049" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2049">
+        <v>13.5</v>
+      </c>
+      <c r="E2049" t="str">
+        <v/>
+      </c>
+      <c r="F2049" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2050">
+      <c r="A2050" t="str">
+        <v>143-4</v>
+      </c>
+      <c r="B2050" t="str">
+        <v>W65 AUDIFONOS HAPPY MORADO</v>
+      </c>
+      <c r="C2050" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2050">
+        <v>30</v>
+      </c>
+      <c r="E2050" t="str">
+        <v/>
+      </c>
+      <c r="F2050" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2051">
+      <c r="A2051" t="str">
+        <v>2085-5</v>
+      </c>
+      <c r="B2051" t="str">
+        <v>W65 AUDIFONOS HAPPY ORANGE</v>
+      </c>
+      <c r="C2051" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2051">
+        <v>25.99</v>
+      </c>
+      <c r="E2051" t="str">
+        <v/>
+      </c>
+      <c r="F2051" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2052">
+      <c r="A2052" t="str">
+        <v>145-8</v>
+      </c>
+      <c r="B2052" t="str">
+        <v>W65 AUDIFONOS HAPPY SILVER</v>
+      </c>
+      <c r="C2052" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2052">
+        <v>25.99</v>
+      </c>
+      <c r="E2052">
+        <v>30</v>
+      </c>
+      <c r="F2052" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="2053">
+      <c r="A2053" t="str">
+        <v>146-5</v>
+      </c>
+      <c r="B2053" t="str">
+        <v>W65 AUDIFONOS PLUS HAPPY AZUL</v>
+      </c>
+      <c r="C2053" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2053">
+        <v>29.99</v>
+      </c>
+      <c r="E2053">
+        <v>35</v>
+      </c>
+      <c r="F2053" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="2054">
+      <c r="A2054" t="str">
+        <v>149-6</v>
+      </c>
+      <c r="B2054" t="str">
+        <v>W65 AUDIFONOS PLUS HAPPY SILVER</v>
+      </c>
+      <c r="C2054" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2054">
+        <v>35</v>
+      </c>
+      <c r="E2054" t="str">
+        <v/>
+      </c>
+      <c r="F2054" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2055">
+      <c r="A2055" t="str">
+        <v>150-2</v>
+      </c>
+      <c r="B2055" t="str">
+        <v>W65 AUDIFONOS PLUS HAPPY STAR COLOR</v>
+      </c>
+      <c r="C2055" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2055">
+        <v>35</v>
+      </c>
+      <c r="E2055" t="str">
+        <v/>
+      </c>
+      <c r="F2055" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2056">
+      <c r="A2056" t="str">
+        <v>2115-9</v>
+      </c>
+      <c r="B2056" t="str">
+        <v>W66 WAVE AURICULAR BT BLACK</v>
+      </c>
+      <c r="C2056" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2056">
+        <v>13.99</v>
+      </c>
+      <c r="E2056" t="str">
+        <v/>
+      </c>
+      <c r="F2056" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2057">
+      <c r="A2057" t="str">
+        <v>2116-6</v>
+      </c>
+      <c r="B2057" t="str">
+        <v>W66 WAVE AURICULAR BT BLUE</v>
+      </c>
+      <c r="C2057" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2057">
+        <v>13.99</v>
+      </c>
+      <c r="E2057" t="str">
+        <v/>
+      </c>
+      <c r="F2057" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2058">
+      <c r="A2058" t="str">
+        <v>2094-7</v>
+      </c>
+      <c r="B2058" t="str">
+        <v>W67RHYME AURICULAR BT OPEN GRAY</v>
+      </c>
+      <c r="C2058" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2058">
+        <v>19.99</v>
+      </c>
+      <c r="E2058" t="str">
+        <v/>
+      </c>
+      <c r="F2058" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2059">
+      <c r="A2059" t="str">
+        <v>2095-4</v>
+      </c>
+      <c r="B2059" t="str">
+        <v>W67RHYME AURICULAR BT OPEN NEGRO</v>
+      </c>
+      <c r="C2059" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2059">
+        <v>19.99</v>
+      </c>
+      <c r="E2059" t="str">
+        <v/>
+      </c>
+      <c r="F2059" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2060">
+      <c r="A2060" t="str">
+        <v>253-0</v>
+      </c>
+      <c r="B2060" t="str">
+        <v>X109 CABLE T-C A IP BLANCO PD27W 1M</v>
+      </c>
+      <c r="C2060" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2060">
+        <v>3.4</v>
+      </c>
+      <c r="E2060" t="str">
+        <v/>
+      </c>
+      <c r="F2060" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2061">
+      <c r="A2061" t="str">
+        <v>1123-5</v>
+      </c>
+      <c r="B2061" t="str">
+        <v>X109 CABLE T-C A T-C NEGRO 60W L=1M</v>
+      </c>
+      <c r="C2061" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2061">
+        <v>3</v>
+      </c>
+      <c r="E2061" t="str">
+        <v/>
+      </c>
+      <c r="F2061" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2062">
+      <c r="A2062" t="str">
+        <v>259-2</v>
+      </c>
+      <c r="B2062" t="str">
+        <v>X109 CABLE USB-A A IP BLANCO 2.4 L1=M</v>
+      </c>
+      <c r="C2062" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2062">
+        <v>2.99</v>
+      </c>
+      <c r="E2062" t="str">
+        <v/>
+      </c>
+      <c r="F2062" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2063">
+      <c r="A2063" t="str">
+        <v>260-8</v>
+      </c>
+      <c r="B2063" t="str">
+        <v>X109 CABLE USB-A A IP NEGRO 2.4A L=1M</v>
+      </c>
+      <c r="C2063" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2063">
+        <v>2.99</v>
+      </c>
+      <c r="E2063" t="str">
+        <v/>
+      </c>
+      <c r="F2063" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2064">
+      <c r="A2064" t="str">
+        <v>1121-1</v>
+      </c>
+      <c r="B2064" t="str">
+        <v>X109 CABLE USB-A A IP NEGRO 2.4A L=2M</v>
+      </c>
+      <c r="C2064" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2064">
+        <v>3.5</v>
+      </c>
+      <c r="E2064" t="str">
+        <v/>
+      </c>
+      <c r="F2064" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2065">
+      <c r="A2065" t="str">
+        <v>261-5</v>
+      </c>
+      <c r="B2065" t="str">
+        <v>X109 CABLE USB-A A MICRO BLANCO 2.4AL=1M</v>
+      </c>
+      <c r="C2065" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2065">
+        <v>2</v>
+      </c>
+      <c r="E2065" t="str">
+        <v/>
+      </c>
+      <c r="F2065" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2066">
+      <c r="A2066" t="str">
+        <v>263-9</v>
+      </c>
+      <c r="B2066" t="str">
+        <v>X109 CABLE USB-A A TC NEGRO 3.0A L=1M</v>
+      </c>
+      <c r="C2066" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2066">
+        <v>2</v>
+      </c>
+      <c r="E2066" t="str">
+        <v/>
+      </c>
+      <c r="F2066" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2067">
+      <c r="A2067" t="str">
+        <v>262-2</v>
+      </c>
+      <c r="B2067" t="str">
+        <v>X109 CABLE USB-A MICRO NEGRO 2.4A 1M</v>
+      </c>
+      <c r="C2067" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2067">
+        <v>2</v>
+      </c>
+      <c r="E2067" t="str">
+        <v/>
+      </c>
+      <c r="F2067" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2068">
+      <c r="A2068" t="str">
+        <v>2047-3</v>
+      </c>
+      <c r="B2068" t="str">
+        <v>X118 GENEROUS CABLE CARGA RAPIDA TC A IP CON DISPLAY PD27W</v>
+      </c>
+      <c r="C2068" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2068">
+        <v>4.99</v>
+      </c>
+      <c r="E2068" t="str">
+        <v/>
+      </c>
+      <c r="F2068" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2069">
+      <c r="A2069" t="str">
+        <v>2050-3</v>
+      </c>
+      <c r="B2069" t="str">
+        <v>X118 GENEROUS CABLE CARGA RAPIDA TC A TC CON DISPLAY 60W</v>
+      </c>
+      <c r="C2069" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2069">
+        <v>4.99</v>
+      </c>
+      <c r="E2069" t="str">
+        <v/>
+      </c>
+      <c r="F2069" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2070">
+      <c r="A2070" t="str">
+        <v>2048-0</v>
+      </c>
+      <c r="B2070" t="str">
+        <v>X118 GENEROUS CABLE CARGA RAPIDA USB A IP CON DISPLAY</v>
+      </c>
+      <c r="C2070" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2070">
+        <v>4.99</v>
+      </c>
+      <c r="E2070" t="str">
+        <v/>
+      </c>
+      <c r="F2070" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2071">
+      <c r="A2071" t="str">
+        <v>2049-7</v>
+      </c>
+      <c r="B2071" t="str">
+        <v>X118 GENEROUS CABLE CARGA RAPIDA USB A TC CON DISPLAY 5A</v>
+      </c>
+      <c r="C2071" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2071">
+        <v>4.99</v>
+      </c>
+      <c r="E2071" t="str">
+        <v/>
+      </c>
+      <c r="F2071" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2072">
+      <c r="A2072" t="str">
+        <v>2061-9</v>
+      </c>
+      <c r="B2072" t="str">
+        <v>X119 ENERGY 60W CABLE CARGA RAPIDA Y DATOS TC A TC NEGRO</v>
+      </c>
+      <c r="C2072" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2072">
+        <v>3.2</v>
+      </c>
+      <c r="E2072" t="str">
+        <v/>
+      </c>
+      <c r="F2072" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2073">
+      <c r="A2073" t="str">
+        <v>2023-7</v>
+      </c>
+      <c r="B2073" t="str">
+        <v>X119 ENERGY CABLE CARGA Y DATOS USB A TO IP NEGRO</v>
+      </c>
+      <c r="C2073" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2073">
+        <v>4.2</v>
+      </c>
+      <c r="E2073" t="str">
+        <v/>
+      </c>
+      <c r="F2073" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2074">
+      <c r="A2074" t="str">
+        <v>2025-1</v>
+      </c>
+      <c r="B2074" t="str">
+        <v>X119 ENERGY CABLE CARGA Y DATOS USBA TO C NEGRO</v>
+      </c>
+      <c r="C2074" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2074">
+        <v>4</v>
+      </c>
+      <c r="E2074" t="str">
+        <v/>
+      </c>
+      <c r="F2074" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2075">
+      <c r="A2075" t="str">
+        <v>2021-3</v>
+      </c>
+      <c r="B2075" t="str">
+        <v>X119 ENERGY PD27W CABLE CARGA Y DATOS C TO IP NEGRO</v>
+      </c>
+      <c r="C2075" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2075">
+        <v>4.2</v>
+      </c>
+      <c r="E2075" t="str">
+        <v/>
+      </c>
+      <c r="F2075" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2076">
+      <c r="A2076" t="str">
+        <v>272-1</v>
+      </c>
+      <c r="B2076" t="str">
+        <v>X87 CABLE T-C A IP BLANCO PD20W 1M</v>
+      </c>
+      <c r="C2076" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2076">
+        <v>4</v>
+      </c>
+      <c r="E2076" t="str">
+        <v/>
+      </c>
+      <c r="F2076" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2077">
+      <c r="A2077" t="str">
+        <v>273-8</v>
+      </c>
+      <c r="B2077" t="str">
+        <v>X87 CABLE T-C A T-C BLANCO 60W 1M</v>
+      </c>
+      <c r="C2077" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2077">
+        <v>4</v>
+      </c>
+      <c r="E2077" t="str">
+        <v/>
+      </c>
+      <c r="F2077" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2078">
+      <c r="A2078" t="str">
+        <v>1128-0</v>
+      </c>
+      <c r="B2078" t="str">
+        <v>X87 CABLE USB-A A IP BLANCO 2.4 1M</v>
+      </c>
+      <c r="C2078" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2078">
+        <v>4</v>
+      </c>
+      <c r="E2078" t="str">
+        <v/>
+      </c>
+      <c r="F2078" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2079">
+      <c r="A2079" t="str">
+        <v>274-5</v>
+      </c>
+      <c r="B2079" t="str">
+        <v>X87 CABLE USB-A A MICRO BLANCO 2.4A 1M</v>
+      </c>
+      <c r="C2079" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2079">
+        <v>4</v>
+      </c>
+      <c r="E2079" t="str">
+        <v/>
+      </c>
+      <c r="F2079" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2080">
+      <c r="A2080" t="str">
+        <v>275-2</v>
+      </c>
+      <c r="B2080" t="str">
+        <v>X87 CABLE USB-A A T-C BRANCO</v>
+      </c>
+      <c r="C2080" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2080">
+        <v>4</v>
+      </c>
+      <c r="E2080" t="str">
+        <v/>
+      </c>
+      <c r="F2080" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2081">
+      <c r="A2081" t="str">
+        <v>1162-4</v>
+      </c>
+      <c r="B2081" t="str">
+        <v>XIAOMI ASPIRADOR BLANCO S40 US 110V-220V 50/60HZ</v>
+      </c>
+      <c r="C2081" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2081">
+        <v>165</v>
+      </c>
+      <c r="E2081" t="str">
+        <v/>
+      </c>
+      <c r="F2081" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2082">
+      <c r="A2082" t="str">
+        <v>211-0</v>
+      </c>
+      <c r="B2082" t="str">
+        <v>Y100 RELOJ INTELEGNTE P/NINOS ROSA</v>
+      </c>
+      <c r="C2082" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2082">
+        <v>29</v>
+      </c>
+      <c r="E2082" t="str">
+        <v/>
+      </c>
+      <c r="F2082" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2083">
+      <c r="A2083" t="str">
+        <v>209-7</v>
+      </c>
+      <c r="B2083" t="str">
+        <v>Y100 RELOJ INTELLIGENTE P/NINOS AZUL</v>
+      </c>
+      <c r="C2083" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2083">
+        <v>29</v>
+      </c>
+      <c r="E2083" t="str">
+        <v/>
+      </c>
+      <c r="F2083" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2084">
+      <c r="A2084" t="str">
+        <v>210-3</v>
+      </c>
+      <c r="B2084" t="str">
+        <v>Y100 RELOJ INTELOGENTE P/N1NOS NEGRO</v>
+      </c>
+      <c r="C2084" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2084">
+        <v>29</v>
+      </c>
+      <c r="E2084" t="str">
+        <v/>
+      </c>
+      <c r="F2084" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2085">
+      <c r="A2085" t="str">
+        <v>212-7</v>
+      </c>
+      <c r="B2085" t="str">
+        <v>Y104 RELOJ INTELIGENTE P/NINOS AZUL</v>
+      </c>
+      <c r="C2085" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2085">
+        <v>49</v>
+      </c>
+      <c r="E2085" t="str">
+        <v/>
+      </c>
+      <c r="F2085" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2086">
+      <c r="A2086" t="str">
+        <v>216-5</v>
+      </c>
+      <c r="B2086" t="str">
+        <v>Y20 RELOJ INTELIGENTE NEGRO</v>
+      </c>
+      <c r="C2086" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2086">
+        <v>44</v>
+      </c>
+      <c r="E2086" t="str">
+        <v/>
+      </c>
+      <c r="F2086" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2087">
+      <c r="A2087" t="str">
+        <v>546-3</v>
+      </c>
+      <c r="B2087" t="str">
+        <v>Y20 RELOJ INTELIGENTE SILVER</v>
+      </c>
+      <c r="C2087" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2087">
+        <v>44</v>
+      </c>
+      <c r="E2087" t="str">
+        <v/>
+      </c>
+      <c r="F2087" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2088">
+      <c r="A2088" t="str">
+        <v>547-0</v>
+      </c>
+      <c r="B2088" t="str">
+        <v>Y21 RELOJ INTELIGENTE SILVER</v>
+      </c>
+      <c r="C2088" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2088">
+        <v>44</v>
+      </c>
+      <c r="E2088" t="str">
+        <v/>
+      </c>
+      <c r="F2088" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2089">
+      <c r="A2089" t="str">
+        <v>219-6</v>
+      </c>
+      <c r="B2089" t="str">
+        <v>Y22 SPORT RELOJ INTELIGENTE DORADO</v>
+      </c>
+      <c r="C2089" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2089">
+        <v>45</v>
+      </c>
+      <c r="E2089" t="str">
+        <v/>
+      </c>
+      <c r="F2089" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2090">
+      <c r="A2090" t="str">
+        <v>231-8</v>
+      </c>
+      <c r="B2090" t="str">
+        <v>Y25 RELOJ INTELIGENTE SPORT SILVER</v>
+      </c>
+      <c r="C2090" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2090">
+        <v>25</v>
+      </c>
+      <c r="E2090" t="str">
+        <v/>
+      </c>
+      <c r="F2090" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2091">
+      <c r="A2091" t="str">
+        <v>232-5</v>
+      </c>
+      <c r="B2091" t="str">
+        <v>Y26 ULTRA RELOJ INTELIGENTE SPORT NEGRO</v>
+      </c>
+      <c r="C2091" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2091">
+        <v>29</v>
+      </c>
+      <c r="E2091" t="str">
+        <v/>
+      </c>
+      <c r="F2091" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2092">
+      <c r="A2092" t="str">
+        <v>233-2</v>
+      </c>
+      <c r="B2092" t="str">
+        <v>Y26 ULTRA RELOJ INTELIGENTE SPORT SILVER</v>
+      </c>
+      <c r="C2092" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2092">
+        <v>29</v>
+      </c>
+      <c r="E2092" t="str">
+        <v/>
+      </c>
+      <c r="F2092" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2093">
+      <c r="A2093" t="str">
+        <v>234-9</v>
+      </c>
+      <c r="B2093" t="str">
+        <v>Y27 RELOJ INTELEGNTE SPORT AZUL</v>
+      </c>
+      <c r="C2093" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2093">
+        <v>23</v>
+      </c>
+      <c r="E2093" t="str">
+        <v/>
+      </c>
+      <c r="F2093" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2094">
+      <c r="A2094" t="str">
+        <v>235-6</v>
+      </c>
+      <c r="B2094" t="str">
+        <v>Y27 RELOJA INTELEGNTE SPORT NEGRO</v>
+      </c>
+      <c r="C2094" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2094">
+        <v>23</v>
+      </c>
+      <c r="E2094" t="str">
+        <v/>
+      </c>
+      <c r="F2094" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2095">
+      <c r="A2095" t="str">
+        <v>238-7</v>
+      </c>
+      <c r="B2095" t="str">
+        <v>Y28 RELOJ INTELIGENTE AMOLED NEGRO</v>
+      </c>
+      <c r="C2095" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2095">
+        <v>37.5</v>
+      </c>
+      <c r="E2095">
+        <v>48</v>
+      </c>
+      <c r="F2095" t="str">
+        <v>SÍ</v>
+      </c>
+    </row>
+    <row r="2096">
+      <c r="A2096" t="str">
+        <v>548-7</v>
+      </c>
+      <c r="B2096" t="str">
+        <v>Y29 RELOJ SMART SPORT NEGROR</v>
+      </c>
+      <c r="C2096" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2096">
+        <v>24</v>
+      </c>
+      <c r="E2096" t="str">
+        <v/>
+      </c>
+      <c r="F2096" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2097">
+      <c r="A2097" t="str">
+        <v>241-7</v>
+      </c>
+      <c r="B2097" t="str">
+        <v>Y29 RELOJ SMART SPORT SILVER</v>
+      </c>
+      <c r="C2097" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2097">
+        <v>24</v>
+      </c>
+      <c r="E2097" t="str">
+        <v/>
+      </c>
+      <c r="F2097" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2098">
+      <c r="A2098" t="str">
+        <v>243-1</v>
+      </c>
+      <c r="B2098" t="str">
+        <v>Y30 RELOJ SMART SPORT DORADO</v>
+      </c>
+      <c r="C2098" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2098">
+        <v>27</v>
+      </c>
+      <c r="E2098" t="str">
+        <v/>
+      </c>
+      <c r="F2098" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2099">
+      <c r="A2099" t="str">
+        <v>549-4</v>
+      </c>
+      <c r="B2099" t="str">
+        <v>Y30 RELOJ SMART SPORT SILVER</v>
+      </c>
+      <c r="C2099" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2099">
+        <v>27</v>
+      </c>
+      <c r="E2099" t="str">
+        <v/>
+      </c>
+      <c r="F2099" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2100">
+      <c r="A2100" t="str">
+        <v>246-2</v>
+      </c>
+      <c r="B2100" t="str">
+        <v>Y31 RELOJ SMART SPORT SILVER</v>
+      </c>
+      <c r="C2100" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2100">
+        <v>27</v>
+      </c>
+      <c r="E2100" t="str">
+        <v/>
+      </c>
+      <c r="F2100" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2101">
+      <c r="A2101" t="str">
+        <v>2074-9</v>
+      </c>
+      <c r="B2101" t="str">
+        <v>Y33 SMARTWACH DEPORTIVO VERSION LLAMADAS BLACK</v>
+      </c>
+      <c r="C2101" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2101">
+        <v>27.99</v>
+      </c>
+      <c r="E2101" t="str">
+        <v/>
+      </c>
+      <c r="F2101" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2102">
+      <c r="A2102" t="str">
+        <v>2129-6</v>
+      </c>
+      <c r="B2102" t="str">
+        <v>Y33 SMARTWATCH DEPORTIVO VERSION LLAMADAS SILVER</v>
+      </c>
+      <c r="C2102" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2102">
+        <v>36.77</v>
+      </c>
+      <c r="E2102" t="str">
+        <v/>
+      </c>
+      <c r="F2102" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2103">
+      <c r="A2103" t="str">
+        <v>2127-2</v>
+      </c>
+      <c r="B2103" t="str">
+        <v>Y36 SMARTWACH PANTALLA 1.72 TFT VERSION LLAMADA IP67 NEGRO</v>
+      </c>
+      <c r="C2103" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2103">
+        <v>32.99</v>
+      </c>
+      <c r="E2103" t="str">
+        <v/>
+      </c>
+      <c r="F2103" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2104">
+      <c r="A2104" t="str">
+        <v>2128-9</v>
+      </c>
+      <c r="B2104" t="str">
+        <v>Y36 SMARTWACH PANTALLA 1.72 TFT VERSION LLAMADA IP67 SILVER</v>
+      </c>
+      <c r="C2104" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2104">
+        <v>32.99</v>
+      </c>
+      <c r="E2104" t="str">
+        <v/>
+      </c>
+      <c r="F2104" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2105">
+      <c r="A2105" t="str">
+        <v>2097-8</v>
+      </c>
+      <c r="B2105" t="str">
+        <v>Y38 SMART WATCH AMOLED BLUETOOHTH CALLS NEGRO IP67</v>
+      </c>
+      <c r="C2105" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2105">
+        <v>35.99</v>
+      </c>
+      <c r="E2105" t="str">
+        <v/>
+      </c>
+      <c r="F2105" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2106">
+      <c r="A2106" t="str">
+        <v>2098-5</v>
+      </c>
+      <c r="B2106" t="str">
+        <v>Y38 SMART WATCH AMOLED BLUETOOHTH CALLS SILVER IP67</v>
+      </c>
+      <c r="C2106" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2106">
+        <v>35.99</v>
+      </c>
+      <c r="E2106" t="str">
+        <v/>
+      </c>
+      <c r="F2106" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2107">
+      <c r="A2107" t="str">
+        <v>1964-4</v>
+      </c>
+      <c r="B2107" t="str">
+        <v>YUNI TONICO PDRN ICE GLOW ZERO PORE 70 PADS 130G</v>
+      </c>
+      <c r="C2107" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2107">
+        <v>21.99</v>
+      </c>
+      <c r="E2107" t="str">
+        <v/>
+      </c>
+      <c r="F2107" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2108">
+      <c r="A2108" t="str">
+        <v>418-3</v>
+      </c>
+      <c r="B2108" t="str">
+        <v>Z57 CARGADOR+CABLE T-C A IP P/AUTO GOLD</v>
+      </c>
+      <c r="C2108" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2108">
+        <v>6</v>
+      </c>
+      <c r="E2108" t="str">
+        <v/>
+      </c>
+      <c r="F2108" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2109">
+      <c r="A2109" t="str">
+        <v>419-0</v>
+      </c>
+      <c r="B2109" t="str">
+        <v>Z57 CARGADOR+CABLE T-C A T-C P/AUTO GOLD</v>
+      </c>
+      <c r="C2109" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2109">
+        <v>6</v>
+      </c>
+      <c r="E2109" t="str">
+        <v/>
+      </c>
+      <c r="F2109" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2110">
+      <c r="A2110" t="str">
+        <v>420-6</v>
+      </c>
+      <c r="B2110" t="str">
+        <v>Z57 CARGADOR+CABLE T-C A T-C P/AUTO GRIS</v>
+      </c>
+      <c r="C2110" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2110">
+        <v>6</v>
+      </c>
+      <c r="E2110" t="str">
+        <v/>
+      </c>
+      <c r="F2110" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2111">
+      <c r="A2111" t="str">
+        <v>552-4</v>
+      </c>
+      <c r="B2111" t="str">
+        <v>Z57 CARGADOR+CABLE T-C IP P/AUTO GRIS</v>
+      </c>
+      <c r="C2111" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2111">
+        <v>6</v>
+      </c>
+      <c r="E2111" t="str">
+        <v/>
+      </c>
+      <c r="F2111" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2112">
+      <c r="A2112" t="str">
+        <v>421-3</v>
+      </c>
+      <c r="B2112" t="str">
+        <v>Z58 CARGADOR P/AUTO A IP NEGRO</v>
+      </c>
+      <c r="C2112" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2112">
+        <v>6</v>
+      </c>
+      <c r="E2112" t="str">
+        <v/>
+      </c>
+      <c r="F2112" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2113">
+      <c r="A2113" t="str">
+        <v>422-0</v>
+      </c>
+      <c r="B2113" t="str">
+        <v>Z58 CARGADOR P/AUTO T-C A T-C NEGRO</v>
+      </c>
+      <c r="C2113" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2113">
+        <v>6</v>
+      </c>
+      <c r="E2113" t="str">
+        <v/>
+      </c>
+      <c r="F2113" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2114">
+      <c r="A2114" t="str">
+        <v>423-7</v>
+      </c>
+      <c r="B2114" t="str">
+        <v>Z58 CARGADOR P/AUTO T-C NEGRO</v>
+      </c>
+      <c r="C2114" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2114">
+        <v>6</v>
+      </c>
+      <c r="E2114" t="str">
+        <v/>
+      </c>
+      <c r="F2114" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2115">
+      <c r="A2115" t="str">
+        <v>2024-4</v>
+      </c>
+      <c r="B2115" t="str">
+        <v>Z61 CARGADOR AUTO ENCENDEDOR 3 PUERTOS NEGRO</v>
+      </c>
+      <c r="C2115" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2115">
+        <v>8</v>
+      </c>
+      <c r="E2115" t="str">
+        <v/>
+      </c>
+      <c r="F2115" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2116">
+      <c r="A2116" t="str">
+        <v>2014-5</v>
+      </c>
+      <c r="B2116" t="str">
+        <v>Z61A CARGADOR AUTO ENCENDEDOR PD60W 2C1A NEGRO</v>
+      </c>
+      <c r="C2116" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2116">
+        <v>8.3</v>
+      </c>
+      <c r="E2116" t="str">
+        <v/>
+      </c>
+      <c r="F2116" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2117">
+      <c r="A2117" t="str">
+        <v>446-6</v>
+      </c>
+      <c r="B2117" t="str">
+        <v>ZP5 INFLADOR P/ AUTO 12V</v>
+      </c>
+      <c r="C2117" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2117">
+        <v>32</v>
+      </c>
+      <c r="E2117" t="str">
+        <v/>
+      </c>
+      <c r="F2117" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2118">
+      <c r="A2118" t="str">
+        <v>2073-2</v>
+      </c>
+      <c r="B2118" t="str">
+        <v>ZP6 ASPIRADORA PORTATIL PARA AUTO</v>
+      </c>
+      <c r="C2118" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2118">
+        <v>32</v>
+      </c>
+      <c r="E2118" t="str">
+        <v/>
+      </c>
+      <c r="F2118" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2119">
+      <c r="A2119" t="str">
         <v>447-3</v>
       </c>
-      <c r="B1558" t="str">
+      <c r="B2119" t="str">
         <v>ZP7 BOMBA DE AE AIRE NEGRO CON LINTERNA</v>
       </c>
-      <c r="C1558" t="str">
-[...2 lines deleted...]
-      <c r="D1558">
+      <c r="C2119" t="str">
+        <v>Sin categoría</v>
+      </c>
+      <c r="D2119">
         <v>50</v>
       </c>
-      <c r="E1558" t="str">
-[...3 lines deleted...]
-        <v>NO</v>
+      <c r="E2119" t="str">
+        <v/>
+      </c>
+      <c r="F2119" t="str">
+        <v>NO</v>
+      </c>
+    </row>
+    <row r="2120">
+      <c r="A2120" t="str">
+        <v>115-1</v>
+      </c>
+      <c r="B2120" t="str">
+        <v>hoco CQ3 CARGADOR MAGNÉTICO 3 EN 1 Blanco</v>
+      </c>
+      <c r="C2120" t="str">
+        <v>ELECTRONICOS</v>
+      </c>
+      <c r="D2120">
+        <v>27.99</v>
+      </c>
+      <c r="E2120">
+        <v>32</v>
+      </c>
+      <c r="F2120" t="str">
+        <v>SÍ</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F1558"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F2120"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lista de Precios</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 